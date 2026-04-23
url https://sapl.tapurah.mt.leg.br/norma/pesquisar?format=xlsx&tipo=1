--- v0 (2026-02-04)
+++ v1 (2026-04-23)
@@ -10,1263 +10,1265 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="693" uniqueCount="405">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="693" uniqueCount="406">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo da Norma Jurídica/Sigla</t>
   </si>
   <si>
     <t>Tipo da Norma Jurídica/Descrição</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3253</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>DL</t>
   </si>
   <si>
     <t>Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2025/3253/decreto_098-2025.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2025/3253/decreto_098-2025.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário do Município de Tapurah, Estado de Mato Grosso</t>
   </si>
   <si>
     <t>3169</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2025/3169/decreto_097-2025_concede_titulo_de_cidadao_honorario_-_ana_maria_marchesi_badia_-_assinado.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2025/3169/decreto_097-2025_concede_titulo_de_cidadao_honorario_-_ana_maria_marchesi_badia_-_assinado.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário do Municipio de Tapurah, Estado de Mato Grosso</t>
   </si>
   <si>
     <t>3077</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2025/3077/decreto_096-2025_concede_titulo_de_cidadao_honorario_-_familia_stachin_-_assinadoo.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2025/3077/decreto_096-2025_concede_titulo_de_cidadao_honorario_-_familia_stachin_-_assinadoo.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadão honorário do Município de Tapurah, estado de Mato Grosso.</t>
   </si>
   <si>
     <t>2954</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2025/2954/decreto_095-2025.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2025/2954/decreto_095-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a averbação de consignações em folha de pagamento dos servidores e agentes políticos do Poder Legislativo Municipal de Tapurah.</t>
   </si>
   <si>
     <t>3048</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2024/3048/decreto_094-2024.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2024/3048/decreto_094-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Contas Anuais de Governo da Prefeitura Municipal de Tapurah – MT, Exercício Financeiro de 2023, Processos nº 53.739-0/2023 (46.721/2023, 183.319-7/2024, 182.269-1/2024 e 46.720-0/2023 – apensos) do Egrégio Tribunal de Contas do Estado de Mato Grosso – TCEMT; Gestão do Prefeito Carlos Alberto Capeletti</t>
   </si>
   <si>
     <t>2730</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2024/2730/decreto_093-2024.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2024/2730/decreto_093-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Contas Anuais de Governo da Prefeitura Municipal de Tapurah – MT, Exercício Financeiro de 2022, Processo nº 8.988-2/2022 (81.791-0/2021, 52.276-7/2023, 81.793-7/2021 e 81.792-9/2021 – apensos) do Egrégio Tribunal de Contas do Estado de Mato Grosso – TCEMT; Gestão do Prefeito Carlos Alberto Capeletti</t>
   </si>
   <si>
     <t>2697</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2024/2697/decreto_092-2024.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2024/2697/decreto_092-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Prefeito Municipal de Tapurah a licenciar-se do cargo por 20 (vinte) dias</t>
   </si>
   <si>
     <t>2671</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2024/2671/decreto_091-2024.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2024/2671/decreto_091-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Contas Anuais de Governo da Prefeitura Municipal de Tapurah – MT, exercício financeiro de 2021, processo nº 41.278-3/2021 (9.062-0/2022, 13.023-0/2022, 1.520/2021, 1.538/2021 e 41.368-2/2021- apensos) Tribunal de Contas do Estado – TCE/MT; Gestão do Prefeito Carlos Alberto Capeletti.</t>
   </si>
   <si>
     <t>2637</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2024/2637/decreto_090-2024.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2024/2637/decreto_090-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Contas Anuais de Governo da Prefeitura Municipal de Tapurah – MT, exercício financeiro de 2020, Processo 10.111-7/2020 (49.931-5/2021, 34.998-4/2019, 50-369-0/2021 e 34.998-7/2019 – apensos) do Egrégio Tribunal de Contas do Estado de Mato Grosso – TCE/MT; das peças de planejamento: Lei 1.182/2017 – PPA; (Lei 1.256/2019 – LDO); (Lei 1.294/2019 – LOA) Gestão Iraldo Ebertz.</t>
   </si>
   <si>
     <t>2599</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2024/2599/decreto_089-2023.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2024/2599/decreto_089-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Prefeito Municipal de Tapurah a licenciar-se do cargo por 60 (sessenta) dias</t>
   </si>
   <si>
     <t>2381</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2023/2381/decreto_088-2023.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2023/2381/decreto_088-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Prefeito Municipal de Tapurah a licenciar-se do cargo por 10 dias</t>
   </si>
   <si>
     <t>2198</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2023/2198/decreto_087-2023.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2023/2198/decreto_087-2023.pdf</t>
   </si>
   <si>
     <t>2176</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2023/2176/decreto_086-2023.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2023/2176/decreto_086-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Prefeito Municipal de Tapurah a licenciar-se do cargo por 30 dias</t>
   </si>
   <si>
     <t>2084</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2022/2084/decreto_no_085-2022.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2022/2084/decreto_no_085-2022.pdf</t>
   </si>
   <si>
     <t>Regulamenta o pagamento em pecúnia da licença prêmio integral e proporcional, dá outras providências</t>
   </si>
   <si>
     <t>2076</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2022/2076/decreto_084-2022.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2022/2076/decreto_084-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre penalidade disciplinar ao vereador Marcio Araújo de Macedo</t>
   </si>
   <si>
     <t>2075</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2022/2075/decreto_083-2022.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2022/2075/decreto_083-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre penalidade disciplinar ao vereador Cleomar Eterno de Campos.</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2022/2015/decreto_082-2022.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2022/2015/decreto_082-2022.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário do município de Tapurah, Estado de Mato Grosso.</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2022/2014/decreto_081-2022.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2022/2014/decreto_081-2022.pdf</t>
   </si>
   <si>
     <t>2001</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2022/2001/decreto_080-2022.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2022/2001/decreto_080-2022.pdf</t>
   </si>
   <si>
     <t>2000</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2022/2000/decreto_079-2022.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2022/2000/decreto_079-2022.pdf</t>
   </si>
   <si>
     <t>1999</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2022/1999/decreto_078-2022.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2022/1999/decreto_078-2022.pdf</t>
   </si>
   <si>
     <t>1866</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2021/1866/decreto_077-2021.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2021/1866/decreto_077-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Contas Anuais de Governo da Prefeitura Municipal de Tapurah – MT, exercício financeiro de 2019, Processo 8.874-9 /2019 (37.589-6/2018, 11962-8/2020, 143-0/2019 e 11.740-4/2020 – apensos) do Egrégio Tribunal de Contas do Estado de Mato Grosso – TCE/MT; das peças de planejamento: Lei 1.005/2013 – PPA; (Lei 1.216/2018 – LDO); (Lei 1.243/2018 – LOA) Gestão Iraldo Ebertz.</t>
   </si>
   <si>
     <t>1853</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2021/1853/decreto_076-2021.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2021/1853/decreto_076-2021.pdf</t>
   </si>
   <si>
     <t>1854</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2021/1854/decreto_075-2021.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2021/1854/decreto_075-2021.pdf</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2021/1/decreto_074-2021_-autorizacao_para_afastamento_do_prefeito_por_mais_de_15_dias_30_dias.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2021/1/decreto_074-2021_-autorizacao_para_afastamento_do_prefeito_por_mais_de_15_dias_30_dias.pdf</t>
   </si>
   <si>
     <t>Autoriza o Prefeito Municipal de Tapurah a se licenciar por 30 dias.</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2020/386/decreto_073.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2020/386/decreto_073.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS CONTAS ANUAIS DE GOVERNO DA PREFEITURA MUNICIPAL DE TAPURAH – MT, EXERCÍCIO FINANCEIRO DE 2018, PROCESSO 16.770-3/2018, 19.449-2/2019, 12.824-4/2019, - apensos, 37.710-4/2017 e 37.712-0/2017 do Egrégio Tribunal de Contas do Estado de Mato Grosso – TCE/MT; DAS PEÇAS DE PLANEJAMENTO LEI 1.005/2013 – PPA; (LEI 1.183/2017– LDO); (LEI 1.184/2017 – LOA) E GESTÃO DO PREFEITO IRALDO EBERTZ.</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2020/385/decreto_072-2020.pdf</t>
-[...2 lines deleted...]
-    <t>CONCEDE TÍTULO DE CIDADÃO HONORÁRIO DO MUNICÍPIO DE TAPURAH, ESTADO DE MATO GROSSO.</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2020/385/decreto_072-2020.pdf</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadão Honorário do Município de Tapurah</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2020/384/decreto_071.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2020/384/decreto_071.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS CONTAS ANUAIS DE GOVERNO DA PREFEITURA MUNICIPAL DE TAPURAH – MT, EXERCÍCIO FINANCEIRO DE 2017, DAS PEÇAS DE PLANEJAMENTO (LEI 1.136/2016– LDO); (LEI 1.138/2016– LOA) E LEI 1.005/2013 – PPA; PROCESSOS n°s 7.546-9/2017, 23.807-4/2016, 16.176-4/2018, 23.932-1/2016 – apensos e 31.470-6/2013 e apensos GESTÃO DO PREFEITO IRALDO EBERTZ.</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2019/383/decreto_070.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2019/383/decreto_070.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS CONTAS ANUAIS DE GOVERNO DA PREFEITURA MUNICIPAL DE TAPURAH – MT, EXERCÍCIO FINANCEIRO DE 2016, DAS PEÇAS DE PLANEJAMENTO (LEI 1.097/2015 – LDO); (LEI 1.1.098/2015– LOA) E LEI 1.005/2013 – PPA; PROCESSOS n°s 25.904-7/2015, 10.175-3/2016, 15.658-2/2016 e 13.229-2/2017 e apensos GESTÃO DO PREFEITO LUIZ UMBERTO EICKHOFF.</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2019/382/decreto_069.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2019/382/decreto_069.pdf</t>
   </si>
   <si>
     <t>REVOGA O DECRETO N° 201/2019 DO PODER EXECUTIVO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2019/381/decreto_068.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2019/381/decreto_068.pdf</t>
   </si>
   <si>
     <t>REVOGA O DECRETO N° 30/2016 DO PODER EXECUTIVO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2019/380/decreto_067.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2019/380/decreto_067.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS CONTAS ANUAIS DE GOVERNO DA PREFEITURA MUNICIPAL DE TAPURAH – MT, EXERCÍCIO FINANCEIRO DE 2015, DAS PEÇAS DE PLANEJAMENTO (LEI 1.040/2014 – LDO); (LEI 1.057/2014– LOA) E LEI 1.005/2013 – PPA; PROCESSOS 981-4/2015, 22.167-8/2015 E 1.065-0/2015 e apensos GESTÃO DO PREFEITO LUIZ UMBERTO EICKHOFF.</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2018/379/decreto_066.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2018/379/decreto_066.pdf</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2018/378/decreto_065.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2018/378/decreto_065.pdf</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2018/377/decreto_064.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2018/377/decreto_064.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PREFEITA EM EXERCÍCIO A LICENCIAR-SE DO MUNICÍPIO PARA TRATAMENTO DE SAÚDE.</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2018/376/decreto_063.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2018/376/decreto_063.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PREFEITO MUNICIPAL DE TAPURAH A AUSENTAR-SE DO MUNICÍPIO POR MAIS DE 15 DIAS.</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2017/375/decreto_062.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2017/375/decreto_062.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O RECESSO ADMINISTRATIVO NA CÂMARA MUNICIPAL DE TAPURAH, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2017/374/decreto_061.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2017/374/decreto_061.pdf</t>
   </si>
   <si>
     <t>REVOGA O DECRETO N° 26/2017 DO PODER EXECUTIVO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2016/373/decreto_060.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2016/373/decreto_060.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS CONTAS ANUAIS DE GOVERNO DA PREFEITURA MUNICIPAL DE TAPURAH – MT, EXERCÍCIO FINANCEIRO DE 2014, DAS PEÇAS DE PLANEJAMENTO (LEI 982/2013 – LDO); (LEI 995/2013 – LOA) E LEI 1.005/2013 – PPA; PROCESSOS 3.607-2/2014 31.471-4/2013 E 24-8/2014 GESTÃO DO PREFEITO LUIZ UMBERTO EICKHOFF.</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2016/372/decreto_059.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2016/372/decreto_059.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS CONTAS ANUAIS DE GOVERNO DA PREFEITURA MUNICIPAL DE TAPURAH – MT, EXERCÍCIO FINANCEIRO DE 2010, LEIS Nºs 805/2009 – LOA, 787/2009 – LDO E RELATÓRIO DA LRF DA GESTÃO DO PREFEITO MILTON GELLER.</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2016/371/decreto_058.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2016/371/decreto_058.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS CONTAS ANUAIS DE GOVERNO DA PREFEITURA MUNICIPAL DE TAPURAH – MT, EXERCÍCIO FINANCEIRO DE 2013, LEIS Nºs 937/2012 – LOA, 927/2012 – LDO E RELATÓRIOS DA L.R.F; PROCESSO 7.633-3/2014, 299-2-2013, 22.498-7/2012 e 400.238-2013 GESTÃO DO PREFEITO LUIZ UMBERTO EICKHOFF.</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2015/370/decreto_057.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2015/370/decreto_057.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A HOMOLOGAÇÃO DO RESULTADO FINAL DO CONCURSO PÚBLICO 001/2015 DA CÂMARA MUNICIPAL DE TAPURAH – MT, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2014/369/decreto_056.pdf</t>
-[...3 lines deleted...]
-ESTADO DE MATO GROSSO.</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2014/369/decreto_056.pdf</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2014/368/decreto_055.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2014/368/decreto_055.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVOGAÇÃO DO DECRETO LEGISLATIVO 051/2011 QUE REPROVOU AS CONTAS ANUAIS DE GOVERNO DA PREFEITURA MUNICIPAL DE TAPURAH – MT, EXERCÍCIO FINANCEIRO DE 2010, LEIS Nºs 805/2009 – LOA, 787/2009 – LDO E RELATÓRIO DA LRF DA GESTÃO DO PREFEITO MILTON GELLER.</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2014/367/decreto_054.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2014/367/decreto_054.pdf</t>
   </si>
   <si>
     <t>PROCESSO Nº 18.577-9/2013 QUE TRATA DAS PEÇAS DE PLANEJAMENTO, PROCESSOS Nº 457-0/2012 (LOA – LEI ORÇAMENTARIA ANUAL), PROCESSO Nº 22.705-6/2011 (LDO – LEI DE DIRETRIZES ORÇAMENTARIA) E RELATÓRIO DA LRF E PROCESSO 400.200-8/2012 QUE DISPÕE SOBRE CONTAS ANUAIS DE GOVERNO DA PREFEITURA MUNICIPAL DE TAPURAH, EXERCÍCIO FINANCEIRO 2012, GESTÃO DO PREFEITO MILTON GELLER.</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2014/366/decreto_053.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2014/366/decreto_053.pdf</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2013/365/decreto_052.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2013/365/decreto_052.pdf</t>
   </si>
   <si>
     <t>PROCESSO Nº 7154-4/2012 QUE TRATA DAS PEÇAS DE PLANEJAMENTO, PROCESSOS Nº 741-2/2011 (LOA – LEI ORÇAMENTARIA ANUAL), PROCESSO Nº 282-8/2011(LDO – LEI DE DIRETRIZES ORÇAMENTARIA) E RELATÓRIO DA LRF E PROCESSO 400.155-9/2011 QUE DISPÕE SOBRE CONTAS ANUAIS DE GOVERNO DA PREFEITURA MUNICIPAL DE TAPURAH, EXERCÍCIO FINANCEIRO 2011, GESTÃO DO PREFEITO MILTON GELLER.</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
     <t>2011</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2011/364/decreto_051.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2011/364/decreto_051.pdf</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2011/363/decreto_050.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2011/363/decreto_050.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A HOMOLOGAÇÃO DO RESULTADO FINAL DO CONCURSO PÚBLICO 001/2011 DA CÂMARA MUNICIPAL DE TAPURAH – MT, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2011/362/decreto_049.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2011/362/decreto_049.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REGULAMENTO GERAL DO EDITAL DO CONCURSO PÚBLICO DA CÂMARA MUNICIPAL DE TAPURAH – MT, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2011/361/decreto_048.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2011/361/decreto_048.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS CONTAS ANUAIS DE GOVERNO DO EXERCÍCIO FINANCEIRO DE 2.009 DA PREFEITURA MUNICIPAL DE TAPURAH – MT, LEIS Nº 758/2008 – LOA, Nº 744/2008 – LDO, Nº 635/2005 – PPA E RELATÓRIO DA LRF DA GESTÃO DO PREFEITO MILTON GELLER.</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
     <t>2009</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2009/360/decreto_047.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2009/360/decreto_047.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O BALANÇO GERAL E BALANCETES DE JANEIRO A DEZEMBRO DO EXERCÍCIO FINANCEIRO DE 2.008 DA PREFEITURA MUNICIPAL DE TAPURAH – MT; GESTÃO DO PREFEITO CARLOS ALBERTO CAPELETTI.</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
     <t>2008</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2008/359/decreto_046.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2008/359/decreto_046.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O BALANÇO GERAL E BALANCETES DE JANEIRO A DEZEMBRO DO EXERCÍCIO FINANCEIRO DE 2.007 DA PREFEITURA MUNICIPAL DE TAPURAH – MT; GESTÃO DO PREFEITO CARLOS ALBERTO CAPELETTI.</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2008/358/decreto_045.pdf</t>
-[...2 lines deleted...]
-    <t>CONCEDE TÍTULO DE CIDADÃO HONORÁRIO DO MUNICÍPIO DE TAPURAH - MT.</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2008/358/decreto_045.pdf</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
     <t>2007</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2007/357/decreto_044.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2007/357/decreto_044.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O BALANÇO GERAL E BALANCETES DE JANEIRO A DEZEMBRO DO EXERCÍCIO FINANCEIRO DE 2.006, RELATÓRIO DA LRF CIDADÃO DO 1º BIMESTRE, LEI Nº 614/2005 – LDO, LEI 634/2005 – LOA, E LEI 635/2005 – PPA, DA PREFEITURA MUNICIPAL DE TAPURAH – MT. GESTÃO DO PREFEITO CARLOS ALBERTO CAPELETTI.</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2007/356/decreto_043.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2007/356/decreto_043.pdf</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
     <t>2006</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2006/355/decreto_042.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2006/355/decreto_042.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O BALANÇO GERAL E BALANCETES DE JANEIRO A DEZEMBRO DO EXERCÍCIO FINANCEIRO DE 2.005, LEI Nº 421/2001 –PPA, LEI 561/2004 – LDO, 583/2004 – LOA E RELATÓRIO DA LRF DA PREFEITURA MUNICIPAL DE TAPURAH – MT. GESTÃO DO PREFEITO CARLOS ALBERTO CAPELETTI.</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
     <t>2005</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2005/354/decreto_041.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2005/354/decreto_041.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O BALANÇO GERAL E BALANCETES DE JANEIRO A DEZEMBRO DO EXERCÍCIO FINANCEIRO DE 2.004, DA PREFEITURA MUNICIPAL DE TAPURAH – MT. GESTÃO DO PREFEITO CARLOS ALBERTO CAPELETTI.</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2005/353/decreto_040.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2005/353/decreto_040.pdf</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
     <t>2004</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2004/351/decreto_038.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2004/351/decreto_038.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O BALANÇO GERAL E BALANCETES DE JANEIRO A DEZEMBRO DO EXERCÍCIO FINANCEIRO DE 2.002, DA PREFEITURA MUNICIPAL DE TAPURAH – MT, GESTÃO DO EX-PREFEITO REINALDO TIRLONI.</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2004/352/decreto_039.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2004/352/decreto_039.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O BALANÇO GERAL E BALANCETES DE JANEIRO A DEZEMBRO DO EXERCÍCIO FINANCEIRO DE 2.003, DA PREFEITURA MUNICIPAL DE TAPURAH – MT, GESTÃO DO PREFEITO REINALDO TIRLONI E CARLOS ALBERTO CAPELETTI.</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
     <t>2003</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2003/350/decreto_037.pdf</t>
-[...2 lines deleted...]
-    <t>CONCEDE DE TÍTULO DE CIDADÃO HONORÁRIO DO MUNICÍPIO DE TAPURAH, ESTADO DE MATO GROSSO.</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2003/350/decreto_037.pdf</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadão honorário do Município de Tapurah</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2003/349/decreto_036.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2003/349/decreto_036.pdf</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2003/348/decreto_035.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2003/348/decreto_035.pdf</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadão Honorário do Município de Tapurah-MT</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2003/347/decreto_034.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2003/347/decreto_034.pdf</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2003/346/decreto_033.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2003/346/decreto_033.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O BALANÇO GERAL E BALANCETES DE JANEIRO A DEZEMBRO DO EXERCÍCIO FINANCEIRO DE 2.001, DA PREFEITURA MUNICIPAL DE TAPURAH – MT, GESTÃO DO PREFEITO REINALDO TIRLONI.</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
     <t>2002</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2002/345/decreto_032.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2002/345/decreto_032.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O BALANÇO GERAL E BALANCETES DE JANEIRO A DEZEMBRO DO EXERCÍCIO FINANCEIRO DE 2.000, DA PREFEITURA MUNICIPAL DE TAPURAH – MT, GESTÃO DO PREFEITO FRANCISCO SPECIAN JUNIOR.</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2001/344/decreto_031.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2001/344/decreto_031.pdf</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2000/343/decreto_030.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2000/343/decreto_030.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS CONTAS DA PREFEITURA MUNICIPAL DE TAPURAH, EXERCÍCIO FINANCEIRO DE 1.999, GESTÃO DO PREFEITO FRANCISCO SPECIAN JUNIOR.</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2000/342/decreto_029.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2000/342/decreto_029.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS CONTAS DA PREFEITURA MUNICIPAL DE TAPURAH, EXERCÍCIO FINANCEIRO DE 1997, GESTÃO DO PREFEITO FRANCISCO SPECIAN JUNIOR.</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/1999/341/decreto_028.pdf</t>
-[...2 lines deleted...]
-    <t>CONCEDE DE TÍTULO DE CIDADÃO HONORÁRIO DO MUNICÍPIO DE TAPURAH - MT.</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/1999/341/decreto_028.pdf</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadão Honorário do Município de Tapurah - MT.</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/1999/340/decreto_027.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/1999/340/decreto_027.pdf</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
     <t>1998</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/1998/339/decreto_026.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/1998/339/decreto_026.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS CONTAS DA PREFEITURA MUNICIPAL DE TAPURAH, EXERCÍCIO FINANCEIRO DE 1996, GESTÃO DO PREFEITO ADEMIR MACORIN DA SILVA.</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
     <t>1997</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/1997/338/decreto_025.pdf</t>
-[...2 lines deleted...]
-    <t>CONCEDE DE TÍTULO DE CIDADÃO HONORÁRIO DO MUNICÍPIO DE TAPURAH.</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/1997/338/decreto_025.pdf</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadão Honorário do Município de Tapurah.</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
     <t>1996</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/1996/337/decreto_024.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/1996/337/decreto_024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS CONTAS DA PREFEITURA MUNICIPAL DE TAPURAH, EXERCÍCIO FINANCEIRO DE 1995, GESTÃO DO PREFEITO ADEMIR MACORIN DA SILVA.</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/1996/336/decreto_023.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/1996/336/decreto_023.pdf</t>
   </si>
   <si>
     <t>FIXA A REMUNERAÇÃO DO PREFEITO E VICE-PREFEITO PARA O MANDATO DE 1997 A 2000.</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/1996/335/decreto_022.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/1996/335/decreto_022.pdf</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/1996/334/decreto_021.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/1996/334/decreto_021.pdf</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/1996/333/decreto_020.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/1996/333/decreto_020.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS CONTAS DA PREFEITURA MUNICIPAL DE TAPURAH, EXERCÍCIO FINANCEIRO DE 1994, GESTÃO DO PREFEITO ADEMIR MACORIN DA SILVA.</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
     <t>1995</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/1995/332/decreto_019-1995.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/1995/332/decreto_019-1995.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS CONTAS DA PREFEITURA MUNICIPAL DE TAPURAH, EXERCÍCIO FINANCEIRO DE 1993, GESTÃO DO PREFEITO ADEMIR MACORIN DA SILVA.</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
     <t>1994</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/1994/331/decreto_018.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/1994/331/decreto_018.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS CONTAS DA PREFEITURA MUNICIPAL DE TAPURAH, EXERCÍCIO FINANCEIRO DE 1992, GESTÃO DO PREFEITO GILBERTO JOÃO BRISOT.</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
     <t>1993</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/1993/330/decreto_017.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/1993/330/decreto_017.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A LICENÇA DO EXMO. SR. PREFEITO MUNICIPAL ADEMIR MACORIN DA SILVA.</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/1993/329/decreto_016.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/1993/329/decreto_016.pdf</t>
   </si>
   <si>
     <t>REVOGA OS ARTIGOS 4º E 6º DO DECRETO LEGISLATIVO Nº 008/92.</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/1993/328/decreto_015.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/1993/328/decreto_015.pdf</t>
+  </si>
+  <si>
+    <t>Concede de Título de Cidadão Honorário do Município de Tapurah.</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/1993/327/decreto_014.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/1993/327/decreto_014.pdf</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/1993/326/decreto_013.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/1993/326/decreto_013.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS CONTAS DA PREFEITURA MUNICIPAL DE TAPURAH, EXERCÍCIO FINANCEIRO DE 1991, GESTÃO DO PREFEITO GILBERTO JOÃO BRISOT.</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
     <t>1992</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/1992/325/decreto_012.pdf</t>
-[...2 lines deleted...]
-    <t>DISPÕE SOBRE A CONCESSÃO DE TÍTULO DE CIDADÃO HONORÁRIO DO MUNICÍPIO DE TAPURAH.</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/1992/325/decreto_012.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão de Título de Cidadão Honorário do Município de Tapurah.</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/1992/324/decreto_011.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/1992/324/decreto_011.pdf</t>
   </si>
   <si>
     <t>NOMEIA MEMBRO DO CONSELHO MUNICIPAL DE ASSENTAMENTO AGRÁRIO.</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/1992/323/decreto_010.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/1992/323/decreto_010.pdf</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/1992/322/decreto_009.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/1992/322/decreto_009.pdf</t>
   </si>
   <si>
     <t>NOMEIA MEMBROS DO CONSELHO MUNICIPAL DE ASSENTAMENTO AGRÁRIO.</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/1992/321/decreto_008.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/1992/321/decreto_008.pdf</t>
   </si>
   <si>
     <t>FIXA A REMUNERAÇÃO DO PREFEITO E DO VICE-PREFEITO PARA O MANDATO DE 1.993 A 1.997.</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/1992/320/decreto_007.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/1992/320/decreto_007.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a Concessão de Título de Cidadão Honorário do Município de Tapurah.</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/1992/319/decreto_006.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/1992/319/decreto_006.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS CONTAS DA PREFEITURA MUNICIPAL DE TAPURAH, EXERCÍCIO FINANCEIRO DE 1990, GESTÃO DO PREFEITO GILBERTO JOÃO BRISOT.</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
     <t>1990</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/1990/318/decreto_005.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/1990/318/decreto_005.pdf</t>
   </si>
   <si>
     <t>APROVA O REGULAMENTO DE CONCURSO</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/1990/317/decreto_004.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/1990/317/decreto_004.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PREFEITO MUNICIPAL DE TAPURAH, SE. GILBERTO JOÃO BRISOT A LICENCIAR-SE.</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
     <t>1989</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/1989/316/decreto_003.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/1989/316/decreto_003.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PREFEITO MUNICIPAL DE TAPURAH, SE. GILBERTO JOÃO BRISOT A LICENCIAR-SE NO PERÍODO ENTRE 12 DE FEVEREIRO A 16 DE MARÇO DE 1.990.</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/1989/315/decreto_002.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/1989/315/decreto_002.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO DECRETO LEGISLATIVO Nº 001/89 DE 14 DE ABRIL DE 1.989 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/1989/314/decreto_001.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/1989/314/decreto_001.pdf</t>
   </si>
   <si>
     <t>FIXA OS SUBSÍDIOS E VERBA DE REPRESENTAÇÃO DO PREFEITO, PRESIDENTE DA CÂMARA, FIXA SUBSÍDIOS PARA VEREADORES E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1573,66 +1575,66 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2025/3253/decreto_098-2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2025/3169/decreto_097-2025_concede_titulo_de_cidadao_honorario_-_ana_maria_marchesi_badia_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2025/3077/decreto_096-2025_concede_titulo_de_cidadao_honorario_-_familia_stachin_-_assinadoo.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2025/2954/decreto_095-2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2024/3048/decreto_094-2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2024/2730/decreto_093-2024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2024/2697/decreto_092-2024.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2024/2671/decreto_091-2024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2024/2637/decreto_090-2024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2024/2599/decreto_089-2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2023/2381/decreto_088-2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2023/2198/decreto_087-2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2023/2176/decreto_086-2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2022/2084/decreto_no_085-2022.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2022/2076/decreto_084-2022.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2022/2075/decreto_083-2022.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2022/2015/decreto_082-2022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2022/2014/decreto_081-2022.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2022/2001/decreto_080-2022.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2022/2000/decreto_079-2022.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2022/1999/decreto_078-2022.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2021/1866/decreto_077-2021.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2021/1853/decreto_076-2021.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2021/1854/decreto_075-2021.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2021/1/decreto_074-2021_-autorizacao_para_afastamento_do_prefeito_por_mais_de_15_dias_30_dias.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2020/386/decreto_073.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2020/385/decreto_072-2020.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2020/384/decreto_071.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2019/383/decreto_070.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2019/382/decreto_069.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2019/381/decreto_068.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2019/380/decreto_067.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2018/379/decreto_066.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2018/378/decreto_065.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2018/377/decreto_064.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2018/376/decreto_063.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2017/375/decreto_062.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2017/374/decreto_061.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2016/373/decreto_060.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2016/372/decreto_059.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2016/371/decreto_058.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2015/370/decreto_057.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2014/369/decreto_056.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2014/368/decreto_055.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2014/367/decreto_054.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2014/366/decreto_053.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2013/365/decreto_052.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2011/364/decreto_051.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2011/363/decreto_050.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2011/362/decreto_049.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2011/361/decreto_048.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2009/360/decreto_047.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2008/359/decreto_046.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2008/358/decreto_045.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2007/357/decreto_044.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2007/356/decreto_043.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2006/355/decreto_042.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2005/354/decreto_041.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2005/353/decreto_040.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2004/351/decreto_038.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2004/352/decreto_039.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2003/350/decreto_037.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2003/349/decreto_036.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2003/348/decreto_035.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2003/347/decreto_034.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2003/346/decreto_033.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2002/345/decreto_032.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2001/344/decreto_031.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2000/343/decreto_030.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2000/342/decreto_029.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/1999/341/decreto_028.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/1999/340/decreto_027.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/1998/339/decreto_026.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/1997/338/decreto_025.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/1996/337/decreto_024.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/1996/336/decreto_023.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/1996/335/decreto_022.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/1996/334/decreto_021.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/1996/333/decreto_020.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/1995/332/decreto_019-1995.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/1994/331/decreto_018.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/1993/330/decreto_017.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/1993/329/decreto_016.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/1993/328/decreto_015.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/1993/327/decreto_014.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/1993/326/decreto_013.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/1992/325/decreto_012.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/1992/324/decreto_011.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/1992/323/decreto_010.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/1992/322/decreto_009.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/1992/321/decreto_008.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/1992/320/decreto_007.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/1992/319/decreto_006.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/1990/318/decreto_005.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/1990/317/decreto_004.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/1989/316/decreto_003.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/1989/315/decreto_002.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/1989/314/decreto_001.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2025/3253/decreto_098-2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2025/3169/decreto_097-2025_concede_titulo_de_cidadao_honorario_-_ana_maria_marchesi_badia_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2025/3077/decreto_096-2025_concede_titulo_de_cidadao_honorario_-_familia_stachin_-_assinadoo.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2025/2954/decreto_095-2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2024/3048/decreto_094-2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2024/2730/decreto_093-2024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2024/2697/decreto_092-2024.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2024/2671/decreto_091-2024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2024/2637/decreto_090-2024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2024/2599/decreto_089-2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2023/2381/decreto_088-2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2023/2198/decreto_087-2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2023/2176/decreto_086-2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2022/2084/decreto_no_085-2022.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2022/2076/decreto_084-2022.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2022/2075/decreto_083-2022.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2022/2015/decreto_082-2022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2022/2014/decreto_081-2022.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2022/2001/decreto_080-2022.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2022/2000/decreto_079-2022.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2022/1999/decreto_078-2022.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2021/1866/decreto_077-2021.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2021/1853/decreto_076-2021.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2021/1854/decreto_075-2021.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2021/1/decreto_074-2021_-autorizacao_para_afastamento_do_prefeito_por_mais_de_15_dias_30_dias.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2020/386/decreto_073.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2020/385/decreto_072-2020.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2020/384/decreto_071.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2019/383/decreto_070.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2019/382/decreto_069.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2019/381/decreto_068.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2019/380/decreto_067.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2018/379/decreto_066.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2018/378/decreto_065.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2018/377/decreto_064.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2018/376/decreto_063.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2017/375/decreto_062.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2017/374/decreto_061.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2016/373/decreto_060.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2016/372/decreto_059.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2016/371/decreto_058.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2015/370/decreto_057.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2014/369/decreto_056.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2014/368/decreto_055.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2014/367/decreto_054.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2014/366/decreto_053.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2013/365/decreto_052.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2011/364/decreto_051.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2011/363/decreto_050.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2011/362/decreto_049.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2011/361/decreto_048.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2009/360/decreto_047.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2008/359/decreto_046.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2008/358/decreto_045.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2007/357/decreto_044.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2007/356/decreto_043.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2006/355/decreto_042.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2005/354/decreto_041.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2005/353/decreto_040.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2004/351/decreto_038.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2004/352/decreto_039.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2003/350/decreto_037.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2003/349/decreto_036.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2003/348/decreto_035.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2003/347/decreto_034.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2003/346/decreto_033.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2002/345/decreto_032.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2001/344/decreto_031.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2000/343/decreto_030.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/2000/342/decreto_029.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/1999/341/decreto_028.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/1999/340/decreto_027.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/1998/339/decreto_026.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/1997/338/decreto_025.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/1996/337/decreto_024.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/1996/336/decreto_023.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/1996/335/decreto_022.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/1996/334/decreto_021.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/1996/333/decreto_020.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/1995/332/decreto_019-1995.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/1994/331/decreto_018.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/1993/330/decreto_017.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/1993/329/decreto_016.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/1993/328/decreto_015.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/1993/327/decreto_014.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/1993/326/decreto_013.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/1992/325/decreto_012.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/1992/324/decreto_011.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/1992/323/decreto_010.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/1992/322/decreto_009.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/1992/321/decreto_008.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/1992/320/decreto_007.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/1992/319/decreto_006.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/1990/318/decreto_005.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/1990/317/decreto_004.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/1989/316/decreto_003.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/1989/315/decreto_002.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/normajuridica/1989/314/decreto_001.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:G99"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="26.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="31.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="159.85546875" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="159" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -2601,1025 +2603,1025 @@
       </c>
       <c r="G43" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44" t="s">
         <v>178</v>
       </c>
       <c r="B44" t="s">
         <v>80</v>
       </c>
       <c r="C44" t="s">
         <v>179</v>
       </c>
       <c r="D44" t="s">
         <v>10</v>
       </c>
       <c r="E44" t="s">
         <v>11</v>
       </c>
       <c r="F44" s="1" t="s">
         <v>180</v>
       </c>
       <c r="G44" t="s">
-        <v>181</v>
+        <v>115</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="B45" t="s">
         <v>80</v>
       </c>
       <c r="C45" t="s">
+        <v>182</v>
+      </c>
+      <c r="D45" t="s">
+        <v>10</v>
+      </c>
+      <c r="E45" t="s">
+        <v>11</v>
+      </c>
+      <c r="F45" s="1" t="s">
         <v>183</v>
       </c>
-      <c r="D45" t="s">
-[...5 lines deleted...]
-      <c r="F45" s="1" t="s">
+      <c r="G45" t="s">
         <v>184</v>
-      </c>
-[...1 lines deleted...]
-        <v>185</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="B46" t="s">
         <v>80</v>
       </c>
       <c r="C46" t="s">
+        <v>186</v>
+      </c>
+      <c r="D46" t="s">
+        <v>10</v>
+      </c>
+      <c r="E46" t="s">
+        <v>11</v>
+      </c>
+      <c r="F46" s="1" t="s">
         <v>187</v>
       </c>
-      <c r="D46" t="s">
-[...5 lines deleted...]
-      <c r="F46" s="1" t="s">
+      <c r="G46" t="s">
         <v>188</v>
-      </c>
-[...1 lines deleted...]
-        <v>189</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="B47" t="s">
         <v>80</v>
       </c>
       <c r="C47" t="s">
+        <v>190</v>
+      </c>
+      <c r="D47" t="s">
+        <v>10</v>
+      </c>
+      <c r="E47" t="s">
+        <v>11</v>
+      </c>
+      <c r="F47" s="1" t="s">
         <v>191</v>
-      </c>
-[...7 lines deleted...]
-        <v>192</v>
       </c>
       <c r="G47" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48" t="s">
+        <v>192</v>
+      </c>
+      <c r="B48" t="s">
         <v>193</v>
       </c>
-      <c r="B48" t="s">
+      <c r="C48" t="s">
         <v>194</v>
       </c>
-      <c r="C48" t="s">
+      <c r="D48" t="s">
+        <v>10</v>
+      </c>
+      <c r="E48" t="s">
+        <v>11</v>
+      </c>
+      <c r="F48" s="1" t="s">
         <v>195</v>
       </c>
-      <c r="D48" t="s">
-[...5 lines deleted...]
-      <c r="F48" s="1" t="s">
+      <c r="G48" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>197</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49" t="s">
+        <v>197</v>
+      </c>
+      <c r="B49" t="s">
         <v>198</v>
       </c>
-      <c r="B49" t="s">
+      <c r="C49" t="s">
         <v>199</v>
       </c>
-      <c r="C49" t="s">
+      <c r="D49" t="s">
+        <v>10</v>
+      </c>
+      <c r="E49" t="s">
+        <v>11</v>
+      </c>
+      <c r="F49" s="1" t="s">
         <v>200</v>
-      </c>
-[...7 lines deleted...]
-        <v>201</v>
       </c>
       <c r="G49" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50" t="s">
+        <v>201</v>
+      </c>
+      <c r="B50" t="s">
+        <v>198</v>
+      </c>
+      <c r="C50" t="s">
         <v>202</v>
       </c>
-      <c r="B50" t="s">
-[...2 lines deleted...]
-      <c r="C50" t="s">
+      <c r="D50" t="s">
+        <v>10</v>
+      </c>
+      <c r="E50" t="s">
+        <v>11</v>
+      </c>
+      <c r="F50" s="1" t="s">
         <v>203</v>
       </c>
-      <c r="D50" t="s">
-[...5 lines deleted...]
-      <c r="F50" s="1" t="s">
+      <c r="G50" t="s">
         <v>204</v>
-      </c>
-[...1 lines deleted...]
-        <v>205</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51" t="s">
+        <v>205</v>
+      </c>
+      <c r="B51" t="s">
+        <v>198</v>
+      </c>
+      <c r="C51" t="s">
         <v>206</v>
       </c>
-      <c r="B51" t="s">
-[...2 lines deleted...]
-      <c r="C51" t="s">
+      <c r="D51" t="s">
+        <v>10</v>
+      </c>
+      <c r="E51" t="s">
+        <v>11</v>
+      </c>
+      <c r="F51" s="1" t="s">
         <v>207</v>
       </c>
-      <c r="D51" t="s">
-[...5 lines deleted...]
-      <c r="F51" s="1" t="s">
+      <c r="G51" t="s">
         <v>208</v>
-      </c>
-[...1 lines deleted...]
-        <v>209</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52" t="s">
+        <v>209</v>
+      </c>
+      <c r="B52" t="s">
+        <v>198</v>
+      </c>
+      <c r="C52" t="s">
         <v>210</v>
       </c>
-      <c r="B52" t="s">
-[...2 lines deleted...]
-      <c r="C52" t="s">
+      <c r="D52" t="s">
+        <v>10</v>
+      </c>
+      <c r="E52" t="s">
+        <v>11</v>
+      </c>
+      <c r="F52" s="1" t="s">
         <v>211</v>
       </c>
-      <c r="D52" t="s">
-[...5 lines deleted...]
-      <c r="F52" s="1" t="s">
+      <c r="G52" t="s">
         <v>212</v>
-      </c>
-[...1 lines deleted...]
-        <v>213</v>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="A53" t="s">
+        <v>213</v>
+      </c>
+      <c r="B53" t="s">
         <v>214</v>
       </c>
-      <c r="B53" t="s">
+      <c r="C53" t="s">
         <v>215</v>
       </c>
-      <c r="C53" t="s">
+      <c r="D53" t="s">
+        <v>10</v>
+      </c>
+      <c r="E53" t="s">
+        <v>11</v>
+      </c>
+      <c r="F53" s="1" t="s">
         <v>216</v>
       </c>
-      <c r="D53" t="s">
-[...5 lines deleted...]
-      <c r="F53" s="1" t="s">
+      <c r="G53" t="s">
         <v>217</v>
-      </c>
-[...1 lines deleted...]
-        <v>218</v>
       </c>
     </row>
     <row r="54" spans="1:7">
       <c r="A54" t="s">
+        <v>218</v>
+      </c>
+      <c r="B54" t="s">
         <v>219</v>
       </c>
-      <c r="B54" t="s">
+      <c r="C54" t="s">
         <v>220</v>
       </c>
-      <c r="C54" t="s">
+      <c r="D54" t="s">
+        <v>10</v>
+      </c>
+      <c r="E54" t="s">
+        <v>11</v>
+      </c>
+      <c r="F54" s="1" t="s">
         <v>221</v>
       </c>
-      <c r="D54" t="s">
-[...5 lines deleted...]
-      <c r="F54" s="1" t="s">
+      <c r="G54" t="s">
         <v>222</v>
-      </c>
-[...1 lines deleted...]
-        <v>223</v>
       </c>
     </row>
     <row r="55" spans="1:7">
       <c r="A55" t="s">
+        <v>223</v>
+      </c>
+      <c r="B55" t="s">
+        <v>219</v>
+      </c>
+      <c r="C55" t="s">
         <v>224</v>
       </c>
-      <c r="B55" t="s">
-[...2 lines deleted...]
-      <c r="C55" t="s">
+      <c r="D55" t="s">
+        <v>10</v>
+      </c>
+      <c r="E55" t="s">
+        <v>11</v>
+      </c>
+      <c r="F55" s="1" t="s">
         <v>225</v>
       </c>
-      <c r="D55" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G55" t="s">
-        <v>227</v>
+        <v>115</v>
       </c>
     </row>
     <row r="56" spans="1:7">
       <c r="A56" t="s">
+        <v>226</v>
+      </c>
+      <c r="B56" t="s">
+        <v>227</v>
+      </c>
+      <c r="C56" t="s">
         <v>228</v>
       </c>
-      <c r="B56" t="s">
+      <c r="D56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E56" t="s">
+        <v>11</v>
+      </c>
+      <c r="F56" s="1" t="s">
         <v>229</v>
       </c>
-      <c r="C56" t="s">
+      <c r="G56" t="s">
         <v>230</v>
-      </c>
-[...10 lines deleted...]
-        <v>232</v>
       </c>
     </row>
     <row r="57" spans="1:7">
       <c r="A57" t="s">
+        <v>231</v>
+      </c>
+      <c r="B57" t="s">
+        <v>227</v>
+      </c>
+      <c r="C57" t="s">
+        <v>232</v>
+      </c>
+      <c r="D57" t="s">
+        <v>10</v>
+      </c>
+      <c r="E57" t="s">
+        <v>11</v>
+      </c>
+      <c r="F57" s="1" t="s">
         <v>233</v>
       </c>
-      <c r="B57" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G57" t="s">
-        <v>227</v>
+        <v>115</v>
       </c>
     </row>
     <row r="58" spans="1:7">
       <c r="A58" t="s">
+        <v>234</v>
+      </c>
+      <c r="B58" t="s">
+        <v>235</v>
+      </c>
+      <c r="C58" t="s">
         <v>236</v>
       </c>
-      <c r="B58" t="s">
+      <c r="D58" t="s">
+        <v>10</v>
+      </c>
+      <c r="E58" t="s">
+        <v>11</v>
+      </c>
+      <c r="F58" s="1" t="s">
         <v>237</v>
       </c>
-      <c r="C58" t="s">
+      <c r="G58" t="s">
         <v>238</v>
-      </c>
-[...10 lines deleted...]
-        <v>240</v>
       </c>
     </row>
     <row r="59" spans="1:7">
       <c r="A59" t="s">
+        <v>239</v>
+      </c>
+      <c r="B59" t="s">
+        <v>240</v>
+      </c>
+      <c r="C59" t="s">
         <v>241</v>
       </c>
-      <c r="B59" t="s">
+      <c r="D59" t="s">
+        <v>10</v>
+      </c>
+      <c r="E59" t="s">
+        <v>11</v>
+      </c>
+      <c r="F59" s="1" t="s">
         <v>242</v>
       </c>
-      <c r="C59" t="s">
+      <c r="G59" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>245</v>
       </c>
     </row>
     <row r="60" spans="1:7">
       <c r="A60" t="s">
+        <v>244</v>
+      </c>
+      <c r="B60" t="s">
+        <v>240</v>
+      </c>
+      <c r="C60" t="s">
+        <v>245</v>
+      </c>
+      <c r="D60" t="s">
+        <v>10</v>
+      </c>
+      <c r="E60" t="s">
+        <v>11</v>
+      </c>
+      <c r="F60" s="1" t="s">
         <v>246</v>
       </c>
-      <c r="B60" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G60" t="s">
-        <v>227</v>
+        <v>115</v>
       </c>
     </row>
     <row r="61" spans="1:7">
       <c r="A61" t="s">
+        <v>247</v>
+      </c>
+      <c r="B61" t="s">
+        <v>248</v>
+      </c>
+      <c r="C61" t="s">
         <v>249</v>
       </c>
-      <c r="B61" t="s">
+      <c r="D61" t="s">
+        <v>10</v>
+      </c>
+      <c r="E61" t="s">
+        <v>11</v>
+      </c>
+      <c r="F61" s="1" t="s">
         <v>250</v>
       </c>
-      <c r="C61" t="s">
+      <c r="G61" t="s">
         <v>251</v>
-      </c>
-[...10 lines deleted...]
-        <v>253</v>
       </c>
     </row>
     <row r="62" spans="1:7">
       <c r="A62" t="s">
+        <v>252</v>
+      </c>
+      <c r="B62" t="s">
+        <v>248</v>
+      </c>
+      <c r="C62" t="s">
+        <v>253</v>
+      </c>
+      <c r="D62" t="s">
+        <v>10</v>
+      </c>
+      <c r="E62" t="s">
+        <v>11</v>
+      </c>
+      <c r="F62" s="1" t="s">
         <v>254</v>
       </c>
-      <c r="B62" t="s">
-[...2 lines deleted...]
-      <c r="C62" t="s">
+      <c r="G62" t="s">
         <v>255</v>
-      </c>
-[...10 lines deleted...]
-        <v>257</v>
       </c>
     </row>
     <row r="63" spans="1:7">
       <c r="A63" t="s">
+        <v>256</v>
+      </c>
+      <c r="B63" t="s">
+        <v>257</v>
+      </c>
+      <c r="C63" t="s">
         <v>258</v>
       </c>
-      <c r="B63" t="s">
+      <c r="D63" t="s">
+        <v>10</v>
+      </c>
+      <c r="E63" t="s">
+        <v>11</v>
+      </c>
+      <c r="F63" s="1" t="s">
         <v>259</v>
       </c>
-      <c r="C63" t="s">
+      <c r="G63" t="s">
         <v>260</v>
-      </c>
-[...10 lines deleted...]
-        <v>262</v>
       </c>
     </row>
     <row r="64" spans="1:7">
       <c r="A64" t="s">
+        <v>261</v>
+      </c>
+      <c r="B64" t="s">
+        <v>257</v>
+      </c>
+      <c r="C64" t="s">
+        <v>262</v>
+      </c>
+      <c r="D64" t="s">
+        <v>10</v>
+      </c>
+      <c r="E64" t="s">
+        <v>11</v>
+      </c>
+      <c r="F64" s="1" t="s">
         <v>263</v>
       </c>
-      <c r="B64" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G64" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
     </row>
     <row r="65" spans="1:7">
       <c r="A65" t="s">
+        <v>264</v>
+      </c>
+      <c r="B65" t="s">
+        <v>257</v>
+      </c>
+      <c r="C65" t="s">
+        <v>265</v>
+      </c>
+      <c r="D65" t="s">
+        <v>10</v>
+      </c>
+      <c r="E65" t="s">
+        <v>11</v>
+      </c>
+      <c r="F65" s="1" t="s">
         <v>266</v>
       </c>
-      <c r="B65" t="s">
-[...2 lines deleted...]
-      <c r="C65" t="s">
+      <c r="G65" t="s">
         <v>267</v>
-      </c>
-[...10 lines deleted...]
-        <v>262</v>
       </c>
     </row>
     <row r="66" spans="1:7">
       <c r="A66" t="s">
+        <v>268</v>
+      </c>
+      <c r="B66" t="s">
+        <v>257</v>
+      </c>
+      <c r="C66" t="s">
         <v>269</v>
       </c>
-      <c r="B66" t="s">
-[...2 lines deleted...]
-      <c r="C66" t="s">
+      <c r="D66" t="s">
+        <v>10</v>
+      </c>
+      <c r="E66" t="s">
+        <v>11</v>
+      </c>
+      <c r="F66" s="1" t="s">
         <v>270</v>
       </c>
-      <c r="D66" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G66" t="s">
-        <v>262</v>
+        <v>267</v>
       </c>
     </row>
     <row r="67" spans="1:7">
       <c r="A67" t="s">
+        <v>271</v>
+      </c>
+      <c r="B67" t="s">
+        <v>257</v>
+      </c>
+      <c r="C67" t="s">
         <v>272</v>
       </c>
-      <c r="B67" t="s">
-[...2 lines deleted...]
-      <c r="C67" t="s">
+      <c r="D67" t="s">
+        <v>10</v>
+      </c>
+      <c r="E67" t="s">
+        <v>11</v>
+      </c>
+      <c r="F67" s="1" t="s">
         <v>273</v>
       </c>
-      <c r="D67" t="s">
-[...5 lines deleted...]
-      <c r="F67" s="1" t="s">
+      <c r="G67" t="s">
         <v>274</v>
-      </c>
-[...1 lines deleted...]
-        <v>275</v>
       </c>
     </row>
     <row r="68" spans="1:7">
       <c r="A68" t="s">
+        <v>275</v>
+      </c>
+      <c r="B68" t="s">
         <v>276</v>
       </c>
-      <c r="B68" t="s">
+      <c r="C68" t="s">
         <v>277</v>
       </c>
-      <c r="C68" t="s">
+      <c r="D68" t="s">
+        <v>10</v>
+      </c>
+      <c r="E68" t="s">
+        <v>11</v>
+      </c>
+      <c r="F68" s="1" t="s">
         <v>278</v>
       </c>
-      <c r="D68" t="s">
-[...5 lines deleted...]
-      <c r="F68" s="1" t="s">
+      <c r="G68" t="s">
         <v>279</v>
-      </c>
-[...1 lines deleted...]
-        <v>280</v>
       </c>
     </row>
     <row r="69" spans="1:7">
       <c r="A69" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="B69" t="s">
         <v>83</v>
       </c>
       <c r="C69" t="s">
+        <v>281</v>
+      </c>
+      <c r="D69" t="s">
+        <v>10</v>
+      </c>
+      <c r="E69" t="s">
+        <v>11</v>
+      </c>
+      <c r="F69" s="1" t="s">
         <v>282</v>
       </c>
-      <c r="D69" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G69" t="s">
-        <v>262</v>
+        <v>267</v>
       </c>
     </row>
     <row r="70" spans="1:7">
       <c r="A70" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="B70" t="s">
         <v>86</v>
       </c>
       <c r="C70" t="s">
+        <v>284</v>
+      </c>
+      <c r="D70" t="s">
+        <v>10</v>
+      </c>
+      <c r="E70" t="s">
+        <v>11</v>
+      </c>
+      <c r="F70" s="1" t="s">
         <v>285</v>
       </c>
-      <c r="D70" t="s">
-[...5 lines deleted...]
-      <c r="F70" s="1" t="s">
+      <c r="G70" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
     </row>
     <row r="71" spans="1:7">
       <c r="A71" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
       <c r="B71" t="s">
         <v>86</v>
       </c>
       <c r="C71" t="s">
+        <v>288</v>
+      </c>
+      <c r="D71" t="s">
+        <v>10</v>
+      </c>
+      <c r="E71" t="s">
+        <v>11</v>
+      </c>
+      <c r="F71" s="1" t="s">
         <v>289</v>
       </c>
-      <c r="D71" t="s">
-[...5 lines deleted...]
-      <c r="F71" s="1" t="s">
+      <c r="G71" t="s">
         <v>290</v>
-      </c>
-[...1 lines deleted...]
-        <v>291</v>
       </c>
     </row>
     <row r="72" spans="1:7">
       <c r="A72" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="B72" t="s">
         <v>89</v>
       </c>
       <c r="C72" t="s">
+        <v>292</v>
+      </c>
+      <c r="D72" t="s">
+        <v>10</v>
+      </c>
+      <c r="E72" t="s">
+        <v>11</v>
+      </c>
+      <c r="F72" s="1" t="s">
         <v>293</v>
       </c>
-      <c r="D72" t="s">
-[...5 lines deleted...]
-      <c r="F72" s="1" t="s">
+      <c r="G72" t="s">
         <v>294</v>
-      </c>
-[...1 lines deleted...]
-        <v>295</v>
       </c>
     </row>
     <row r="73" spans="1:7">
       <c r="A73" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="B73" t="s">
         <v>89</v>
       </c>
       <c r="C73" t="s">
+        <v>296</v>
+      </c>
+      <c r="D73" t="s">
+        <v>10</v>
+      </c>
+      <c r="E73" t="s">
+        <v>11</v>
+      </c>
+      <c r="F73" s="1" t="s">
         <v>297</v>
       </c>
-      <c r="D73" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G73" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="74" spans="1:7">
       <c r="A74" t="s">
+        <v>298</v>
+      </c>
+      <c r="B74" t="s">
         <v>299</v>
       </c>
-      <c r="B74" t="s">
+      <c r="C74" t="s">
         <v>300</v>
       </c>
-      <c r="C74" t="s">
+      <c r="D74" t="s">
+        <v>10</v>
+      </c>
+      <c r="E74" t="s">
+        <v>11</v>
+      </c>
+      <c r="F74" s="1" t="s">
         <v>301</v>
       </c>
-      <c r="D74" t="s">
-[...5 lines deleted...]
-      <c r="F74" s="1" t="s">
+      <c r="G74" t="s">
         <v>302</v>
-      </c>
-[...1 lines deleted...]
-        <v>303</v>
       </c>
     </row>
     <row r="75" spans="1:7">
       <c r="A75" t="s">
+        <v>303</v>
+      </c>
+      <c r="B75" t="s">
         <v>304</v>
       </c>
-      <c r="B75" t="s">
+      <c r="C75" t="s">
         <v>305</v>
       </c>
-      <c r="C75" t="s">
+      <c r="D75" t="s">
+        <v>10</v>
+      </c>
+      <c r="E75" t="s">
+        <v>11</v>
+      </c>
+      <c r="F75" s="1" t="s">
         <v>306</v>
       </c>
-      <c r="D75" t="s">
-[...5 lines deleted...]
-      <c r="F75" s="1" t="s">
+      <c r="G75" t="s">
         <v>307</v>
-      </c>
-[...1 lines deleted...]
-        <v>308</v>
       </c>
     </row>
     <row r="76" spans="1:7">
       <c r="A76" t="s">
+        <v>308</v>
+      </c>
+      <c r="B76" t="s">
         <v>309</v>
       </c>
-      <c r="B76" t="s">
+      <c r="C76" t="s">
         <v>310</v>
       </c>
-      <c r="C76" t="s">
+      <c r="D76" t="s">
+        <v>10</v>
+      </c>
+      <c r="E76" t="s">
+        <v>11</v>
+      </c>
+      <c r="F76" s="1" t="s">
         <v>311</v>
       </c>
-      <c r="D76" t="s">
-[...5 lines deleted...]
-      <c r="F76" s="1" t="s">
+      <c r="G76" t="s">
         <v>312</v>
-      </c>
-[...1 lines deleted...]
-        <v>313</v>
       </c>
     </row>
     <row r="77" spans="1:7">
       <c r="A77" t="s">
+        <v>313</v>
+      </c>
+      <c r="B77" t="s">
+        <v>309</v>
+      </c>
+      <c r="C77" t="s">
         <v>314</v>
       </c>
-      <c r="B77" t="s">
-[...2 lines deleted...]
-      <c r="C77" t="s">
+      <c r="D77" t="s">
+        <v>10</v>
+      </c>
+      <c r="E77" t="s">
+        <v>11</v>
+      </c>
+      <c r="F77" s="1" t="s">
         <v>315</v>
       </c>
-      <c r="D77" t="s">
-[...5 lines deleted...]
-      <c r="F77" s="1" t="s">
+      <c r="G77" t="s">
         <v>316</v>
-      </c>
-[...1 lines deleted...]
-        <v>317</v>
       </c>
     </row>
     <row r="78" spans="1:7">
       <c r="A78" t="s">
+        <v>317</v>
+      </c>
+      <c r="B78" t="s">
+        <v>309</v>
+      </c>
+      <c r="C78" t="s">
         <v>318</v>
       </c>
-      <c r="B78" t="s">
-[...2 lines deleted...]
-      <c r="C78" t="s">
+      <c r="D78" t="s">
+        <v>10</v>
+      </c>
+      <c r="E78" t="s">
+        <v>11</v>
+      </c>
+      <c r="F78" s="1" t="s">
         <v>319</v>
       </c>
-      <c r="D78" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G78" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
     </row>
     <row r="79" spans="1:7">
       <c r="A79" t="s">
+        <v>320</v>
+      </c>
+      <c r="B79" t="s">
+        <v>309</v>
+      </c>
+      <c r="C79" t="s">
         <v>321</v>
       </c>
-      <c r="B79" t="s">
-[...2 lines deleted...]
-      <c r="C79" t="s">
+      <c r="D79" t="s">
+        <v>10</v>
+      </c>
+      <c r="E79" t="s">
+        <v>11</v>
+      </c>
+      <c r="F79" s="1" t="s">
         <v>322</v>
       </c>
-      <c r="D79" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G79" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
     </row>
     <row r="80" spans="1:7">
       <c r="A80" t="s">
+        <v>323</v>
+      </c>
+      <c r="B80" t="s">
+        <v>309</v>
+      </c>
+      <c r="C80" t="s">
         <v>324</v>
       </c>
-      <c r="B80" t="s">
-[...2 lines deleted...]
-      <c r="C80" t="s">
+      <c r="D80" t="s">
+        <v>10</v>
+      </c>
+      <c r="E80" t="s">
+        <v>11</v>
+      </c>
+      <c r="F80" s="1" t="s">
         <v>325</v>
       </c>
-      <c r="D80" t="s">
-[...5 lines deleted...]
-      <c r="F80" s="1" t="s">
+      <c r="G80" t="s">
         <v>326</v>
-      </c>
-[...1 lines deleted...]
-        <v>327</v>
       </c>
     </row>
     <row r="81" spans="1:7">
       <c r="A81" t="s">
+        <v>327</v>
+      </c>
+      <c r="B81" t="s">
         <v>328</v>
       </c>
-      <c r="B81" t="s">
+      <c r="C81" t="s">
         <v>329</v>
       </c>
-      <c r="C81" t="s">
+      <c r="D81" t="s">
+        <v>10</v>
+      </c>
+      <c r="E81" t="s">
+        <v>11</v>
+      </c>
+      <c r="F81" s="1" t="s">
         <v>330</v>
       </c>
-      <c r="D81" t="s">
-[...5 lines deleted...]
-      <c r="F81" s="1" t="s">
+      <c r="G81" t="s">
         <v>331</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
     </row>
     <row r="82" spans="1:7">
       <c r="A82" t="s">
+        <v>332</v>
+      </c>
+      <c r="B82" t="s">
         <v>333</v>
       </c>
-      <c r="B82" t="s">
+      <c r="C82" t="s">
         <v>334</v>
       </c>
-      <c r="C82" t="s">
+      <c r="D82" t="s">
+        <v>10</v>
+      </c>
+      <c r="E82" t="s">
+        <v>11</v>
+      </c>
+      <c r="F82" s="1" t="s">
         <v>335</v>
       </c>
-      <c r="D82" t="s">
-[...5 lines deleted...]
-      <c r="F82" s="1" t="s">
+      <c r="G82" t="s">
         <v>336</v>
-      </c>
-[...1 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="83" spans="1:7">
       <c r="A83" t="s">
+        <v>337</v>
+      </c>
+      <c r="B83" t="s">
         <v>338</v>
       </c>
-      <c r="B83" t="s">
+      <c r="C83" t="s">
         <v>339</v>
       </c>
-      <c r="C83" t="s">
+      <c r="D83" t="s">
+        <v>10</v>
+      </c>
+      <c r="E83" t="s">
+        <v>11</v>
+      </c>
+      <c r="F83" s="1" t="s">
         <v>340</v>
       </c>
-      <c r="D83" t="s">
-[...5 lines deleted...]
-      <c r="F83" s="1" t="s">
+      <c r="G83" t="s">
         <v>341</v>
-      </c>
-[...1 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="84" spans="1:7">
       <c r="A84" t="s">
+        <v>342</v>
+      </c>
+      <c r="B84" t="s">
+        <v>338</v>
+      </c>
+      <c r="C84" t="s">
         <v>343</v>
       </c>
-      <c r="B84" t="s">
-[...2 lines deleted...]
-      <c r="C84" t="s">
+      <c r="D84" t="s">
+        <v>10</v>
+      </c>
+      <c r="E84" t="s">
+        <v>11</v>
+      </c>
+      <c r="F84" s="1" t="s">
         <v>344</v>
       </c>
-      <c r="D84" t="s">
-[...5 lines deleted...]
-      <c r="F84" s="1" t="s">
+      <c r="G84" t="s">
         <v>345</v>
-      </c>
-[...1 lines deleted...]
-        <v>346</v>
       </c>
     </row>
     <row r="85" spans="1:7">
       <c r="A85" t="s">
+        <v>346</v>
+      </c>
+      <c r="B85" t="s">
+        <v>338</v>
+      </c>
+      <c r="C85" t="s">
         <v>347</v>
       </c>
-      <c r="B85" t="s">
-[...2 lines deleted...]
-      <c r="C85" t="s">
+      <c r="D85" t="s">
+        <v>10</v>
+      </c>
+      <c r="E85" t="s">
+        <v>11</v>
+      </c>
+      <c r="F85" s="1" t="s">
         <v>348</v>
       </c>
-      <c r="D85" t="s">
-[...5 lines deleted...]
-      <c r="F85" s="1" t="s">
+      <c r="G85" t="s">
         <v>349</v>
-      </c>
-[...1 lines deleted...]
-        <v>308</v>
       </c>
     </row>
     <row r="86" spans="1:7">
       <c r="A86" t="s">
         <v>350</v>
       </c>
       <c r="B86" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
       <c r="C86" t="s">
         <v>351</v>
       </c>
       <c r="D86" t="s">
         <v>10</v>
       </c>
       <c r="E86" t="s">
         <v>11</v>
       </c>
       <c r="F86" s="1" t="s">
         <v>352</v>
       </c>
       <c r="G86" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
     </row>
     <row r="87" spans="1:7">
       <c r="A87" t="s">
         <v>353</v>
       </c>
       <c r="B87" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
       <c r="C87" t="s">
         <v>354</v>
       </c>
       <c r="D87" t="s">
         <v>10</v>
       </c>
       <c r="E87" t="s">
         <v>11</v>
       </c>
       <c r="F87" s="1" t="s">
         <v>355</v>
       </c>
       <c r="G87" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="88" spans="1:7">
       <c r="A88" t="s">
         <v>357</v>
       </c>
       <c r="B88" t="s">
         <v>358</v>
       </c>
       <c r="C88" t="s">
@@ -3728,189 +3730,189 @@
       </c>
       <c r="G92" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="93" spans="1:7">
       <c r="A93" t="s">
         <v>377</v>
       </c>
       <c r="B93" t="s">
         <v>358</v>
       </c>
       <c r="C93" t="s">
         <v>378</v>
       </c>
       <c r="D93" t="s">
         <v>10</v>
       </c>
       <c r="E93" t="s">
         <v>11</v>
       </c>
       <c r="F93" s="1" t="s">
         <v>379</v>
       </c>
       <c r="G93" t="s">
-        <v>361</v>
+        <v>380</v>
       </c>
     </row>
     <row r="94" spans="1:7">
       <c r="A94" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="B94" t="s">
         <v>358</v>
       </c>
       <c r="C94" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="D94" t="s">
         <v>10</v>
       </c>
       <c r="E94" t="s">
         <v>11</v>
       </c>
       <c r="F94" s="1" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="G94" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
     </row>
     <row r="95" spans="1:7">
       <c r="A95" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="B95" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="C95" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="D95" t="s">
         <v>10</v>
       </c>
       <c r="E95" t="s">
         <v>11</v>
       </c>
       <c r="F95" s="1" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="G95" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
     </row>
     <row r="96" spans="1:7">
       <c r="A96" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="B96" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="C96" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="D96" t="s">
         <v>10</v>
       </c>
       <c r="E96" t="s">
         <v>11</v>
       </c>
       <c r="F96" s="1" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="G96" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
     </row>
     <row r="97" spans="1:7">
       <c r="A97" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="B97" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="C97" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="D97" t="s">
         <v>10</v>
       </c>
       <c r="E97" t="s">
         <v>11</v>
       </c>
       <c r="F97" s="1" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="G97" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
     </row>
     <row r="98" spans="1:7">
       <c r="A98" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="B98" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="C98" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="D98" t="s">
         <v>10</v>
       </c>
       <c r="E98" t="s">
         <v>11</v>
       </c>
       <c r="F98" s="1" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="G98" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
     </row>
     <row r="99" spans="1:7">
       <c r="A99" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="B99" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="C99" t="s">
         <v>103</v>
       </c>
       <c r="D99" t="s">
         <v>10</v>
       </c>
       <c r="E99" t="s">
         <v>11</v>
       </c>
       <c r="F99" s="1" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="G99" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId1"/>
     <hyperlink ref="F3" r:id="rId2"/>
     <hyperlink ref="F4" r:id="rId3"/>
     <hyperlink ref="F5" r:id="rId4"/>
     <hyperlink ref="F6" r:id="rId5"/>
     <hyperlink ref="F7" r:id="rId6"/>
     <hyperlink ref="F8" r:id="rId7"/>
     <hyperlink ref="F9" r:id="rId8"/>
     <hyperlink ref="F10" r:id="rId9"/>
     <hyperlink ref="F11" r:id="rId10"/>
     <hyperlink ref="F12" r:id="rId11"/>
     <hyperlink ref="F13" r:id="rId12"/>
     <hyperlink ref="F14" r:id="rId13"/>
     <hyperlink ref="F15" r:id="rId14"/>
     <hyperlink ref="F16" r:id="rId15"/>
     <hyperlink ref="F17" r:id="rId16"/>
     <hyperlink ref="F18" r:id="rId17"/>
     <hyperlink ref="F19" r:id="rId18"/>
     <hyperlink ref="F20" r:id="rId19"/>
     <hyperlink ref="F21" r:id="rId20"/>
     <hyperlink ref="F22" r:id="rId21"/>