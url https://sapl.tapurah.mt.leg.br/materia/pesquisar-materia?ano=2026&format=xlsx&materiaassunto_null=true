--- v0 (2026-02-04)
+++ v1 (2026-05-12)
@@ -10,368 +10,1758 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="183" uniqueCount="107">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1188" uniqueCount="570">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1864</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>ATASA</t>
   </si>
   <si>
     <t>Ata da Sessão Anterior</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1864/ata_eletronica_da_1_sessao_ordinaria_da_2_sessao_legislativa.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 1° Sessão Ordinária da 2° Sessão Legislativa.</t>
   </si>
   <si>
+    <t>1881</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1881/ata_eletronica_da_2_sessao_ordinaria_da_1_sessao_legislativa.pdf</t>
+  </si>
+  <si>
+    <t>Ata Eletrônica da 2° Sessão Ordinária da 2° Sessão Legislativa.</t>
+  </si>
+  <si>
+    <t>1905</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1905/ata_eletronica_da_03_sessao_ordinaria_da_2_sessao_legislativa.pdf</t>
+  </si>
+  <si>
+    <t>Ata Eletrônica da 03° Sessão Ordinária da 02° Sessão Legislativa.</t>
+  </si>
+  <si>
+    <t>1908</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1908/ata_eletronica_da_04_sessao_ordinaria_da_02_sessao_legislativa.pdf</t>
+  </si>
+  <si>
+    <t>Ata Eletrônica da 04° Sessão Ordinária da 02° Sessão Legislativa.</t>
+  </si>
+  <si>
+    <t>1919</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1919/ata_eletronica_da_5_sessao_ordinaria_da_2_sessao_legislativa.pdf</t>
+  </si>
+  <si>
+    <t>Ata Eletrônica da 5° Sessão Ordinária da 2° Sessão Legislativa.</t>
+  </si>
+  <si>
+    <t>1941</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1941/ata_eletronica_da_06_sessao_ordinaria_da_02_sessao_legislativa.pdf</t>
+  </si>
+  <si>
+    <t>Ata Eletrônica da 06° Sessão Ordinária da 02° Sessão Legislativa.</t>
+  </si>
+  <si>
+    <t>1952</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1952/ata_eletronica_da_07_sessao_ordinaria_da_02_sessao_legislativa.pdf</t>
+  </si>
+  <si>
+    <t>Ata Eletrônica da 07° Sessão Ordinária da 02° Sessão Legislativa.</t>
+  </si>
+  <si>
+    <t>1963</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1963/ata_eletronica_da_08_sessao_ordinaria_da_02_sessao_legislativa.pdf</t>
+  </si>
+  <si>
+    <t>Ata Eletrônica da 08° Sessão Ordinária da 02° Sessão Legislativa.</t>
+  </si>
+  <si>
+    <t>1976</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>Mesa Diretora da Câmara</t>
+  </si>
+  <si>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1976/ata_09-2026_-ordinaria_06-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ata Eletrônica da 9ª Sessão Ordinária da 2ª Sessão Legislativa do dia 06 de abril de 2026</t>
+  </si>
+  <si>
+    <t>1980</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1980/ata_eletronica_da_10_sessao_ordinaria_da_02_sessao_legislativa..pdf</t>
+  </si>
+  <si>
+    <t>Ata Eletrônica da 10° Sessão Ordinária da 2° Sessão Legislativa.</t>
+  </si>
+  <si>
+    <t>1982</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1982/ata_eletronica_da_11_sessao_ordinaria_da_02_sessao_legislativa.pdf</t>
+  </si>
+  <si>
+    <t>Ata Eletrônica da 11° Sessão Ordinária da 02° Sessão Legislativa.</t>
+  </si>
+  <si>
+    <t>1986</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1986/ata_eletronica_da_12_sessao_ordinaria_da_2_sessao_legislativa.pdf</t>
+  </si>
+  <si>
+    <t>Ata Eletrônica da 12° Sessão Ordinária da 2° Sessão Legislativa.</t>
+  </si>
+  <si>
+    <t>2000</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/2000/ata_eletronica_da_13_sessao_ordinaria_da_2_sessao_legislativa.pdf</t>
+  </si>
+  <si>
+    <t>Ata Eletrônica da 13° Sessão Ordinária da 2° Sessão Legislativa.</t>
+  </si>
+  <si>
     <t>1852</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Álvaro Galvan</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1852/plo_001.2026_-_dispoe_sobre_a_criacao_do_programa_avanca_tapurah.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1852/plo_001.2026_-_dispoe_sobre_a_criacao_do_programa_avanca_tapurah.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Programa Avança Tapurah e dá outras providências</t>
   </si>
   <si>
     <t>1853</t>
   </si>
   <si>
-    <t>2</t>
-[...2 lines deleted...]
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1853/plo_02.2026_-_altera_lo_1771.2025_-_sistema_cultural_municipal.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1853/plo_02.2026_-_altera_lo_1771.2025_-_sistema_cultural_municipal.pdf</t>
   </si>
   <si>
     <t>Altera Lei Ordinária nº 1.771/2025, e dá outras providências</t>
   </si>
   <si>
     <t>1854</t>
   </si>
   <si>
-    <t>3</t>
-[...2 lines deleted...]
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1854/plo_003.2026_-_altera_dispositivos_na_lei_1473.2022.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1854/plo_no_0032026_-_altera_dispositivos_na_lei_1473_260227_162841.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Ordinária nº 1.473/2022 e dá outras providências</t>
   </si>
   <si>
     <t>1855</t>
   </si>
   <si>
-    <t>4</t>
-[...2 lines deleted...]
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1855/plo_004.2026_-_autoriza_a_premiacao_de_alunos_da_rede_publica_de_ensino.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1855/plo_004.2026_-_autoriza_a_premiacao_de_alunos_da_rede_publica_de_ensino.pdf</t>
   </si>
   <si>
     <t>Autoriza o município de Tapurah/MT a conceder premiação aos alunos da rede municipal de ensino e dá outras providências</t>
   </si>
   <si>
     <t>1856</t>
   </si>
   <si>
-    <t>5</t>
-[...2 lines deleted...]
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1856/plo_005.2026_-_autoriza_rateio_do_cidesa.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1856/plo_005.2026_-_autoriza_rateio_do_cidesa.pdf</t>
   </si>
   <si>
     <t>Ratifica a participação do município e autoriza o Poder Executivo Municipal firmar contrato de rateio com o Consórcio Intermunicipal de Desenvolvimento Econômico, Social e Ambiental Alto Teles Pires e dá outras providências</t>
   </si>
   <si>
     <t>1859</t>
   </si>
   <si>
-    <t>6</t>
-[...2 lines deleted...]
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1859/plo_no_006.2026_-_autorizacao_de_convenio_com_a_aamec.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1859/plo_no_006.2026_-_autorizacao_de_convenio_com_a_aamec.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a firmar termo de convênio com Associação de Artes Marciais, Esporte e Cultura de Tapurah e dá outras providências</t>
   </si>
   <si>
+    <t>1898</t>
+  </si>
+  <si>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1898/plo_no_007.2026_-_abertura_de_credito_especial_-_avanca_tapurah.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre autorização para abertura de crédito adicional especial, no orçamento da Prefeitura Municipal de Tapurah-MT no exercício 2026 e dá outras providências</t>
+  </si>
+  <si>
+    <t>1899</t>
+  </si>
+  <si>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1899/plo_no_008.2026_-_abertura_de_credito_especial_-_abertura_da_modalidade_de_aplicacao_para_celebracao_convenio.pdf</t>
+  </si>
+  <si>
+    <t>1901</t>
+  </si>
+  <si>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1901/plo_no_009.2026_-_autorizacao_de_convenio_com_a_ahe.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Executivo Municipal a firmar termo de convênio com a Associação Hípica Esperança - AHE de Tapurah e dá outras providências</t>
+  </si>
+  <si>
+    <t>1902</t>
+  </si>
+  <si>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1902/plo_no_010.2026_-_autorizacao_de_convenio_com_a_ong_anjos_de_patas.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Executivo Municipal a firmar termo de convênio com a Organização Não Governamental Anjos de Patas de Tapurah e dá outras providências</t>
+  </si>
+  <si>
+    <t>1921</t>
+  </si>
+  <si>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1921/plo_no_011.2026_-_abertura_de_credito_especial_da_nova_modalidade_de_aplicacao_na_acao_da_vigilancia_epidemiologica.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre autorização para abertura de crédito adicional especial, no orçamento da Prefeitura Municipal de Tapurah-MT no exercício de 2026 e dá outras providências</t>
+  </si>
+  <si>
+    <t>1922</t>
+  </si>
+  <si>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1922/plo_no_012.2026_-_abertura_de_credito_especial_por_excesso_de_arrecadacao_-_emenda_parlamentar_do_deputado_estadual_sebastiao_rezende.pdf</t>
+  </si>
+  <si>
+    <t>1923</t>
+  </si>
+  <si>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1923/plo_no_013.2026_-_abertura_de_credito_especial_por_excesso_de_arrecadacao_-_emenda_parlamentar_do_deputado_estadual_diego_guimaraes.pdf</t>
+  </si>
+  <si>
+    <t>1924</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1924/plo_no_014.2026_-_abertura_de_credito_especial_-_abertura_da_modalidade_de_aplicacao_-_cosip.pdf</t>
+  </si>
+  <si>
+    <t>1925</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1925/plo_no_015.2026_-_abertura_de_credito_especial_-_abertura_da_modalidade_de_aplicacao_patronal_da_folha_da_educacao.pdf</t>
+  </si>
+  <si>
+    <t>1930</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1930/plo_no_016.2026_-_altera_dispositivos_na__lei_1746.2025_e_da_outras_providencias.pdf</t>
+  </si>
+  <si>
+    <t>Altera dispositivos da Lei Ordinária 1746/2025 (PPA) e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1947</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1947/plo_no_017.2026_-_autoriza_convenio_com_ifmt_2.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a firmar convênio com o Instituto Federal de Educação, Ciência e Tecnologia de Mato Grosso – IFMT campus avançado Lucas do Rio Verde e com a Fundação de Apoio ao Desenvolvimento do Instituto Federal de Educação, Ciência e Tecnologia de Mato Grosso – FUNADIF, para oferta do curso Técnico em Qualidade, e dá outras providências</t>
+  </si>
+  <si>
+    <t>1975</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1975/plo_no_18.2026_-_cria_plano_municipal_de_agricultura_familiar_tapurah.anexo.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o Plano Municipal de Agricultura Familiar de Tapurah/MT - PMAF, e dá outras providências</t>
+  </si>
+  <si>
+    <t>1987</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1987/plo_no_019.2026_-_autoriza_convenio_com_tapurah_esporte_motor.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal de Tapurah/MT a celebrar Termo de Convênio com o Clube Tapurah Esporte Motor e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1998</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1998/plo_no_020.2026_-_abertura_de_credito_especial_-_criacao_da_acao_de_implementacao_e_fomento_da_educacao_em_tempo_integral_1.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre Autorização para Abertura sobre autorização para Abertura de Crédito Adicional Especial, no Orçamento da Prefeitura Municipal de Tapurah-MT no exercício de 2026 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2001</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/2001/plo_021.2026_-_autorizacao_para_termo_de_convenio_atec.2026_2.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Executivo Municipal a Firmar Termo de Convênio com as Associação Tapuraense Esporte Clube - ATEC e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1890</t>
+  </si>
+  <si>
+    <t>PLC</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Complementar</t>
+  </si>
+  <si>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1890/plc_01.2026_-_altera_o_plano_de_cargos_e_carreiras_lc_193.2022.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei Complementar 193/2022 e dá outras providências</t>
+  </si>
+  <si>
+    <t>1932</t>
+  </si>
+  <si>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1932/plc_02.2026_-_altera_lei_complementar_176-2021_-_previdencia_complementar.pdf</t>
+  </si>
+  <si>
+    <t>Altera dispositivos da Lei Complementar 176/2021, e dá outras providências</t>
+  </si>
+  <si>
+    <t>1933</t>
+  </si>
+  <si>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1933/plc_03.2026_-_altera_perimetro_urbano_e_expansao_urbana.pdf</t>
+  </si>
+  <si>
+    <t>Altera dispositivos da Lei Complementar 093/2016, ampliando o perímetro urbano e o perímetro de expansão urbana do município de Tapurah – MT</t>
+  </si>
+  <si>
+    <t>1938</t>
+  </si>
+  <si>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1938/plc_04.2026_-_altera_codigo_tributario_-__licencas_ambientais_e_multas_2.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre nova redação ao Capítulo XI, do Título V do Código Tributário Municipal, bem como à Subseção I, da Seção III, do Capítulo I do Título IV do Código Tributário Municipal</t>
+  </si>
+  <si>
+    <t>1946</t>
+  </si>
+  <si>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1946/plc_05.2026_-_concede_isencao_de_itbi_para_imoveis_adquiridos_pelo_programa_pncf.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre alteração na Lei Complementar nº 67 de 24 de novembro de 2014 – Código Tributário Municipal</t>
+  </si>
+  <si>
+    <t>1967</t>
+  </si>
+  <si>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1967/plc_06.2026_-_altera_lc_92_e_91_de_2016_-_parcelamento_do_solo_e_zonemento.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre alterações nas Leis Complementares nº 91/2016 e nº 92/2016 do Município de Tapurah-MT</t>
+  </si>
+  <si>
+    <t>1968</t>
+  </si>
+  <si>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1968/plc_07.2026_-_altera_lc_94.2016_-_sistema_viario.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre alterações na Lei Complementar nº 94/2016 - Dispõe Sobre o Sistema Viário do Município de Tapurah-MT e dá dutras providências</t>
+  </si>
+  <si>
+    <t>1969</t>
+  </si>
+  <si>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1969/plc_08.2026_-_politica_de_protecao_autismo.pdf</t>
+  </si>
+  <si>
+    <t>Institui a política municipal da pessoa com transtorno do espectro autista - TEA, no município de TapurahMT e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1934</t>
+  </si>
+  <si>
+    <t>PLL</t>
+  </si>
+  <si>
+    <t>Projeto de Lei do Legislativo</t>
+  </si>
+  <si>
+    <t>Daniele Zottis</t>
+  </si>
+  <si>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1934/pll__n_01-2026_-_cadastro_cuidadores.pdf</t>
+  </si>
+  <si>
+    <t>Institui o cadastro municipal de protetores e cuidadores individuais de animais em situação de abandono ou risco no município de Tapurah.</t>
+  </si>
+  <si>
+    <t>1949</t>
+  </si>
+  <si>
+    <t>Luiz Sette, Aelton Figueiredo, Cleomar Campos, Daise Martins, Danielle Eickhoff, Juliano Antunes</t>
+  </si>
+  <si>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1949/pll__n_02-2026_-_declaracao_de_utilidade_publica.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre os requisitos para declaração de utilidade pública e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1950</t>
+  </si>
+  <si>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1950/pll__n_03-2026_-_altera_lei_1.687-2025.pdf</t>
+  </si>
+  <si>
+    <t>Altera dispositivos da Lei 1.687/2025 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1965</t>
+  </si>
+  <si>
+    <t>Aelton Figueiredo</t>
+  </si>
+  <si>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1965/pll_n_04-2026_-_declara_utilidade_publica_associacao_cearpa.pdf</t>
+  </si>
+  <si>
+    <t>Declara de utilidade pública a Associação das Revendas de Agrotóxicos do município de Tapurah - CEARPA Tapurah.</t>
+  </si>
+  <si>
+    <t>1970</t>
+  </si>
+  <si>
+    <t>Cleomar Campos</t>
+  </si>
+  <si>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1970/pll_n_05-2026_-altera_lei_1.292-2019_-_vagas_estacionamento.pdf</t>
+  </si>
+  <si>
+    <t>Altera dispositivos da Lei Ordinária 1.292/2019 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1989</t>
+  </si>
+  <si>
+    <t>Aelton Figueiredo, Cleomar Campos, Daise Martins, Danielle Eickhoff, Juliano Antunes, Luiz Sette</t>
+  </si>
+  <si>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1989/pll_n_06-2026_-_altera_nome_praca_da_juliana.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a alteração da denominação da Praça do Jardim Juliana para “Praça da Família” e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2002</t>
+  </si>
+  <si>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/2002/pll_n_07-2026_-_declara_utilidade_publica_associacao_igreja_catolica_tapurah_-_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Declara de utilidade pública a entidade religiosa Paróquia de Nossa Senhora Aparecida do município de Tapurah.</t>
+  </si>
+  <si>
+    <t>1909</t>
+  </si>
+  <si>
+    <t>PLCL</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Complementar do Legislativo</t>
+  </si>
+  <si>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1909/plcl__n_01-2026_-_altera_lc_133-2019_-atribuicoes_diretor_adm_finan.pdf</t>
+  </si>
+  <si>
+    <t>Altera o Anexo V da Lei Complementar 133/2019 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1865</t>
+  </si>
+  <si>
+    <t>EMD</t>
+  </si>
+  <si>
+    <t>Emenda</t>
+  </si>
+  <si>
+    <t>CJR - Comissão de Justiça e Redação</t>
+  </si>
+  <si>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1865/01-2026_emenda_modificativa__e_aditiva_-_plo_01-2026.pdf</t>
+  </si>
+  <si>
+    <t>Altera dispositivos do Projeto de Lei Ordinária 01/2026.</t>
+  </si>
+  <si>
+    <t>1866</t>
+  </si>
+  <si>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1866/02-2026_emenda_de_redacao_-_plo_02-2026.pdf</t>
+  </si>
+  <si>
+    <t>Altera dispositivos do Projeto de Lei Ordinária 02/2026.</t>
+  </si>
+  <si>
+    <t>1939</t>
+  </si>
+  <si>
+    <t>Aelton Figueiredo, Cleomar Campos, Danielle Eickhoff, Juliano Antunes</t>
+  </si>
+  <si>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1939/03-2026_emenda_modificativa_-_plo_03-2026.pdf</t>
+  </si>
+  <si>
+    <t>Altera dispositivos do Projeto de Lei Ordinária 03/2026.</t>
+  </si>
+  <si>
+    <t>1961</t>
+  </si>
+  <si>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1961/04-2026_emenda_modificativa_e_redacao_-_plc_04-2026.pdf</t>
+  </si>
+  <si>
+    <t>Altera art. 2° do Projeto de Lei Complementar 04/2026.</t>
+  </si>
+  <si>
+    <t>1979</t>
+  </si>
+  <si>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1979/05-2026_emenda_redacao_-_plc_08-2026.pdf</t>
+  </si>
+  <si>
+    <t>Altera dispositivos do Projeto de Lei Complementar n° 08/2026</t>
+  </si>
+  <si>
     <t>1841</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Elder Gobbi</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1841/indicacao_001.2026_-_gobbi.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1841/indicacao_001.2026_-_gobbi.pdf</t>
   </si>
   <si>
     <t>Indica à Exma. Srta. Daise Martins de Souza, Presidente da Câmara Municipal de Tapurah-MT, a adoção das providências necessárias para regularização e pagamento do RGA, ATs e demais elevações funcionais aos servidores do Poder Legislativo Municipal.</t>
   </si>
   <si>
     <t>1842</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1842/indicacao_002.2026_-_gobbi.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1842/indicacao_002.2026_-_gobbi.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Álvaro Galvan, Prefeito Municipal de Tapurah-MT, a adoção das providências necessárias para a concessão e pagamento do RGA, do adicional por tempo de serviço (ATS) e demais elevações funcionais aos servidores públicos municipais, com regularização do pagamento em parcela única, considerando a disponibilidade financeira do município.</t>
   </si>
   <si>
     <t>1843</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1843/indicacao_003.2026_-_gobbi.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1843/indicacao_003.2026_-_gobbi.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Álvaro Galvan, Prefeito Municipal de Tapurah-MT, a necessidade de adoção de providências para avaliação e eventual instituição de mecanismo complementar de aquisição de medicamentos, além das compras realizadas por meio de consórcio de saúde, com a finalidade de evitar e reduzir situações de falta de estoque na rede pública municipal de saúde.</t>
   </si>
   <si>
     <t>1844</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1844/indicacao_004.2026_-_gobbi_-_obesidade.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1844/indicacao_004.2026_-_gobbi_-_obesidade.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Álvaro Galvan, Prefeito Municipal de Tapurah-MT, a necessidade de adoção de providências para atualização da Lei Municipal N° 990/2013 que trata sobre a política de combate a obesidade no município de Tapurah.</t>
   </si>
   <si>
     <t>1845</t>
   </si>
   <si>
-    <t>Cleomar Campos</t>
-[...2 lines deleted...]
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1845/indicacao_005.2026_-_cleomar.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1845/indicacao_005.2026_-_cleomar.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Dilmar Dal Bosco, Deputado Estadual do Estado de Mato Grosso, a necessidade de apoio financeiro no valor de R$ 600.000,00 (seiscentos mil reais), destinado à realização da Expo Tapurah 2026.</t>
   </si>
   <si>
     <t>1846</t>
   </si>
   <si>
     <t>Cleomar Campos, Aelton Figueiredo, Luiz Sette</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1846/indicacao_006.2026_-_cleomar.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1846/indicacao_006.2026_-_cleomar.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Dilmar Dal Bosco, Deputado Estadual do Estado de Mato Grosso, a necessidade de apoio financeiro e destinação de emenda parlamentar no valor de R$ 400.000,00 (quatrocentos mil reais) destinados ao fortalecimento e custeio da saúde pública municipal.</t>
   </si>
   <si>
     <t>1847</t>
   </si>
   <si>
-    <t>7</t>
-[...1 lines deleted...]
-  <si>
     <t>Daise Martins</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1847/indicacao_007.2026_-_daise.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1847/indicacao_007.2026_-_daise.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Alvaro Galvan, Prefeito municipal de Tapurah-MT, a viabilidade de implantação de 2 (dois) redutores de velocidade (quebra-molas), na Rua da ADM, localizada no Bairro Industrial, no sentido da Serraria Moreschi, município de Tapurah-MT.</t>
   </si>
   <si>
     <t>1848</t>
   </si>
   <si>
-    <t>8</t>
-[...1 lines deleted...]
-  <si>
     <t>Daise Martins, Cleomar Campos, Danielle Eickhoff, Juliano Antunes, Luiz Sette</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1848/indicacao_008.2026_-_daise.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1848/indicacao_008.2026_-_daise.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Alvaro Galvan, Prefeito municipal de Tapurah-MT, a viabilidade de pavimentação asfáltica no Bairro Santo Antônio, localizado no município de Tapurah-MT.</t>
   </si>
   <si>
     <t>1849</t>
   </si>
   <si>
-    <t>9</t>
-[...2 lines deleted...]
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1849/indicacao_009.2026_-_daise.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1849/indicacao_009.2026_-_daise.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Alvaro Galvan, Prefeito municipal de Tapurah-MT, a viabilidade da construção e instalação de pontos de embarque e desembarque cobertos para onibus escolares, com critérios de acessibilidade, nos Bairros e Distritos do Município de Tapurah-MT.</t>
   </si>
   <si>
     <t>1850</t>
   </si>
   <si>
-    <t>10</t>
-[...2 lines deleted...]
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1850/indicacao_010.2026_-_daise.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1850/indicacao_010.2026_-_daise.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Alvaro Galvan, Prefeito municipal de Tapurah-MT, a necessidade de adoção de medidas efetivas para o controle de cães soltos nas vias públicas, visando a proteção da população e a prevenção de ataques.</t>
   </si>
   <si>
+    <t>1867</t>
+  </si>
+  <si>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1867/indicacao_011.2026_-_gobbi.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Exmo. Sr. Álvaro Galvan, Prefeito Municipal de Tapurah-MT, a adoção das providências necessárias para o pagamento retroativo dos direitos funcionais dos servidores públicos municipais referentes ao período de 28 de maio de 2020 a 31 de dezembro de 2021, nos termos da Lei Complementar n°226/2026.</t>
+  </si>
+  <si>
+    <t>1868</t>
+  </si>
+  <si>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1868/indicacao_012.2026_-_gobbi.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Exmo. Sr. Álvaro Galvan, Prefeito Municipal de Tapurah-MT, a necessidade de instalação de câmeras de monitoramento nos ônibus escolares da rede pública, com a finalidade de aumentar a segurança dos estudantes, motoristas e monitores.</t>
+  </si>
+  <si>
+    <t>1871</t>
+  </si>
+  <si>
+    <t>Diego Grendene</t>
+  </si>
+  <si>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1871/indicacao_013.2026_-_grendene.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Exmo. Sr. Álvaro Galvan, Prefeito municipal de Tapurah-MT, a necessidade de manutençãona cerca e no sistema de drenagem da Escola Renascer, localizada no Distrito de Novo Eldorado, município de Tapurah-MT.</t>
+  </si>
+  <si>
+    <t>1872</t>
+  </si>
+  <si>
+    <t>Juliano Antunes</t>
+  </si>
+  <si>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1872/indicacao_014.2026_-_juliano.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Exmo. Sr. Álvaro Galvan, Prefeito municipal de Tapurah-MT, a necessidade ajuste na rota do transporte escolar, ou ainda a criação de pontos de embarque mais próximos da zona rural, a fim de atender alunos que residem a mais de 2 km da rota principal, garantindo acesso à educação e segurança, nos termos da Lei Municipal n° 1.090/2015.</t>
+  </si>
+  <si>
+    <t>1873</t>
+  </si>
+  <si>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1873/indicacao_015.2026_-_juliano.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Exmo. Sr. Álvaro Galvan, Prefeito municipal de Tapurah-MT, a necessidade de regulamentar o tráfego de caminhões dentro do perímetro urbano, por meio de normas específicas que estabeleçam horários, rotas adequadas e restrições de circulação, visando a melhoria da mobilidade urbana, segurança e qualidade de vida da população.</t>
+  </si>
+  <si>
+    <t>1874</t>
+  </si>
+  <si>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1874/indicacao_016.2026_-_juliano.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Exmo. Sr. Álvaro Galvan, Prefeito municipal de Tapurah-MT, a necessidade de que os portões das creches e escolas da rede municipal sejam abertos, no mínimo, 20 (vinte) minutos antes do horário regular de entrada, de modo a evitar prejuízos aos pais e responsáveis que possuem filhos matriculados em unidades escolares diferentes e, em razão disso, acabam enfrentando atrasos.</t>
+  </si>
+  <si>
+    <t>1875</t>
+  </si>
+  <si>
+    <t>Daise Martins, Aelton Figueiredo, Cleomar Campos, Daniele Zottis, Danielle Eickhoff, Diego Grendene, Elder Gobbi, Juliano Antunes, Luiz Sette</t>
+  </si>
+  <si>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1875/indicacao_017.2026_-_daise.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Exmo. Sr. Luiz Alberto Nespolo, Diretor Presidente da AGER-MT, a necessidade de ampliação das linhas e dos horários do transporte coletivo intermunicipal que atendem o município de Tapurah-MT.</t>
+  </si>
+  <si>
+    <t>1876</t>
+  </si>
+  <si>
+    <t>Cleomar Campos, Aelton Figueiredo, Daise Martins, Danielle Eickhoff, Juliano Antunes, Luiz Sette</t>
+  </si>
+  <si>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1876/indicacao_018.2026_-_cleomar.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Governo do Estado de Mato Grosso e a Secretaria de Estado de Educação, a viabilidade de inclusão da Escola Estadual Cândido Portinari, localizada no município de Tapurah-MT, no Programa das Escolas Cívico-Militares.</t>
+  </si>
+  <si>
+    <t>1878</t>
+  </si>
+  <si>
+    <t>http://sapl.tapurah.mt.leg.br/media/</t>
+  </si>
+  <si>
+    <t>Indica ao Exmo. Sr. Ondanir Bortolini - Nininho, Deputado Estadual, destinação de emenda parlamentar em favor da Associação de pais e amigos dos Excepcionais - APAE de Tapurah-MT, para reforma e equipagem das salas de aula.</t>
+  </si>
+  <si>
+    <t>1879</t>
+  </si>
+  <si>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1879/indicacao_020.2026_-_gobbi.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Exmo. Sr. Gilberto Cattani, Deputado estadual, a destinação de emenda parlamentar para implantação e equipagem de sala multissensorial destinada ao atendimento de alunos com deficiência na rede de ensino municipal de Tapurah-MT.</t>
+  </si>
+  <si>
+    <t>1880</t>
+  </si>
+  <si>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1880/indicacao_021.2026_-_gobbi.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Exmo. Sr. Gilberto Cattani, Deputado estadual, a destinação de emenda parlamentar para implantação e equipagem de sala multissensorial na Associação Hípica Esperança, no município de Tapurah-MT.</t>
+  </si>
+  <si>
+    <t>1882</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1882/indicacao_022.2026_-_cleomar.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Exmo. Sr. Alvaro Galvan, Prefeito Municipal de Tapurah-MT, a necessidade de regularização do Bairro Santo Antônio e Recanto dos Passáros, localizados no Município de Tapurah-MT.</t>
+  </si>
+  <si>
+    <t>1883</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1883/indicacao_023.2026_-_cleomar.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Exmo. Sr. Alvaro Galvan, Prefeito Municipal de Tapurah-MT, a viabilidade de aquisição de área para criação de praças e loteamento popular no Bairro Santo Antônio, localizado no município de Tapurah-MT.</t>
+  </si>
+  <si>
+    <t>1884</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1884/indicacao_024.2026_-_cleomar.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Exmo. Sr. Alvaro Galvan, Prefeito Municipal de Tapurah-MT, a viabilidade de abertura de acesso ao Barela pela via Perimetral, no município de Tapurah-MT.</t>
+  </si>
+  <si>
+    <t>1885</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1885/indicacao_025.2026_-_cleomar.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Exmo. Sr. Alvaro Galvan, Prefeito Municipal de Tapurah-MT, a viabilidade de criação da Casa do Artesão no município de Tapurah-MT.</t>
+  </si>
+  <si>
+    <t>1886</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>Diego Grendene, Daniele Zottis, Elder Gobbi</t>
+  </si>
+  <si>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1886/indicacao_026.2026_-_grendene.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Exmo. Sr. Alvaro Galvan, Prefeito Municipal de Tapurah-MT, a necessidade de criação e estruturação de área específica destinada ao estacionamento de caminhões, com infraestrutura adequada, visando a organização urbana e a segurança no município.</t>
+  </si>
+  <si>
+    <t>1887</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1887/indicacao_027.2026_-_daise.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Exmo. Sr. Alvaro Galvan, Prefeito Municipal de Tapurah-MT, a necessidade de estudo técnico e readequação do redutor de velocidade existente na MT-010, nas imediações do cruzamento entre a Av. Brasil e Av. Rio Grande do Sul, sentido Itanhangá/Nova Maringá, no município de Tapurah-MT.</t>
+  </si>
+  <si>
+    <t>1889</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1889/indicacao_028.2026_-_daise.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Exmo. Sr. Alvaro Galvan, Prefeito Municipal de Tapurah-MT, a necessidade de estudo técnico visando a implantação de redutor de velocidade antes da rotatória na Linha do Borges, na MT-010/338, nas proximidades da Casa Branca, no Município de Tapurah-MT.</t>
+  </si>
+  <si>
+    <t>1891</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>Aelton Figueiredo, Cleomar Campos, Daise Martins, Daniele Zottis, Danielle Eickhoff, Juliano Antunes, Luiz Sette</t>
+  </si>
+  <si>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1891/indicacao_029.2026_-_zottis-cleomar.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Exmo. Sr. Álvaro Galvan, Prefeito municipal de Tapurah-MT, a necessidade de regulamentar a circulação de patinetes elétricos, bicicletas elétricas e equipamentos de mobilidade individual autopropelidos no município, diante do crescente uso desses meios de transporte, especialmente por jovens e estudantes.</t>
+  </si>
+  <si>
+    <t>1892</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1892/indicacao_030.2026_-_zottis.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Exmo. Sr. Álvaro Galvan, Prefeito municipal de Tapurah-MT, a viabilidade de criação de ruas de lazer que são destinadas ao convívio e a brincadeiras, que permanecem fechadas para o trânsito aos finais de semana e feriados.</t>
+  </si>
+  <si>
+    <t>1894</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1894/indicacao_031.2026_-_grendene.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Exmo. Sr. Álvaro Galvan, Prefeito municipal de Tapurah-MT, a necessidade de instalação de redutor de velocidade nas próximidades da empresa Bunge Alimentos S/A, localizada na Avenida Brasil, Bairro Jardim Juliana, acesso à MT-338, no município de Tapurah-MT.</t>
+  </si>
+  <si>
+    <t>1895</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1895/indicacao_032.2026_-_grendene.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Exmo. Sr. Jayme Campos, Senador do Estado de Mato Grosso, a destinação de recursos, por meio de emenda parlamentar, para a manutenção e o fortalecimento da saúde pública no município de Tapurah-MT.</t>
+  </si>
+  <si>
+    <t>1896</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>Aelton Figueiredo, Cleomar Campos, Daise Martins, Daniele Zottis, Danielle Eickhoff, Diego Grendene, Elder Gobbi, Juliano Antunes, Luiz Sette</t>
+  </si>
+  <si>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1896/indicacao_033.2026_-_todos.pdf</t>
+  </si>
+  <si>
+    <t>Indica a Administradora de Pedágios Rodovia da Mudança, a necessidade de estudo técnico com a finalidade de promover a readequação ou a instalação de redutor de velocidade, nas proximidades no Supermercado Del Moro, no município de Tapurah-MT.</t>
+  </si>
+  <si>
+    <t>1897</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1897/indicacao_034.2026_-_gobbi.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Exmo. Sr. Álvaro Galvan, Prefeito municipal de Tapurah, a viabilidade de elaboração e distribuição de cartilha informativa com o objetivo de apresentar o município e seus potenciais econômicos, sociais, culturais e turísticos.</t>
+  </si>
+  <si>
+    <t>1900</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1900/indicacao_035.2026_-_aelton.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Exmo. Sr. Diego Guimarães, Deputado Estadual, a destinação de recursos, por meio de emenda parlamentar, para a aquisição de aparelhos de eletrocardiograma a serem destinados à rede pública de saúde do município de Tapurah-MT.</t>
+  </si>
+  <si>
+    <t>1903</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1903/indicacao_036.2026_-_aelton.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Exmo. Sr. Álvaro Galvan, Prefeito municipal de Tapurah-MT, a viabilidade de criação da casa de mel, no município de Tapurah-MT.</t>
+  </si>
+  <si>
+    <t>1904</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1904/indicacao_037.2026_-_aelton.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Exmo. Sr. Álvaro Galvan, Prefeito municipal de Tapurah-MT, a necessidade de abertura de processo licitatório para instalação de quiosques nas praças Gilberto Brisot e Jardim Juliana, localizadas no município de Tapurah-MT.</t>
+  </si>
+  <si>
+    <t>1911</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1911/indicacao_038.2026_-_cleomar.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Exmo. Sr. Álvaro Galvan, Prefeito Municipal de Tapurah-MT, a necessidade de firmar convênio com a Universidade do Estado de Mato Groso - UNEMAT, visando trazer ao município de Tapurah-MT o curso de agronomia.</t>
+  </si>
+  <si>
+    <t>1912</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1912/indicacao_039.2026_-_cleomar.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Exmo. Sr. Álvaro Galvan, Prefeito Municipal de Tapurah-MT, a necessidade de firmar convênio com o Instituto Federal de Mato Grosso - IFMT, visando trazer ao município de Tapurah-MT o curso de biotecnologia.</t>
+  </si>
+  <si>
+    <t>1913</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1913/indicacao_040.2026_-_cleomar.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Exmo. Sr. Álvaro Galvan, Prefeito Municipal de Tapurah-MT, a viabilidade de instituir o pagamento de vale-auxílio aos servidores públicos municipais, destinado à aquisição de produtos na feira do produtor, com o objetivo de fomentar a economia local e fortalecer a agricultura familiar.</t>
+  </si>
+  <si>
+    <t>1914</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1914/indicacao_041.2026_-_cleomar.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Exmo. Sr. Dilmar Dal Bosco, Deputado Estadual,  a viabilidade de destinar recursos por meio de emenda parlamentar no valor de R$ 350.000,00 (trezentos e cinquenta mil reais) para a aquisição e implantação de sala de robótica, no município de Tapurah-MT.</t>
+  </si>
+  <si>
+    <t>1915</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1915/indicacao_042.2026_-_cleomar.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Exmo. Sr. Dilmar Dal Bosco, Deputado Estadual, a viabilidade de destinar recursos por meio de emenda parlamentar ou por intermédio do governo do Estado, para a aquisição de um caminhão coletor de lixo para o município de Tapurah-MT.</t>
+  </si>
+  <si>
+    <t>1916</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>Danielle Eickhoff, Aelton Figueiredo, Cleomar Campos, Daise Martins, Juliano Antunes, Luiz Sette</t>
+  </si>
+  <si>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1916/indicacao_043.2026_-_eickhoff.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Exmo. Sr. Paulo Araújo, Deputado Estadual, a viabilidade de destinar recursos por meio de emenda parlamentar, para a aquisição de uma ambulância para o município de Tapurah.</t>
+  </si>
+  <si>
+    <t>1917</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1917/indicacao_044.2026_-_gobbi.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Exmo. Sr. Gisela Simona, Deputada Federal, a necessidade de destinação de recursos por meio de emenda parlamentar no valor de R$ 320.000,00 (trezentos e vinte mil reais) destinada à aquisição de uma viatura adaptada para a "Patrulha Maria da Penha".</t>
+  </si>
+  <si>
+    <t>1918</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1918/indicacao_045.2026_-_gobbi.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Exmo. Sr. Coronel Assis, Deputado Estadual, a necessidade de destinação de recursos por meio de emenda parlamentar no valor de R$ 200.000,00 (duzentos mil reais) para a aquisição de 01 (um) veículo automotor e 02 (duas) motocicletas, destinados ao fortalecimento das atividades desenvolvidas pelos agentes comunitários de saúde do município de Tapurah-MT.</t>
+  </si>
+  <si>
+    <t>1926</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1926/indicacao_046.2026_-_sette.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Exmo. Sr. Álvaro Galvan, Prefeito municipal de Tapurah-MT, a necessidade de contruir banheiros na Praça Nelci Geller, localizada no Bairro São Cristovão, no município de Tapurah-MT.</t>
+  </si>
+  <si>
+    <t>1927</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1927/indicacao_047.2026_-_sette.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Exmo. Sr. Dilmar Dal Bosco, Deputado Estadual de Mato Grosso, a destinação de recursos por meio de emenda parlamentar, no valorde R$ 100.000,00 (Cem mil reais) para Apae - Associação de Pais e Amigos dos Excepcionais de Tapurah-MT.</t>
+  </si>
+  <si>
+    <t>1928</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1928/indicacao_048.2026_-_sette.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Exmo. Sr. Fábio Garcia, Deputado Federal de Mato Grosso, a destinação de recursos por meio de emenda parlamentar, no valor de R$ 100.000,00 (Cem mil reais) para a APAE - Associação de Pais e Amigos dos Excepcionais de Tapurah-MT.</t>
+  </si>
+  <si>
+    <t>1942</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1942/indicacao_049.2026_-_zottis.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Exmo. Sr. Carlos Fávaro, Senador do Estado de Mato Grosso, a destinação de recursos por meio de emenda Parlamentar, para aquisição de veículos do programa MOBSUAS para aprimoramento da política de Assistência Social do Município de Tapurah-MT.</t>
+  </si>
+  <si>
+    <t>1943</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1943/indicacao_050.2026_-_zottis.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Exmo. Sr. Alvaro Galvan, Prefeito municipal de Tapurah-MT, a necessidade de criação de ciclovia no canteiro central da Avenida 04 de julho, localizada no município de Tapurah-MT.</t>
+  </si>
+  <si>
+    <t>1944</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1944/indicacao_051.2026_-_cleomar.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Exmo. Sr. Alvaro Galvan, Prefeito Municipal de Tapurah-MT, a realizar estudos para viabilizar a alteração da Legislação Municipal para concessão de isenção de IPTU (Imposto predial territorial urbano) aos imóveis edificados localizados em logradouro público não pavimentados conforme modelo de projeto de lei em anexo.</t>
+  </si>
+  <si>
+    <t>1948</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1948/indicacao_052.2026_-_eickhoff.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Exmo. Sr. Alvaro Galvan, Prefeito Municipal de Tapurah-MT, a realizar estudos para viabilizar a alteração da Legislação Municipal para concessão de isenção de pagamento das tarifas de água e esgoto às entidades sem fins lucrativos que possuam reconhecimento formal de interesse público por Lei municipal, conforme modelo de projeto de lei em anexo.</t>
+  </si>
+  <si>
+    <t>1951</t>
+  </si>
+  <si>
+    <t>53</t>
+  </si>
+  <si>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1951/indicacao_053.2026_-_gobbi.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Exmo. Sr. Alvaro Galvan, Prefeito municipal de Tapurah-MT, a necessidade de construção de cerca no entorno da caixa D'água localizada no Parque Industrial Orlando Capeletti.</t>
+  </si>
+  <si>
+    <t>1956</t>
+  </si>
+  <si>
+    <t>54</t>
+  </si>
+  <si>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1956/indicacao_054.2026_-_cleomar.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Exmo. Sr. Alvaro Galvan, Prefeito Municipal de Tapurah-MT, a necessidade de promover a Copa Tapurah de futsal regional, com premiação em dinheiro ou veículo, incentivando a participação de equipes de diversos municípios do Estado de Mato Grosso.</t>
+  </si>
+  <si>
+    <t>1957</t>
+  </si>
+  <si>
+    <t>55</t>
+  </si>
+  <si>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1957/indicacao_055.2026_-_cleomar.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Exmo. Sr. Alvaro Galvan, Prefeito Municipal de Tapurah-MT, a necessidade de promover uma corrida de rua no município de Tapurah, em parceria com as forças de segurança locais, visando incentivar o atletismo e a prática esportiva, com premiação condizente com a importância de uma grande competição.</t>
+  </si>
+  <si>
+    <t>1958</t>
+  </si>
+  <si>
+    <t>56</t>
+  </si>
+  <si>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1958/indicacao_056.2026_-_grendene.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Exmo. Sr. Alvaro Galvan, Prefeito Municipal de Tapurah-MT, a viabilização de equiparação salarial para TDI (Técnico em desenvolvimento infantil) em relação aos professores, conforme Lei Federal 15.326/26 e mediante estudo técnico.</t>
+  </si>
+  <si>
+    <t>1959</t>
+  </si>
+  <si>
+    <t>57</t>
+  </si>
+  <si>
+    <t>Daise Martins, Daniele Zottis</t>
+  </si>
+  <si>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1959/indicacao_057.2026_-_zottis.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Exmo. Sr. Alvaro Galvan, Prefeito Municipal de Tapurah-MT, a necessidade de instalação de contêineres de coleta seletiva nos bairros do município.</t>
+  </si>
+  <si>
+    <t>1960</t>
+  </si>
+  <si>
+    <t>58</t>
+  </si>
+  <si>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1960/indicacao_058.2026_-_zottis.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Exmo. Sr. Alvaro Galvan, Prefeito Municipal de Tapurah-MT, a necessidade de instalação de redutor de velocidade (quebra-molas) na Rua dos Ipês, 707, Bairro Cristo Rei, localizada no município de Tapurah-MT.</t>
+  </si>
+  <si>
+    <t>1962</t>
+  </si>
+  <si>
+    <t>59</t>
+  </si>
+  <si>
+    <t>Danielle Eickhoff</t>
+  </si>
+  <si>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1962/indicacao_059.2026_-_eickhoff.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Exmo. Sr. Alvaro Galvan, Prefeito Municipal de Tapurah-MT, a viabilidade de disponibilização de uma "sala rosa" destinada ao atendimento prioritário de mulheres vítimas de violência.</t>
+  </si>
+  <si>
+    <t>1971</t>
+  </si>
+  <si>
+    <t>60</t>
+  </si>
+  <si>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1971/indicacao_060.2026_-_sette.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Exmo. Sr. Álvaro Galvan, Prefeito Municipal de Tapurah-MT, a necessidade de instalações de placas de sinalização na cidade, especialmente nos bairros Jardins, Florais e Jardim Juliana, no município de Tapurah-MT.</t>
+  </si>
+  <si>
+    <t>1972</t>
+  </si>
+  <si>
+    <t>61</t>
+  </si>
+  <si>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1972/indicacao_061.2026_-_aelton.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Exmo. Sr. Àlvaro Galvan, Prefeito Municipal de Tapurah-MT, a necessidade de instalação de redutor de velocidade (quebra-molas) na Avenida Tocantins próximo a loja Oba Oba, município de Tapurah-MT.</t>
+  </si>
+  <si>
+    <t>1973</t>
+  </si>
+  <si>
+    <t>62</t>
+  </si>
+  <si>
+    <t>Daniele Zottis, Diego Grendene, Elder Gobbi</t>
+  </si>
+  <si>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1973/indicacao_062.2026_-_zottis.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Exmo. Sr. Álvaro Galvan, Prefeito Municipal de Tapurah-MT, a necessidade de pintura da ciclovia da Avenida São Paulo até o aeroporto, bem como a instalação de tachões refletivos.</t>
+  </si>
+  <si>
+    <t>1977</t>
+  </si>
+  <si>
+    <t>63</t>
+  </si>
+  <si>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1977/indicacao_063.2026_-_zottis_ass.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Exmo. Sr. Álvaro Galvan, Prefeito Municipal de Tapurah-MT, necessidade de ampliação do horário de funcionamento da farmácia básica municipal.</t>
+  </si>
+  <si>
+    <t>1978</t>
+  </si>
+  <si>
+    <t>64</t>
+  </si>
+  <si>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1978/indicacao_064.2026_-_cleomar.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Exmo. Sr. Álvaro Galvan, Prefeito Municipal de Tapurah-MT, a necessidade de estudo de viabilidade de implantação de um espaço público destinado às pessoas com transtorno do espectro autista, nas mediações da praça das bandeiras "Luiz Umberto Eickhoff".</t>
+  </si>
+  <si>
+    <t>1990</t>
+  </si>
+  <si>
+    <t>65</t>
+  </si>
+  <si>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1990/indicacao_065.2026_-_grendene.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Exmo. Sr. Alvaro Galvan, Prefeito Municipal de Tapurah-MT, a necessidade de realização de limpeza, nivelamento e adequação do solo nas margens do rio Borges, visando garantir segurança, acessibilidade e condições adequadas para uso da população em momentos de lazer.</t>
+  </si>
+  <si>
+    <t>1991</t>
+  </si>
+  <si>
+    <t>66</t>
+  </si>
+  <si>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1991/indicacao_066.2026_-_gobbi.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Exmo. Sr. Coronel Assis, Deputado Federal, a necessidade de destinação de recurso por meio de emenda parlamentar no valor de R$ 1.000.000,00 (um milhão de reais), com a finalidade de aquisição de equipamentos para o novo hospital do município de Tapurah-MT.</t>
+  </si>
+  <si>
+    <t>1992</t>
+  </si>
+  <si>
+    <t>67</t>
+  </si>
+  <si>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1992/indicacao_067.2026_-_gobbi.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Exmo. Sr. Fábio Garcia, Deputado Federal, a necessidade de destinação de recurso por meio de emenda parlamentar no valor de R$ 1.000.000,00 (um milhão de reais), a ser destinada ao custeio dos serviços de saúde do município de Tapurah-MT.</t>
+  </si>
+  <si>
+    <t>1993</t>
+  </si>
+  <si>
+    <t>68</t>
+  </si>
+  <si>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1993/indicacao_068.2026_-_zottis.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Exmo. Sr. Wellington Dias, Ministro do Desenvolvimento e Assistência Social, Família e Combate à Fome, a necessidade de destinação de recurso no valor de R$ 650.000,00 (seiscentos e cinquenta mil reais), para viabilizar a aquisição de veículo do tipo micro-onibus do programa MobSUAS, para atender a demanda do município de Tapurah-MT.</t>
+  </si>
+  <si>
+    <t>2003</t>
+  </si>
+  <si>
+    <t>69</t>
+  </si>
+  <si>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/2003/indicacao_069.2026_-_daise.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Exmo Sr. Álvaro Galvan, Prefeito Municipal de Tapurah-MT, a necessidade de estudo técnico visando a possibilidade de criação de um programa municipal para fornecimento de cargas de terra na área urbana, destinado às famílias de baixa renda e em situação de vulnerabilidade social.</t>
+  </si>
+  <si>
     <t>1862</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>Mesa Diretora da Câmara</t>
-[...2 lines deleted...]
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1862/requerimento_001.2026_-_urgencia_de_votacao.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1862/requerimento_001.2026_-_urgencia_de_votacao.pdf</t>
   </si>
   <si>
     <t>Urgência e votação única - Resolução n°01/2026 "Fixa o calendário Legislativo para o ano de 2026".</t>
   </si>
   <si>
+    <t>1869</t>
+  </si>
+  <si>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1869/requerimento_002.2026_-__diego_grendene.pdf</t>
+  </si>
+  <si>
+    <t>Requer informações detalhadas acerca dos protocolos adotados pela Secretaria de Saúde junto a Vigilância Sanitária para reverter a interdição do Hospital Municipal de Tapurah-MT.</t>
+  </si>
+  <si>
+    <t>1870</t>
+  </si>
+  <si>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1870/requerimento_003.2026_-_urgencia_de_votacao.pdf</t>
+  </si>
+  <si>
+    <t>Urgência especial e votação única, dispensando a tramitação regimental normal para votação do seguinte projeto de lei: Projeto de Lei Ordinária n° 01/2026 – Dispõe sobre a criação do programa Avança Tapurah, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1906</t>
+  </si>
+  <si>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1906/requerimento_004.2026_-_gobbi_inss.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Exmo. Sr. Alvaro Galvan, Prefeito Municipal de Tapurah-MT e ao Secretário municipal de Administração, Finanças e Planejamento informações detalhadas acerca do recolhimento previdenciário junto ao INSS referente ao 13° salário do exercício de 2025.</t>
+  </si>
+  <si>
+    <t>1907</t>
+  </si>
+  <si>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1907/requerimento_005.2026_-_urgencia_de_votacao.pdf</t>
+  </si>
+  <si>
+    <t>Requer Urgência especial e votação única do Projeto de Lei Ordinária n° 9 de 2026 - Autoriza o Executivo Municipal a firmar termo de convênio com a Associação Hípica Esperança - AHE de Tapurah, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1935</t>
+  </si>
+  <si>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1935/requerimento_006.2026_-_urgencia_de_votacao.pdf</t>
+  </si>
+  <si>
+    <t>Requer Urgência especial e votação única dos seguintes Projetos: Projeto de Lei Ordinária n° 11, 12, 13, 14 e 15 de 2026.</t>
+  </si>
+  <si>
+    <t>1940</t>
+  </si>
+  <si>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1940/requerimento_007.2026_-_urgencia_de_votacao.pdf</t>
+  </si>
+  <si>
+    <t>Requer urgência especial e votação única, dispensando a tramitação regimental normal para a votação do seguinte Projeto de Lei: Projeto de Lei Complementar n° 2 de 2026 - Altera dispositivos da Lei Complementar 176/2021, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1981</t>
+  </si>
+  <si>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1981/requerimento_008.2026_-_justificativa_de_ausencia_de_sessao_-_eickhoff.pdf</t>
+  </si>
+  <si>
+    <t>Justificativa de Ausência na Sessão ordinária do dia 13 de abril de 2026.</t>
+  </si>
+  <si>
+    <t>1983</t>
+  </si>
+  <si>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1983/requerimento_009.2026_-_justificativa_de_ausencia_de_sessao_-gobbi.pdf</t>
+  </si>
+  <si>
+    <t>Justificativa de ausência na sessão ordinária do dia 23 de março de 2026.</t>
+  </si>
+  <si>
+    <t>1988</t>
+  </si>
+  <si>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1988/requerimento_010.2026_-_urgencia_de_votacao.pdf</t>
+  </si>
+  <si>
+    <t>Requer urgência especial e votação única, dispensando a tramitação regimental normal para a votação do projeto de Lei n° 19 de 2026 - Autoriza o Poder Executivo Municipal de Tapurah/MT a celebrar termo de convênio com o Clube Tapurah Esporte Motor e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1994</t>
+  </si>
+  <si>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1994/requerimento_011.2026_-__cleomar_campos.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Governador do Estado de Mato Grosso e o Secretário de Estado de Saúde, informações detalhadas sobre a disponibilidade de vagas de UTIs.</t>
+  </si>
+  <si>
+    <t>1995</t>
+  </si>
+  <si>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1995/requerimento_012.2026_-__cleomar_campos.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Ministério Público do Estado de Mato Grosso, que sejam encaminhadas informações detalhadas sobre a disponibilidade de vagas de UTIs.</t>
+  </si>
+  <si>
+    <t>1996</t>
+  </si>
+  <si>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1996/requerimento_013.2026_-__cleomar_campos.pdf</t>
+  </si>
+  <si>
+    <t>Requer a Defensoria Pública do Estado de Mato Grosso que sejam encaminhadas informações detalhadas sobre a disponibilidade de vagas de UTIs.</t>
+  </si>
+  <si>
+    <t>2004</t>
+  </si>
+  <si>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/2004/requerimento_014.2026_-_urgencia_de_votacao.pdf</t>
+  </si>
+  <si>
+    <t>Requer urgência especial e votação única, dispensando a tramitação regimental normal para votação do Projeto de Lei Ordinária n° 20 de 2026 - Dispõe sobre autorização para abertura de crédito adicional especial, no orçamento da Prefeitura Municipal de Tapurah-MT no exercício 2026 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2006</t>
+  </si>
+  <si>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/2006/requerimento_015.2026_-_justificativa_de_ausencia_de_sessao_-gobbi.pdf</t>
+  </si>
+  <si>
+    <t>Justificativa para fins de direito da minha ausência na sessão ordinária do dia 27 do mês de abril do ano de 2026.</t>
+  </si>
+  <si>
+    <t>1953</t>
+  </si>
+  <si>
+    <t>MOC</t>
+  </si>
+  <si>
+    <t>Moção</t>
+  </si>
+  <si>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1953/mocao_001.2026_-__diego_-_solange.pdf</t>
+  </si>
+  <si>
+    <t>“MOÇÃO DE RECONHECIMENTO” a Senhora SOLANGE APARECIDA ALVES DE SOUZA, pelos relevantes serviços prestados ao município de Tapurah ao longo de sua trajetória.</t>
+  </si>
+  <si>
+    <t>1954</t>
+  </si>
+  <si>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1954/mocao_002.2026_-_diego_-_dini_martelli.pdf</t>
+  </si>
+  <si>
+    <t>“MOÇÃO DE RECONHECIMENTO” a Senhora GENECI FÁTIMA TOLLOTTI MARTELLI (DINI MARTELLI), pelos relevantes serviços prestados à cultura e pela significativa contribuição à valorização da arte mato-grossense em âmbito regional e nacional.</t>
+  </si>
+  <si>
+    <t>1955</t>
+  </si>
+  <si>
+    <t>Daniele Zottis, Daise Martins, Danielle Eickhoff</t>
+  </si>
+  <si>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1955/mocao_003.2026__-_zottis_-_corrida_body_life.pdf</t>
+  </si>
+  <si>
+    <t>“MOÇÃO DE APLAUSOS” a Cristiane Veloso, Eloisa Guadagnin Borges e Makely Bruniere, em reconhecimento pela iniciativa e realização da 1°Corrida Body Life, em Tapurah-MT</t>
+  </si>
+  <si>
     <t>1860</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1860/pr_no_001-2026_-_fixa_o_calendario_legislativo_para_2026.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1860/pr_no_001-2026_-_fixa_o_calendario_legislativo_para_2026.pdf</t>
   </si>
   <si>
     <t>Fixa o calendário Legislativo para o ano 2026.</t>
   </si>
   <si>
     <t>1861</t>
   </si>
   <si>
     <t>Daise Martins, Daniele Zottis, Danielle Eickhoff</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1861/pr_n_02-2026_-_honraria_mulher_de_honra_tapuraense.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1861/pr_n_02-2026_-_honraria_mulher_de_honra_tapuraense.pdf</t>
   </si>
   <si>
     <t>Institui a Homenagem “Mulher de Honra Tapuraense” na Câmara Municipal de Tapurah – MT, e dá outras providências.</t>
   </si>
   <si>
+    <t>1910</t>
+  </si>
+  <si>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1910/pr_no_003-2026_-_altera_regimento_interno_1_secretario.pdf</t>
+  </si>
+  <si>
+    <t>Altera o Regimento Interno - Resolução 87/2014, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1985</t>
+  </si>
+  <si>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1985/pr_no_04-2026_-_estrutura_administrativa_da_camara_municipal.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a estrutura administrativa da Câmara Municipal de Tapurah e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2005</t>
+  </si>
+  <si>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/2005/pr_no_05-2026_-_ordem_cronologica_de_pagamento.pdf</t>
+  </si>
+  <si>
+    <t>Regulamenta Ordem Cronológica de Pagamentos no âmbito da Câmara Municipal de Tapurah, nos termos da Lei Federal nº 14.133/2021, e dá outras_x000D_
+providências.</t>
+  </si>
+  <si>
     <t>1857</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica Municipal</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1857/projeto_de_emenda_a_lei_organica_001.2026_-_data_de_envio_da_ldo.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1857/projeto_de_emenda_a_lei_organica_001.2026_-_data_de_envio_da_ldo.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Orgânica Municipal de Tapurah/MT</t>
   </si>
   <si>
     <t>1863</t>
   </si>
   <si>
     <t>CHAPA</t>
   </si>
   <si>
     <t>Chapa</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1863/requerimento_001-2026_-_comissoes_permanentes_da_camara_de_2026.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1863/requerimento_001-2026_-_comissoes_permanentes_da_camara_de_2026.pdf</t>
   </si>
   <si>
     <t>Chapa 01/2026 _x000D_
 Comissões Permanentes 2026_x000D_
 Comissão de Justiça Redação _x000D_
 Comissão de Finanças e Orçamentos _x000D_
 Comissão de Obras, Serviços Públicos e Terras_x000D_
 Comissão de Saúde e Educação</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
@@ -683,67 +2073,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1852/plo_001.2026_-_dispoe_sobre_a_criacao_do_programa_avanca_tapurah.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1853/plo_02.2026_-_altera_lo_1771.2025_-_sistema_cultural_municipal.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1854/plo_003.2026_-_altera_dispositivos_na_lei_1473.2022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1855/plo_004.2026_-_autoriza_a_premiacao_de_alunos_da_rede_publica_de_ensino.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1856/plo_005.2026_-_autoriza_rateio_do_cidesa.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1859/plo_no_006.2026_-_autorizacao_de_convenio_com_a_aamec.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1841/indicacao_001.2026_-_gobbi.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1842/indicacao_002.2026_-_gobbi.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1843/indicacao_003.2026_-_gobbi.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1844/indicacao_004.2026_-_gobbi_-_obesidade.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1845/indicacao_005.2026_-_cleomar.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1846/indicacao_006.2026_-_cleomar.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1847/indicacao_007.2026_-_daise.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1848/indicacao_008.2026_-_daise.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1849/indicacao_009.2026_-_daise.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1850/indicacao_010.2026_-_daise.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1862/requerimento_001.2026_-_urgencia_de_votacao.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1860/pr_no_001-2026_-_fixa_o_calendario_legislativo_para_2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1861/pr_n_02-2026_-_honraria_mulher_de_honra_tapuraense.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1857/projeto_de_emenda_a_lei_organica_001.2026_-_data_de_envio_da_ldo.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1863/requerimento_001-2026_-_comissoes_permanentes_da_camara_de_2026.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1864/ata_eletronica_da_1_sessao_ordinaria_da_2_sessao_legislativa.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1881/ata_eletronica_da_2_sessao_ordinaria_da_1_sessao_legislativa.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1905/ata_eletronica_da_03_sessao_ordinaria_da_2_sessao_legislativa.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1908/ata_eletronica_da_04_sessao_ordinaria_da_02_sessao_legislativa.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1919/ata_eletronica_da_5_sessao_ordinaria_da_2_sessao_legislativa.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1941/ata_eletronica_da_06_sessao_ordinaria_da_02_sessao_legislativa.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1952/ata_eletronica_da_07_sessao_ordinaria_da_02_sessao_legislativa.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1963/ata_eletronica_da_08_sessao_ordinaria_da_02_sessao_legislativa.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1976/ata_09-2026_-ordinaria_06-04-2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1980/ata_eletronica_da_10_sessao_ordinaria_da_02_sessao_legislativa..pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1982/ata_eletronica_da_11_sessao_ordinaria_da_02_sessao_legislativa.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1986/ata_eletronica_da_12_sessao_ordinaria_da_2_sessao_legislativa.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/2000/ata_eletronica_da_13_sessao_ordinaria_da_2_sessao_legislativa.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1852/plo_001.2026_-_dispoe_sobre_a_criacao_do_programa_avanca_tapurah.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1853/plo_02.2026_-_altera_lo_1771.2025_-_sistema_cultural_municipal.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1854/plo_no_0032026_-_altera_dispositivos_na_lei_1473_260227_162841.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1855/plo_004.2026_-_autoriza_a_premiacao_de_alunos_da_rede_publica_de_ensino.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1856/plo_005.2026_-_autoriza_rateio_do_cidesa.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1859/plo_no_006.2026_-_autorizacao_de_convenio_com_a_aamec.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1898/plo_no_007.2026_-_abertura_de_credito_especial_-_avanca_tapurah.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1899/plo_no_008.2026_-_abertura_de_credito_especial_-_abertura_da_modalidade_de_aplicacao_para_celebracao_convenio.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1901/plo_no_009.2026_-_autorizacao_de_convenio_com_a_ahe.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1902/plo_no_010.2026_-_autorizacao_de_convenio_com_a_ong_anjos_de_patas.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1921/plo_no_011.2026_-_abertura_de_credito_especial_da_nova_modalidade_de_aplicacao_na_acao_da_vigilancia_epidemiologica.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1922/plo_no_012.2026_-_abertura_de_credito_especial_por_excesso_de_arrecadacao_-_emenda_parlamentar_do_deputado_estadual_sebastiao_rezende.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1923/plo_no_013.2026_-_abertura_de_credito_especial_por_excesso_de_arrecadacao_-_emenda_parlamentar_do_deputado_estadual_diego_guimaraes.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1924/plo_no_014.2026_-_abertura_de_credito_especial_-_abertura_da_modalidade_de_aplicacao_-_cosip.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1925/plo_no_015.2026_-_abertura_de_credito_especial_-_abertura_da_modalidade_de_aplicacao_patronal_da_folha_da_educacao.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1930/plo_no_016.2026_-_altera_dispositivos_na__lei_1746.2025_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1947/plo_no_017.2026_-_autoriza_convenio_com_ifmt_2.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1975/plo_no_18.2026_-_cria_plano_municipal_de_agricultura_familiar_tapurah.anexo.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1987/plo_no_019.2026_-_autoriza_convenio_com_tapurah_esporte_motor.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1998/plo_no_020.2026_-_abertura_de_credito_especial_-_criacao_da_acao_de_implementacao_e_fomento_da_educacao_em_tempo_integral_1.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/2001/plo_021.2026_-_autorizacao_para_termo_de_convenio_atec.2026_2.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1890/plc_01.2026_-_altera_o_plano_de_cargos_e_carreiras_lc_193.2022.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1932/plc_02.2026_-_altera_lei_complementar_176-2021_-_previdencia_complementar.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1933/plc_03.2026_-_altera_perimetro_urbano_e_expansao_urbana.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1938/plc_04.2026_-_altera_codigo_tributario_-__licencas_ambientais_e_multas_2.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1946/plc_05.2026_-_concede_isencao_de_itbi_para_imoveis_adquiridos_pelo_programa_pncf.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1967/plc_06.2026_-_altera_lc_92_e_91_de_2016_-_parcelamento_do_solo_e_zonemento.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1968/plc_07.2026_-_altera_lc_94.2016_-_sistema_viario.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1969/plc_08.2026_-_politica_de_protecao_autismo.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1934/pll__n_01-2026_-_cadastro_cuidadores.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1949/pll__n_02-2026_-_declaracao_de_utilidade_publica.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1950/pll__n_03-2026_-_altera_lei_1.687-2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1965/pll_n_04-2026_-_declara_utilidade_publica_associacao_cearpa.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1970/pll_n_05-2026_-altera_lei_1.292-2019_-_vagas_estacionamento.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1989/pll_n_06-2026_-_altera_nome_praca_da_juliana.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/2002/pll_n_07-2026_-_declara_utilidade_publica_associacao_igreja_catolica_tapurah_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1909/plcl__n_01-2026_-_altera_lc_133-2019_-atribuicoes_diretor_adm_finan.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1865/01-2026_emenda_modificativa__e_aditiva_-_plo_01-2026.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1866/02-2026_emenda_de_redacao_-_plo_02-2026.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1939/03-2026_emenda_modificativa_-_plo_03-2026.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1961/04-2026_emenda_modificativa_e_redacao_-_plc_04-2026.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1979/05-2026_emenda_redacao_-_plc_08-2026.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1841/indicacao_001.2026_-_gobbi.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1842/indicacao_002.2026_-_gobbi.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1843/indicacao_003.2026_-_gobbi.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1844/indicacao_004.2026_-_gobbi_-_obesidade.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1845/indicacao_005.2026_-_cleomar.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1846/indicacao_006.2026_-_cleomar.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1847/indicacao_007.2026_-_daise.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1848/indicacao_008.2026_-_daise.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1849/indicacao_009.2026_-_daise.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1850/indicacao_010.2026_-_daise.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1867/indicacao_011.2026_-_gobbi.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1868/indicacao_012.2026_-_gobbi.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1871/indicacao_013.2026_-_grendene.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1872/indicacao_014.2026_-_juliano.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1873/indicacao_015.2026_-_juliano.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1874/indicacao_016.2026_-_juliano.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1875/indicacao_017.2026_-_daise.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1876/indicacao_018.2026_-_cleomar.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1879/indicacao_020.2026_-_gobbi.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1880/indicacao_021.2026_-_gobbi.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1882/indicacao_022.2026_-_cleomar.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1883/indicacao_023.2026_-_cleomar.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1884/indicacao_024.2026_-_cleomar.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1885/indicacao_025.2026_-_cleomar.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1886/indicacao_026.2026_-_grendene.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1887/indicacao_027.2026_-_daise.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1889/indicacao_028.2026_-_daise.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1891/indicacao_029.2026_-_zottis-cleomar.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1892/indicacao_030.2026_-_zottis.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1894/indicacao_031.2026_-_grendene.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1895/indicacao_032.2026_-_grendene.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1896/indicacao_033.2026_-_todos.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1897/indicacao_034.2026_-_gobbi.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1900/indicacao_035.2026_-_aelton.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1903/indicacao_036.2026_-_aelton.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1904/indicacao_037.2026_-_aelton.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1911/indicacao_038.2026_-_cleomar.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1912/indicacao_039.2026_-_cleomar.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1913/indicacao_040.2026_-_cleomar.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1914/indicacao_041.2026_-_cleomar.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1915/indicacao_042.2026_-_cleomar.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1916/indicacao_043.2026_-_eickhoff.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1917/indicacao_044.2026_-_gobbi.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1918/indicacao_045.2026_-_gobbi.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1926/indicacao_046.2026_-_sette.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1927/indicacao_047.2026_-_sette.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1928/indicacao_048.2026_-_sette.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1942/indicacao_049.2026_-_zottis.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1943/indicacao_050.2026_-_zottis.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1944/indicacao_051.2026_-_cleomar.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1948/indicacao_052.2026_-_eickhoff.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1951/indicacao_053.2026_-_gobbi.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1956/indicacao_054.2026_-_cleomar.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1957/indicacao_055.2026_-_cleomar.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1958/indicacao_056.2026_-_grendene.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1959/indicacao_057.2026_-_zottis.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1960/indicacao_058.2026_-_zottis.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1962/indicacao_059.2026_-_eickhoff.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1971/indicacao_060.2026_-_sette.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1972/indicacao_061.2026_-_aelton.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1973/indicacao_062.2026_-_zottis.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1977/indicacao_063.2026_-_zottis_ass.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1978/indicacao_064.2026_-_cleomar.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1990/indicacao_065.2026_-_grendene.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1991/indicacao_066.2026_-_gobbi.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1992/indicacao_067.2026_-_gobbi.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1993/indicacao_068.2026_-_zottis.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/2003/indicacao_069.2026_-_daise.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1862/requerimento_001.2026_-_urgencia_de_votacao.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1869/requerimento_002.2026_-__diego_grendene.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1870/requerimento_003.2026_-_urgencia_de_votacao.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1906/requerimento_004.2026_-_gobbi_inss.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1907/requerimento_005.2026_-_urgencia_de_votacao.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1935/requerimento_006.2026_-_urgencia_de_votacao.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1940/requerimento_007.2026_-_urgencia_de_votacao.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1981/requerimento_008.2026_-_justificativa_de_ausencia_de_sessao_-_eickhoff.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1983/requerimento_009.2026_-_justificativa_de_ausencia_de_sessao_-gobbi.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1988/requerimento_010.2026_-_urgencia_de_votacao.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1994/requerimento_011.2026_-__cleomar_campos.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1995/requerimento_012.2026_-__cleomar_campos.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1996/requerimento_013.2026_-__cleomar_campos.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/2004/requerimento_014.2026_-_urgencia_de_votacao.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/2006/requerimento_015.2026_-_justificativa_de_ausencia_de_sessao_-gobbi.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1953/mocao_001.2026_-__diego_-_solange.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1954/mocao_002.2026_-_diego_-_dini_martelli.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1955/mocao_003.2026__-_zottis_-_corrida_body_life.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1860/pr_no_001-2026_-_fixa_o_calendario_legislativo_para_2026.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1861/pr_n_02-2026_-_honraria_mulher_de_honra_tapuraense.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1910/pr_no_003-2026_-_altera_regimento_interno_1_secretario.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1985/pr_no_04-2026_-_estrutura_administrativa_da_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/2005/pr_no_05-2026_-_ordem_cronologica_de_pagamento.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1857/projeto_de_emenda_a_lei_organica_001.2026_-_data_de_envio_da_ldo.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1863/requerimento_001-2026_-_comissoes_permanentes_da_camara_de_2026.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H23"/>
+  <dimension ref="A1:H150"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="41.140625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="69.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="145.28515625" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="126.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="206.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -760,612 +2150,4008 @@
       </c>
       <c r="C2" t="s">
         <v>10</v>
       </c>
       <c r="D2" t="s">
         <v>11</v>
       </c>
       <c r="E2" t="s">
         <v>12</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>15</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="D3" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="E3" t="s">
+        <v>12</v>
+      </c>
+      <c r="G3" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="F3" t="s">
+      <c r="H3" t="s">
         <v>18</v>
-      </c>
-[...4 lines deleted...]
-        <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
+        <v>19</v>
+      </c>
+      <c r="B4" t="s">
+        <v>9</v>
+      </c>
+      <c r="C4" t="s">
+        <v>20</v>
+      </c>
+      <c r="D4" t="s">
+        <v>11</v>
+      </c>
+      <c r="E4" t="s">
+        <v>12</v>
+      </c>
+      <c r="G4" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="B4" t="s">
-[...2 lines deleted...]
-      <c r="C4" t="s">
+      <c r="H4" t="s">
         <v>22</v>
-      </c>
-[...13 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
+        <v>23</v>
+      </c>
+      <c r="B5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C5" t="s">
+        <v>24</v>
+      </c>
+      <c r="D5" t="s">
+        <v>11</v>
+      </c>
+      <c r="E5" t="s">
+        <v>12</v>
+      </c>
+      <c r="G5" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="B5" t="s">
-[...2 lines deleted...]
-      <c r="C5" t="s">
+      <c r="H5" t="s">
         <v>26</v>
-      </c>
-[...13 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
+        <v>27</v>
+      </c>
+      <c r="B6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C6" t="s">
+        <v>28</v>
+      </c>
+      <c r="D6" t="s">
+        <v>11</v>
+      </c>
+      <c r="E6" t="s">
+        <v>12</v>
+      </c>
+      <c r="G6" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="B6" t="s">
-[...2 lines deleted...]
-      <c r="C6" t="s">
+      <c r="H6" t="s">
         <v>30</v>
-      </c>
-[...13 lines deleted...]
-        <v>32</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
+        <v>31</v>
+      </c>
+      <c r="B7" t="s">
+        <v>9</v>
+      </c>
+      <c r="C7" t="s">
+        <v>32</v>
+      </c>
+      <c r="D7" t="s">
+        <v>11</v>
+      </c>
+      <c r="E7" t="s">
+        <v>12</v>
+      </c>
+      <c r="G7" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="B7" t="s">
-[...2 lines deleted...]
-      <c r="C7" t="s">
+      <c r="H7" t="s">
         <v>34</v>
-      </c>
-[...13 lines deleted...]
-        <v>36</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
+        <v>35</v>
+      </c>
+      <c r="B8" t="s">
+        <v>9</v>
+      </c>
+      <c r="C8" t="s">
+        <v>36</v>
+      </c>
+      <c r="D8" t="s">
+        <v>11</v>
+      </c>
+      <c r="E8" t="s">
+        <v>12</v>
+      </c>
+      <c r="G8" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="B8" t="s">
-[...2 lines deleted...]
-      <c r="C8" t="s">
+      <c r="H8" t="s">
         <v>38</v>
-      </c>
-[...13 lines deleted...]
-        <v>40</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
+        <v>39</v>
+      </c>
+      <c r="B9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D9" t="s">
+        <v>11</v>
+      </c>
+      <c r="E9" t="s">
+        <v>12</v>
+      </c>
+      <c r="G9" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="B9" t="s">
-[...5 lines deleted...]
-      <c r="D9" t="s">
+      <c r="H9" t="s">
         <v>42</v>
-      </c>
-[...10 lines deleted...]
-        <v>46</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
+        <v>43</v>
+      </c>
+      <c r="B10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" t="s">
+        <v>44</v>
+      </c>
+      <c r="D10" t="s">
+        <v>11</v>
+      </c>
+      <c r="E10" t="s">
+        <v>12</v>
+      </c>
+      <c r="F10" t="s">
+        <v>45</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="H10" t="s">
         <v>47</v>
-      </c>
-[...19 lines deleted...]
-        <v>49</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
+        <v>48</v>
+      </c>
+      <c r="B11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" t="s">
+        <v>49</v>
+      </c>
+      <c r="D11" t="s">
+        <v>11</v>
+      </c>
+      <c r="E11" t="s">
+        <v>12</v>
+      </c>
+      <c r="G11" s="1" t="s">
         <v>50</v>
       </c>
-      <c r="B11" t="s">
-[...14 lines deleted...]
-      <c r="G11" s="1" t="s">
+      <c r="H11" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
+        <v>52</v>
+      </c>
+      <c r="B12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" t="s">
         <v>53</v>
       </c>
-      <c r="B12" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D12" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="E12" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="G12" s="1" t="s">
         <v>54</v>
       </c>
       <c r="H12" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
         <v>56</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
-        <v>34</v>
+        <v>57</v>
       </c>
       <c r="D13" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="E13" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>57</v>
+        <v>12</v>
       </c>
       <c r="G13" s="1" t="s">
         <v>58</v>
       </c>
       <c r="H13" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
         <v>60</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
       <c r="D14" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="E14" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>61</v>
+        <v>12</v>
       </c>
       <c r="G14" s="1" t="s">
         <v>62</v>
       </c>
       <c r="H14" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
         <v>64</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
+        <v>10</v>
+      </c>
+      <c r="D15" t="s">
         <v>65</v>
       </c>
-      <c r="D15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E15" t="s">
-        <v>43</v>
+        <v>66</v>
       </c>
       <c r="F15" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="H15" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
-        <v>70</v>
+        <v>16</v>
       </c>
       <c r="D16" t="s">
-        <v>42</v>
+        <v>65</v>
       </c>
       <c r="E16" t="s">
-        <v>43</v>
+        <v>66</v>
       </c>
       <c r="F16" t="s">
+        <v>67</v>
+      </c>
+      <c r="G16" s="1" t="s">
         <v>71</v>
       </c>
-      <c r="G16" s="1" t="s">
+      <c r="H16" t="s">
         <v>72</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
+        <v>73</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
+        <v>20</v>
+      </c>
+      <c r="D17" t="s">
+        <v>65</v>
+      </c>
+      <c r="E17" t="s">
+        <v>66</v>
+      </c>
+      <c r="F17" t="s">
+        <v>67</v>
+      </c>
+      <c r="G17" s="1" t="s">
         <v>74</v>
       </c>
-      <c r="B17" t="s">
-[...2 lines deleted...]
-      <c r="C17" t="s">
+      <c r="H17" t="s">
         <v>75</v>
-      </c>
-[...13 lines deleted...]
-        <v>77</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
+        <v>76</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
+        <v>24</v>
+      </c>
+      <c r="D18" t="s">
+        <v>65</v>
+      </c>
+      <c r="E18" t="s">
+        <v>66</v>
+      </c>
+      <c r="F18" t="s">
+        <v>67</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="H18" t="s">
         <v>78</v>
-      </c>
-[...19 lines deleted...]
-        <v>81</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
-        <v>10</v>
+        <v>28</v>
       </c>
       <c r="D19" t="s">
-        <v>83</v>
+        <v>65</v>
       </c>
       <c r="E19" t="s">
-        <v>84</v>
+        <v>66</v>
       </c>
       <c r="F19" t="s">
-        <v>85</v>
+        <v>67</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>86</v>
+        <v>80</v>
       </c>
       <c r="H19" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
-        <v>10</v>
+        <v>32</v>
       </c>
       <c r="D20" t="s">
-        <v>89</v>
+        <v>65</v>
       </c>
       <c r="E20" t="s">
-        <v>90</v>
+        <v>66</v>
       </c>
       <c r="F20" t="s">
-        <v>85</v>
+        <v>67</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>91</v>
+        <v>83</v>
       </c>
       <c r="H20" t="s">
-        <v>92</v>
+        <v>84</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>93</v>
+        <v>85</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
-        <v>22</v>
+        <v>36</v>
       </c>
       <c r="D21" t="s">
-        <v>89</v>
+        <v>65</v>
       </c>
       <c r="E21" t="s">
-        <v>90</v>
+        <v>66</v>
       </c>
       <c r="F21" t="s">
-        <v>94</v>
+        <v>67</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>95</v>
+        <v>86</v>
       </c>
       <c r="H21" t="s">
-        <v>96</v>
+        <v>87</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>97</v>
+        <v>88</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
-        <v>10</v>
+        <v>40</v>
       </c>
       <c r="D22" t="s">
-        <v>98</v>
+        <v>65</v>
       </c>
       <c r="E22" t="s">
-        <v>99</v>
+        <v>66</v>
       </c>
       <c r="F22" t="s">
-        <v>18</v>
+        <v>67</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>100</v>
+        <v>89</v>
       </c>
       <c r="H22" t="s">
-        <v>101</v>
+        <v>87</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
+        <v>90</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>44</v>
+      </c>
+      <c r="D23" t="s">
+        <v>65</v>
+      </c>
+      <c r="E23" t="s">
+        <v>66</v>
+      </c>
+      <c r="F23" t="s">
+        <v>67</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="H23" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" t="s">
+        <v>93</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
+        <v>49</v>
+      </c>
+      <c r="D24" t="s">
+        <v>65</v>
+      </c>
+      <c r="E24" t="s">
+        <v>66</v>
+      </c>
+      <c r="F24" t="s">
+        <v>67</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="H24" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25" t="s">
+        <v>96</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
+        <v>53</v>
+      </c>
+      <c r="D25" t="s">
+        <v>65</v>
+      </c>
+      <c r="E25" t="s">
+        <v>66</v>
+      </c>
+      <c r="F25" t="s">
+        <v>67</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="H25" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26" t="s">
+        <v>99</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>57</v>
+      </c>
+      <c r="D26" t="s">
+        <v>65</v>
+      </c>
+      <c r="E26" t="s">
+        <v>66</v>
+      </c>
+      <c r="F26" t="s">
+        <v>67</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="H26" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" t="s">
+        <v>101</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
+        <v>61</v>
+      </c>
+      <c r="D27" t="s">
+        <v>65</v>
+      </c>
+      <c r="E27" t="s">
+        <v>66</v>
+      </c>
+      <c r="F27" t="s">
+        <v>67</v>
+      </c>
+      <c r="G27" s="1" t="s">
         <v>102</v>
       </c>
-      <c r="B23" t="s">
-[...2 lines deleted...]
-      <c r="C23" t="s">
+      <c r="H27" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" t="s">
+        <v>103</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>104</v>
+      </c>
+      <c r="D28" t="s">
+        <v>65</v>
+      </c>
+      <c r="E28" t="s">
+        <v>66</v>
+      </c>
+      <c r="F28" t="s">
+        <v>67</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="H28" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" t="s">
+        <v>106</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>107</v>
+      </c>
+      <c r="D29" t="s">
+        <v>65</v>
+      </c>
+      <c r="E29" t="s">
+        <v>66</v>
+      </c>
+      <c r="F29" t="s">
+        <v>67</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="H29" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" t="s">
+        <v>109</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
+        <v>110</v>
+      </c>
+      <c r="D30" t="s">
+        <v>65</v>
+      </c>
+      <c r="E30" t="s">
+        <v>66</v>
+      </c>
+      <c r="F30" t="s">
+        <v>67</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="H30" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" t="s">
+        <v>113</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
+        <v>114</v>
+      </c>
+      <c r="D31" t="s">
+        <v>65</v>
+      </c>
+      <c r="E31" t="s">
+        <v>66</v>
+      </c>
+      <c r="F31" t="s">
+        <v>67</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="H31" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" t="s">
+        <v>117</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>118</v>
+      </c>
+      <c r="D32" t="s">
+        <v>65</v>
+      </c>
+      <c r="E32" t="s">
+        <v>66</v>
+      </c>
+      <c r="F32" t="s">
+        <v>67</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="H32" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" t="s">
+        <v>121</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
+        <v>122</v>
+      </c>
+      <c r="D33" t="s">
+        <v>65</v>
+      </c>
+      <c r="E33" t="s">
+        <v>66</v>
+      </c>
+      <c r="F33" t="s">
+        <v>67</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="H33" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" t="s">
+        <v>125</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
+        <v>126</v>
+      </c>
+      <c r="D34" t="s">
+        <v>65</v>
+      </c>
+      <c r="E34" t="s">
+        <v>66</v>
+      </c>
+      <c r="F34" t="s">
+        <v>67</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="H34" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" t="s">
+        <v>129</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>130</v>
+      </c>
+      <c r="D35" t="s">
+        <v>65</v>
+      </c>
+      <c r="E35" t="s">
+        <v>66</v>
+      </c>
+      <c r="F35" t="s">
+        <v>67</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="H35" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" t="s">
+        <v>133</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
         <v>10</v>
       </c>
-      <c r="D23" t="s">
-[...2 lines deleted...]
-      <c r="E23" t="s">
+      <c r="D36" t="s">
+        <v>134</v>
+      </c>
+      <c r="E36" t="s">
+        <v>135</v>
+      </c>
+      <c r="F36" t="s">
+        <v>67</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="H36" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" t="s">
+        <v>138</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>16</v>
+      </c>
+      <c r="D37" t="s">
+        <v>134</v>
+      </c>
+      <c r="E37" t="s">
+        <v>135</v>
+      </c>
+      <c r="F37" t="s">
+        <v>67</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="H37" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" t="s">
+        <v>141</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>20</v>
+      </c>
+      <c r="D38" t="s">
+        <v>134</v>
+      </c>
+      <c r="E38" t="s">
+        <v>135</v>
+      </c>
+      <c r="F38" t="s">
+        <v>67</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="H38" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" t="s">
+        <v>144</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>24</v>
+      </c>
+      <c r="D39" t="s">
+        <v>134</v>
+      </c>
+      <c r="E39" t="s">
+        <v>135</v>
+      </c>
+      <c r="F39" t="s">
+        <v>67</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="H39" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" t="s">
+        <v>147</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>28</v>
+      </c>
+      <c r="D40" t="s">
+        <v>134</v>
+      </c>
+      <c r="E40" t="s">
+        <v>135</v>
+      </c>
+      <c r="F40" t="s">
+        <v>67</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="H40" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" t="s">
+        <v>150</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>32</v>
+      </c>
+      <c r="D41" t="s">
+        <v>134</v>
+      </c>
+      <c r="E41" t="s">
+        <v>135</v>
+      </c>
+      <c r="F41" t="s">
+        <v>67</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="H41" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" t="s">
+        <v>153</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>36</v>
+      </c>
+      <c r="D42" t="s">
+        <v>134</v>
+      </c>
+      <c r="E42" t="s">
+        <v>135</v>
+      </c>
+      <c r="F42" t="s">
+        <v>67</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="H42" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" t="s">
+        <v>156</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>40</v>
+      </c>
+      <c r="D43" t="s">
+        <v>134</v>
+      </c>
+      <c r="E43" t="s">
+        <v>135</v>
+      </c>
+      <c r="F43" t="s">
+        <v>67</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="H43" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" t="s">
+        <v>159</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>10</v>
+      </c>
+      <c r="D44" t="s">
+        <v>160</v>
+      </c>
+      <c r="E44" t="s">
+        <v>161</v>
+      </c>
+      <c r="F44" t="s">
+        <v>162</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="H44" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" t="s">
+        <v>165</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>16</v>
+      </c>
+      <c r="D45" t="s">
+        <v>160</v>
+      </c>
+      <c r="E45" t="s">
+        <v>161</v>
+      </c>
+      <c r="F45" t="s">
+        <v>166</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="H45" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" t="s">
+        <v>169</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>20</v>
+      </c>
+      <c r="D46" t="s">
+        <v>160</v>
+      </c>
+      <c r="E46" t="s">
+        <v>161</v>
+      </c>
+      <c r="F46" t="s">
+        <v>166</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="H46" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>172</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>24</v>
+      </c>
+      <c r="D47" t="s">
+        <v>160</v>
+      </c>
+      <c r="E47" t="s">
+        <v>161</v>
+      </c>
+      <c r="F47" t="s">
+        <v>173</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="H47" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>176</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>28</v>
+      </c>
+      <c r="D48" t="s">
+        <v>160</v>
+      </c>
+      <c r="E48" t="s">
+        <v>161</v>
+      </c>
+      <c r="F48" t="s">
+        <v>177</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="H48" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" t="s">
+        <v>180</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>32</v>
+      </c>
+      <c r="D49" t="s">
+        <v>160</v>
+      </c>
+      <c r="E49" t="s">
+        <v>161</v>
+      </c>
+      <c r="F49" t="s">
+        <v>181</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="H49" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>184</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>36</v>
+      </c>
+      <c r="D50" t="s">
+        <v>160</v>
+      </c>
+      <c r="E50" t="s">
+        <v>161</v>
+      </c>
+      <c r="F50" t="s">
+        <v>181</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="H50" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>187</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>10</v>
+      </c>
+      <c r="D51" t="s">
+        <v>188</v>
+      </c>
+      <c r="E51" t="s">
+        <v>189</v>
+      </c>
+      <c r="F51" t="s">
+        <v>45</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="H51" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
+        <v>192</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>10</v>
+      </c>
+      <c r="D52" t="s">
+        <v>193</v>
+      </c>
+      <c r="E52" t="s">
+        <v>194</v>
+      </c>
+      <c r="F52" t="s">
+        <v>195</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="H52" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>198</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>16</v>
+      </c>
+      <c r="D53" t="s">
+        <v>193</v>
+      </c>
+      <c r="E53" t="s">
+        <v>194</v>
+      </c>
+      <c r="F53" t="s">
+        <v>195</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="H53" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>201</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>20</v>
+      </c>
+      <c r="D54" t="s">
+        <v>193</v>
+      </c>
+      <c r="E54" t="s">
+        <v>194</v>
+      </c>
+      <c r="F54" t="s">
+        <v>202</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="H54" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>205</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>24</v>
+      </c>
+      <c r="D55" t="s">
+        <v>193</v>
+      </c>
+      <c r="E55" t="s">
+        <v>194</v>
+      </c>
+      <c r="F55" t="s">
+        <v>195</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="H55" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>208</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>28</v>
+      </c>
+      <c r="D56" t="s">
+        <v>193</v>
+      </c>
+      <c r="E56" t="s">
+        <v>194</v>
+      </c>
+      <c r="F56" t="s">
+        <v>195</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="H56" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>211</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>10</v>
+      </c>
+      <c r="D57" t="s">
+        <v>212</v>
+      </c>
+      <c r="E57" t="s">
+        <v>213</v>
+      </c>
+      <c r="F57" t="s">
+        <v>214</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="H57" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>217</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>16</v>
+      </c>
+      <c r="D58" t="s">
+        <v>212</v>
+      </c>
+      <c r="E58" t="s">
+        <v>213</v>
+      </c>
+      <c r="F58" t="s">
+        <v>214</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="H58" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>220</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>20</v>
+      </c>
+      <c r="D59" t="s">
+        <v>212</v>
+      </c>
+      <c r="E59" t="s">
+        <v>213</v>
+      </c>
+      <c r="F59" t="s">
+        <v>214</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="H59" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
+        <v>223</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>24</v>
+      </c>
+      <c r="D60" t="s">
+        <v>212</v>
+      </c>
+      <c r="E60" t="s">
+        <v>213</v>
+      </c>
+      <c r="F60" t="s">
+        <v>214</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="H60" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>226</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>28</v>
+      </c>
+      <c r="D61" t="s">
+        <v>212</v>
+      </c>
+      <c r="E61" t="s">
+        <v>213</v>
+      </c>
+      <c r="F61" t="s">
+        <v>177</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="H61" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>229</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>32</v>
+      </c>
+      <c r="D62" t="s">
+        <v>212</v>
+      </c>
+      <c r="E62" t="s">
+        <v>213</v>
+      </c>
+      <c r="F62" t="s">
+        <v>230</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>231</v>
+      </c>
+      <c r="H62" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>233</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>36</v>
+      </c>
+      <c r="D63" t="s">
+        <v>212</v>
+      </c>
+      <c r="E63" t="s">
+        <v>213</v>
+      </c>
+      <c r="F63" t="s">
+        <v>234</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>235</v>
+      </c>
+      <c r="H63" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" t="s">
+        <v>237</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>40</v>
+      </c>
+      <c r="D64" t="s">
+        <v>212</v>
+      </c>
+      <c r="E64" t="s">
+        <v>213</v>
+      </c>
+      <c r="F64" t="s">
+        <v>238</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>239</v>
+      </c>
+      <c r="H64" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" t="s">
+        <v>241</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>44</v>
+      </c>
+      <c r="D65" t="s">
+        <v>212</v>
+      </c>
+      <c r="E65" t="s">
+        <v>213</v>
+      </c>
+      <c r="F65" t="s">
+        <v>234</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>242</v>
+      </c>
+      <c r="H65" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" t="s">
+        <v>244</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>49</v>
+      </c>
+      <c r="D66" t="s">
+        <v>212</v>
+      </c>
+      <c r="E66" t="s">
+        <v>213</v>
+      </c>
+      <c r="F66" t="s">
+        <v>234</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>245</v>
+      </c>
+      <c r="H66" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" t="s">
+        <v>247</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
+        <v>53</v>
+      </c>
+      <c r="D67" t="s">
+        <v>212</v>
+      </c>
+      <c r="E67" t="s">
+        <v>213</v>
+      </c>
+      <c r="F67" t="s">
+        <v>214</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="H67" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" t="s">
+        <v>250</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>57</v>
+      </c>
+      <c r="D68" t="s">
+        <v>212</v>
+      </c>
+      <c r="E68" t="s">
+        <v>213</v>
+      </c>
+      <c r="F68" t="s">
+        <v>214</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>251</v>
+      </c>
+      <c r="H68" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" t="s">
+        <v>253</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>61</v>
+      </c>
+      <c r="D69" t="s">
+        <v>212</v>
+      </c>
+      <c r="E69" t="s">
+        <v>213</v>
+      </c>
+      <c r="F69" t="s">
+        <v>254</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>255</v>
+      </c>
+      <c r="H69" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" t="s">
+        <v>257</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
         <v>104</v>
       </c>
-      <c r="F23" t="s">
+      <c r="D70" t="s">
+        <v>212</v>
+      </c>
+      <c r="E70" t="s">
+        <v>213</v>
+      </c>
+      <c r="F70" t="s">
+        <v>258</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>259</v>
+      </c>
+      <c r="H70" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" t="s">
+        <v>261</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>107</v>
+      </c>
+      <c r="D71" t="s">
+        <v>212</v>
+      </c>
+      <c r="E71" t="s">
+        <v>213</v>
+      </c>
+      <c r="F71" t="s">
+        <v>258</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>262</v>
+      </c>
+      <c r="H71" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" t="s">
+        <v>264</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>110</v>
+      </c>
+      <c r="D72" t="s">
+        <v>212</v>
+      </c>
+      <c r="E72" t="s">
+        <v>213</v>
+      </c>
+      <c r="F72" t="s">
+        <v>258</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>265</v>
+      </c>
+      <c r="H72" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" t="s">
+        <v>267</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>114</v>
+      </c>
+      <c r="D73" t="s">
+        <v>212</v>
+      </c>
+      <c r="E73" t="s">
+        <v>213</v>
+      </c>
+      <c r="F73" t="s">
+        <v>268</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>269</v>
+      </c>
+      <c r="H73" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" t="s">
+        <v>271</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>118</v>
+      </c>
+      <c r="D74" t="s">
+        <v>212</v>
+      </c>
+      <c r="E74" t="s">
+        <v>213</v>
+      </c>
+      <c r="F74" t="s">
+        <v>272</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="H74" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" t="s">
+        <v>275</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>122</v>
+      </c>
+      <c r="D75" t="s">
+        <v>212</v>
+      </c>
+      <c r="E75" t="s">
+        <v>213</v>
+      </c>
+      <c r="F75" t="s">
+        <v>214</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>276</v>
+      </c>
+      <c r="H75" t="s">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" t="s">
+        <v>278</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>126</v>
+      </c>
+      <c r="D76" t="s">
+        <v>212</v>
+      </c>
+      <c r="E76" t="s">
+        <v>213</v>
+      </c>
+      <c r="F76" t="s">
+        <v>214</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>279</v>
+      </c>
+      <c r="H76" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" t="s">
+        <v>281</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
+        <v>130</v>
+      </c>
+      <c r="D77" t="s">
+        <v>212</v>
+      </c>
+      <c r="E77" t="s">
+        <v>213</v>
+      </c>
+      <c r="F77" t="s">
+        <v>214</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>282</v>
+      </c>
+      <c r="H77" t="s">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" t="s">
+        <v>284</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
+        <v>285</v>
+      </c>
+      <c r="D78" t="s">
+        <v>212</v>
+      </c>
+      <c r="E78" t="s">
+        <v>213</v>
+      </c>
+      <c r="F78" t="s">
+        <v>272</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>286</v>
+      </c>
+      <c r="H78" t="s">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" t="s">
+        <v>288</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
+        <v>289</v>
+      </c>
+      <c r="D79" t="s">
+        <v>212</v>
+      </c>
+      <c r="E79" t="s">
+        <v>213</v>
+      </c>
+      <c r="F79" t="s">
+        <v>272</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H79" t="s">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" t="s">
+        <v>292</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
+        <v>293</v>
+      </c>
+      <c r="D80" t="s">
+        <v>212</v>
+      </c>
+      <c r="E80" t="s">
+        <v>213</v>
+      </c>
+      <c r="F80" t="s">
+        <v>272</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>294</v>
+      </c>
+      <c r="H80" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" t="s">
+        <v>296</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>297</v>
+      </c>
+      <c r="D81" t="s">
+        <v>212</v>
+      </c>
+      <c r="E81" t="s">
+        <v>213</v>
+      </c>
+      <c r="F81" t="s">
+        <v>272</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>298</v>
+      </c>
+      <c r="H81" t="s">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" t="s">
+        <v>300</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
+        <v>301</v>
+      </c>
+      <c r="D82" t="s">
+        <v>212</v>
+      </c>
+      <c r="E82" t="s">
+        <v>213</v>
+      </c>
+      <c r="F82" t="s">
+        <v>302</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>303</v>
+      </c>
+      <c r="H82" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" t="s">
+        <v>305</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
+        <v>306</v>
+      </c>
+      <c r="D83" t="s">
+        <v>212</v>
+      </c>
+      <c r="E83" t="s">
+        <v>213</v>
+      </c>
+      <c r="F83" t="s">
+        <v>234</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>307</v>
+      </c>
+      <c r="H83" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" t="s">
+        <v>309</v>
+      </c>
+      <c r="B84" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" t="s">
+        <v>310</v>
+      </c>
+      <c r="D84" t="s">
+        <v>212</v>
+      </c>
+      <c r="E84" t="s">
+        <v>213</v>
+      </c>
+      <c r="F84" t="s">
+        <v>234</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>311</v>
+      </c>
+      <c r="H84" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" t="s">
+        <v>313</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" t="s">
+        <v>314</v>
+      </c>
+      <c r="D85" t="s">
+        <v>212</v>
+      </c>
+      <c r="E85" t="s">
+        <v>213</v>
+      </c>
+      <c r="F85" t="s">
+        <v>315</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>316</v>
+      </c>
+      <c r="H85" t="s">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" t="s">
+        <v>318</v>
+      </c>
+      <c r="B86" t="s">
+        <v>9</v>
+      </c>
+      <c r="C86" t="s">
+        <v>319</v>
+      </c>
+      <c r="D86" t="s">
+        <v>212</v>
+      </c>
+      <c r="E86" t="s">
+        <v>213</v>
+      </c>
+      <c r="F86" t="s">
+        <v>162</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>320</v>
+      </c>
+      <c r="H86" t="s">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87" t="s">
+        <v>322</v>
+      </c>
+      <c r="B87" t="s">
+        <v>9</v>
+      </c>
+      <c r="C87" t="s">
+        <v>323</v>
+      </c>
+      <c r="D87" t="s">
+        <v>212</v>
+      </c>
+      <c r="E87" t="s">
+        <v>213</v>
+      </c>
+      <c r="F87" t="s">
+        <v>254</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>324</v>
+      </c>
+      <c r="H87" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" t="s">
+        <v>326</v>
+      </c>
+      <c r="B88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88" t="s">
+        <v>327</v>
+      </c>
+      <c r="D88" t="s">
+        <v>212</v>
+      </c>
+      <c r="E88" t="s">
+        <v>213</v>
+      </c>
+      <c r="F88" t="s">
+        <v>254</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>328</v>
+      </c>
+      <c r="H88" t="s">
+        <v>329</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" t="s">
+        <v>330</v>
+      </c>
+      <c r="B89" t="s">
+        <v>9</v>
+      </c>
+      <c r="C89" t="s">
+        <v>331</v>
+      </c>
+      <c r="D89" t="s">
+        <v>212</v>
+      </c>
+      <c r="E89" t="s">
+        <v>213</v>
+      </c>
+      <c r="F89" t="s">
+        <v>332</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>333</v>
+      </c>
+      <c r="H89" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90" t="s">
+        <v>335</v>
+      </c>
+      <c r="B90" t="s">
+        <v>9</v>
+      </c>
+      <c r="C90" t="s">
+        <v>336</v>
+      </c>
+      <c r="D90" t="s">
+        <v>212</v>
+      </c>
+      <c r="E90" t="s">
+        <v>213</v>
+      </c>
+      <c r="F90" t="s">
+        <v>214</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>337</v>
+      </c>
+      <c r="H90" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91" t="s">
+        <v>339</v>
+      </c>
+      <c r="B91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" t="s">
+        <v>340</v>
+      </c>
+      <c r="D91" t="s">
+        <v>212</v>
+      </c>
+      <c r="E91" t="s">
+        <v>213</v>
+      </c>
+      <c r="F91" t="s">
+        <v>181</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>341</v>
+      </c>
+      <c r="H91" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92" t="s">
+        <v>343</v>
+      </c>
+      <c r="B92" t="s">
+        <v>9</v>
+      </c>
+      <c r="C92" t="s">
+        <v>344</v>
+      </c>
+      <c r="D92" t="s">
+        <v>212</v>
+      </c>
+      <c r="E92" t="s">
+        <v>213</v>
+      </c>
+      <c r="F92" t="s">
+        <v>181</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="H92" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93" t="s">
+        <v>347</v>
+      </c>
+      <c r="B93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C93" t="s">
+        <v>348</v>
+      </c>
+      <c r="D93" t="s">
+        <v>212</v>
+      </c>
+      <c r="E93" t="s">
+        <v>213</v>
+      </c>
+      <c r="F93" t="s">
+        <v>181</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>349</v>
+      </c>
+      <c r="H93" t="s">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" t="s">
+        <v>351</v>
+      </c>
+      <c r="B94" t="s">
+        <v>9</v>
+      </c>
+      <c r="C94" t="s">
+        <v>352</v>
+      </c>
+      <c r="D94" t="s">
+        <v>212</v>
+      </c>
+      <c r="E94" t="s">
+        <v>213</v>
+      </c>
+      <c r="F94" t="s">
+        <v>181</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>353</v>
+      </c>
+      <c r="H94" t="s">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95" t="s">
+        <v>355</v>
+      </c>
+      <c r="B95" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" t="s">
+        <v>356</v>
+      </c>
+      <c r="D95" t="s">
+        <v>212</v>
+      </c>
+      <c r="E95" t="s">
+        <v>213</v>
+      </c>
+      <c r="F95" t="s">
+        <v>181</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>357</v>
+      </c>
+      <c r="H95" t="s">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96" t="s">
+        <v>359</v>
+      </c>
+      <c r="B96" t="s">
+        <v>9</v>
+      </c>
+      <c r="C96" t="s">
+        <v>360</v>
+      </c>
+      <c r="D96" t="s">
+        <v>212</v>
+      </c>
+      <c r="E96" t="s">
+        <v>213</v>
+      </c>
+      <c r="F96" t="s">
+        <v>181</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>361</v>
+      </c>
+      <c r="H96" t="s">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" t="s">
+        <v>363</v>
+      </c>
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
+        <v>364</v>
+      </c>
+      <c r="D97" t="s">
+        <v>212</v>
+      </c>
+      <c r="E97" t="s">
+        <v>213</v>
+      </c>
+      <c r="F97" t="s">
+        <v>181</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>365</v>
+      </c>
+      <c r="H97" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" t="s">
+        <v>367</v>
+      </c>
+      <c r="B98" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" t="s">
+        <v>368</v>
+      </c>
+      <c r="D98" t="s">
+        <v>212</v>
+      </c>
+      <c r="E98" t="s">
+        <v>213</v>
+      </c>
+      <c r="F98" t="s">
+        <v>332</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>369</v>
+      </c>
+      <c r="H98" t="s">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99" t="s">
+        <v>371</v>
+      </c>
+      <c r="B99" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" t="s">
+        <v>372</v>
+      </c>
+      <c r="D99" t="s">
+        <v>212</v>
+      </c>
+      <c r="E99" t="s">
+        <v>213</v>
+      </c>
+      <c r="F99" t="s">
+        <v>373</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>374</v>
+      </c>
+      <c r="H99" t="s">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100" t="s">
+        <v>376</v>
+      </c>
+      <c r="B100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C100" t="s">
+        <v>377</v>
+      </c>
+      <c r="D100" t="s">
+        <v>212</v>
+      </c>
+      <c r="E100" t="s">
+        <v>213</v>
+      </c>
+      <c r="F100" t="s">
+        <v>214</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>378</v>
+      </c>
+      <c r="H100" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101" t="s">
+        <v>380</v>
+      </c>
+      <c r="B101" t="s">
+        <v>9</v>
+      </c>
+      <c r="C101" t="s">
+        <v>381</v>
+      </c>
+      <c r="D101" t="s">
+        <v>212</v>
+      </c>
+      <c r="E101" t="s">
+        <v>213</v>
+      </c>
+      <c r="F101" t="s">
+        <v>214</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>382</v>
+      </c>
+      <c r="H101" t="s">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102" t="s">
+        <v>384</v>
+      </c>
+      <c r="B102" t="s">
+        <v>9</v>
+      </c>
+      <c r="C102" t="s">
+        <v>385</v>
+      </c>
+      <c r="D102" t="s">
+        <v>212</v>
+      </c>
+      <c r="E102" t="s">
+        <v>213</v>
+      </c>
+      <c r="F102" t="s">
+        <v>181</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>386</v>
+      </c>
+      <c r="H102" t="s">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103" t="s">
+        <v>388</v>
+      </c>
+      <c r="B103" t="s">
+        <v>9</v>
+      </c>
+      <c r="C103" t="s">
+        <v>389</v>
+      </c>
+      <c r="D103" t="s">
+        <v>212</v>
+      </c>
+      <c r="E103" t="s">
+        <v>213</v>
+      </c>
+      <c r="F103" t="s">
+        <v>181</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>390</v>
+      </c>
+      <c r="H103" t="s">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8">
+      <c r="A104" t="s">
+        <v>392</v>
+      </c>
+      <c r="B104" t="s">
+        <v>9</v>
+      </c>
+      <c r="C104" t="s">
+        <v>393</v>
+      </c>
+      <c r="D104" t="s">
+        <v>212</v>
+      </c>
+      <c r="E104" t="s">
+        <v>213</v>
+      </c>
+      <c r="F104" t="s">
+        <v>181</v>
+      </c>
+      <c r="G104" s="1" t="s">
+        <v>394</v>
+      </c>
+      <c r="H104" t="s">
+        <v>395</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8">
+      <c r="A105" t="s">
+        <v>396</v>
+      </c>
+      <c r="B105" t="s">
+        <v>9</v>
+      </c>
+      <c r="C105" t="s">
+        <v>397</v>
+      </c>
+      <c r="D105" t="s">
+        <v>212</v>
+      </c>
+      <c r="E105" t="s">
+        <v>213</v>
+      </c>
+      <c r="F105" t="s">
+        <v>162</v>
+      </c>
+      <c r="G105" s="1" t="s">
+        <v>398</v>
+      </c>
+      <c r="H105" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106" t="s">
+        <v>400</v>
+      </c>
+      <c r="B106" t="s">
+        <v>9</v>
+      </c>
+      <c r="C106" t="s">
+        <v>401</v>
+      </c>
+      <c r="D106" t="s">
+        <v>212</v>
+      </c>
+      <c r="E106" t="s">
+        <v>213</v>
+      </c>
+      <c r="F106" t="s">
+        <v>162</v>
+      </c>
+      <c r="G106" s="1" t="s">
+        <v>402</v>
+      </c>
+      <c r="H106" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107" t="s">
+        <v>404</v>
+      </c>
+      <c r="B107" t="s">
+        <v>9</v>
+      </c>
+      <c r="C107" t="s">
+        <v>405</v>
+      </c>
+      <c r="D107" t="s">
+        <v>212</v>
+      </c>
+      <c r="E107" t="s">
+        <v>213</v>
+      </c>
+      <c r="F107" t="s">
+        <v>181</v>
+      </c>
+      <c r="G107" s="1" t="s">
+        <v>406</v>
+      </c>
+      <c r="H107" t="s">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108" t="s">
+        <v>408</v>
+      </c>
+      <c r="B108" t="s">
+        <v>9</v>
+      </c>
+      <c r="C108" t="s">
+        <v>409</v>
+      </c>
+      <c r="D108" t="s">
+        <v>212</v>
+      </c>
+      <c r="E108" t="s">
+        <v>213</v>
+      </c>
+      <c r="F108" t="s">
+        <v>181</v>
+      </c>
+      <c r="G108" s="1" t="s">
+        <v>410</v>
+      </c>
+      <c r="H108" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109" t="s">
+        <v>412</v>
+      </c>
+      <c r="B109" t="s">
+        <v>9</v>
+      </c>
+      <c r="C109" t="s">
+        <v>413</v>
+      </c>
+      <c r="D109" t="s">
+        <v>212</v>
+      </c>
+      <c r="E109" t="s">
+        <v>213</v>
+      </c>
+      <c r="F109" t="s">
+        <v>214</v>
+      </c>
+      <c r="G109" s="1" t="s">
+        <v>414</v>
+      </c>
+      <c r="H109" t="s">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110" t="s">
+        <v>416</v>
+      </c>
+      <c r="B110" t="s">
+        <v>9</v>
+      </c>
+      <c r="C110" t="s">
+        <v>417</v>
+      </c>
+      <c r="D110" t="s">
+        <v>212</v>
+      </c>
+      <c r="E110" t="s">
+        <v>213</v>
+      </c>
+      <c r="F110" t="s">
+        <v>272</v>
+      </c>
+      <c r="G110" s="1" t="s">
+        <v>418</v>
+      </c>
+      <c r="H110" t="s">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8">
+      <c r="A111" t="s">
+        <v>420</v>
+      </c>
+      <c r="B111" t="s">
+        <v>9</v>
+      </c>
+      <c r="C111" t="s">
+        <v>421</v>
+      </c>
+      <c r="D111" t="s">
+        <v>212</v>
+      </c>
+      <c r="E111" t="s">
+        <v>213</v>
+      </c>
+      <c r="F111" t="s">
+        <v>272</v>
+      </c>
+      <c r="G111" s="1" t="s">
+        <v>422</v>
+      </c>
+      <c r="H111" t="s">
+        <v>423</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8">
+      <c r="A112" t="s">
+        <v>424</v>
+      </c>
+      <c r="B112" t="s">
+        <v>9</v>
+      </c>
+      <c r="C112" t="s">
+        <v>425</v>
+      </c>
+      <c r="D112" t="s">
+        <v>212</v>
+      </c>
+      <c r="E112" t="s">
+        <v>213</v>
+      </c>
+      <c r="F112" t="s">
+        <v>254</v>
+      </c>
+      <c r="G112" s="1" t="s">
+        <v>426</v>
+      </c>
+      <c r="H112" t="s">
+        <v>427</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8">
+      <c r="A113" t="s">
+        <v>428</v>
+      </c>
+      <c r="B113" t="s">
+        <v>9</v>
+      </c>
+      <c r="C113" t="s">
+        <v>429</v>
+      </c>
+      <c r="D113" t="s">
+        <v>212</v>
+      </c>
+      <c r="E113" t="s">
+        <v>213</v>
+      </c>
+      <c r="F113" t="s">
+        <v>430</v>
+      </c>
+      <c r="G113" s="1" t="s">
+        <v>431</v>
+      </c>
+      <c r="H113" t="s">
+        <v>432</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114" t="s">
+        <v>433</v>
+      </c>
+      <c r="B114" t="s">
+        <v>9</v>
+      </c>
+      <c r="C114" t="s">
+        <v>434</v>
+      </c>
+      <c r="D114" t="s">
+        <v>212</v>
+      </c>
+      <c r="E114" t="s">
+        <v>213</v>
+      </c>
+      <c r="F114" t="s">
+        <v>162</v>
+      </c>
+      <c r="G114" s="1" t="s">
+        <v>435</v>
+      </c>
+      <c r="H114" t="s">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115" t="s">
+        <v>437</v>
+      </c>
+      <c r="B115" t="s">
+        <v>9</v>
+      </c>
+      <c r="C115" t="s">
+        <v>438</v>
+      </c>
+      <c r="D115" t="s">
+        <v>212</v>
+      </c>
+      <c r="E115" t="s">
+        <v>213</v>
+      </c>
+      <c r="F115" t="s">
+        <v>439</v>
+      </c>
+      <c r="G115" s="1" t="s">
+        <v>440</v>
+      </c>
+      <c r="H115" t="s">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116" t="s">
+        <v>442</v>
+      </c>
+      <c r="B116" t="s">
+        <v>9</v>
+      </c>
+      <c r="C116" t="s">
+        <v>443</v>
+      </c>
+      <c r="D116" t="s">
+        <v>212</v>
+      </c>
+      <c r="E116" t="s">
+        <v>213</v>
+      </c>
+      <c r="F116" t="s">
+        <v>166</v>
+      </c>
+      <c r="G116" s="1" t="s">
+        <v>444</v>
+      </c>
+      <c r="H116" t="s">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117" t="s">
+        <v>446</v>
+      </c>
+      <c r="B117" t="s">
+        <v>9</v>
+      </c>
+      <c r="C117" t="s">
+        <v>447</v>
+      </c>
+      <c r="D117" t="s">
+        <v>212</v>
+      </c>
+      <c r="E117" t="s">
+        <v>213</v>
+      </c>
+      <c r="F117" t="s">
+        <v>181</v>
+      </c>
+      <c r="G117" s="1" t="s">
+        <v>448</v>
+      </c>
+      <c r="H117" t="s">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118" t="s">
+        <v>450</v>
+      </c>
+      <c r="B118" t="s">
+        <v>9</v>
+      </c>
+      <c r="C118" t="s">
+        <v>451</v>
+      </c>
+      <c r="D118" t="s">
+        <v>212</v>
+      </c>
+      <c r="E118" t="s">
+        <v>213</v>
+      </c>
+      <c r="F118" t="s">
+        <v>452</v>
+      </c>
+      <c r="G118" s="1" t="s">
+        <v>453</v>
+      </c>
+      <c r="H118" t="s">
+        <v>454</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119" t="s">
+        <v>455</v>
+      </c>
+      <c r="B119" t="s">
+        <v>9</v>
+      </c>
+      <c r="C119" t="s">
+        <v>456</v>
+      </c>
+      <c r="D119" t="s">
+        <v>212</v>
+      </c>
+      <c r="E119" t="s">
+        <v>213</v>
+      </c>
+      <c r="F119" t="s">
+        <v>452</v>
+      </c>
+      <c r="G119" s="1" t="s">
+        <v>457</v>
+      </c>
+      <c r="H119" t="s">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120" t="s">
+        <v>459</v>
+      </c>
+      <c r="B120" t="s">
+        <v>9</v>
+      </c>
+      <c r="C120" t="s">
+        <v>460</v>
+      </c>
+      <c r="D120" t="s">
+        <v>212</v>
+      </c>
+      <c r="E120" t="s">
+        <v>213</v>
+      </c>
+      <c r="F120" t="s">
+        <v>272</v>
+      </c>
+      <c r="G120" s="1" t="s">
+        <v>461</v>
+      </c>
+      <c r="H120" t="s">
+        <v>462</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121" t="s">
+        <v>463</v>
+      </c>
+      <c r="B121" t="s">
+        <v>9</v>
+      </c>
+      <c r="C121" t="s">
+        <v>464</v>
+      </c>
+      <c r="D121" t="s">
+        <v>212</v>
+      </c>
+      <c r="E121" t="s">
+        <v>213</v>
+      </c>
+      <c r="F121" t="s">
+        <v>254</v>
+      </c>
+      <c r="G121" s="1" t="s">
+        <v>465</v>
+      </c>
+      <c r="H121" t="s">
+        <v>466</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8">
+      <c r="A122" t="s">
+        <v>467</v>
+      </c>
+      <c r="B122" t="s">
+        <v>9</v>
+      </c>
+      <c r="C122" t="s">
+        <v>468</v>
+      </c>
+      <c r="D122" t="s">
+        <v>212</v>
+      </c>
+      <c r="E122" t="s">
+        <v>213</v>
+      </c>
+      <c r="F122" t="s">
+        <v>214</v>
+      </c>
+      <c r="G122" s="1" t="s">
+        <v>469</v>
+      </c>
+      <c r="H122" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8">
+      <c r="A123" t="s">
+        <v>471</v>
+      </c>
+      <c r="B123" t="s">
+        <v>9</v>
+      </c>
+      <c r="C123" t="s">
+        <v>472</v>
+      </c>
+      <c r="D123" t="s">
+        <v>212</v>
+      </c>
+      <c r="E123" t="s">
+        <v>213</v>
+      </c>
+      <c r="F123" t="s">
+        <v>214</v>
+      </c>
+      <c r="G123" s="1" t="s">
+        <v>473</v>
+      </c>
+      <c r="H123" t="s">
+        <v>474</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8">
+      <c r="A124" t="s">
+        <v>475</v>
+      </c>
+      <c r="B124" t="s">
+        <v>9</v>
+      </c>
+      <c r="C124" t="s">
+        <v>476</v>
+      </c>
+      <c r="D124" t="s">
+        <v>212</v>
+      </c>
+      <c r="E124" t="s">
+        <v>213</v>
+      </c>
+      <c r="F124" t="s">
+        <v>162</v>
+      </c>
+      <c r="G124" s="1" t="s">
+        <v>477</v>
+      </c>
+      <c r="H124" t="s">
+        <v>478</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8">
+      <c r="A125" t="s">
+        <v>479</v>
+      </c>
+      <c r="B125" t="s">
+        <v>9</v>
+      </c>
+      <c r="C125" t="s">
+        <v>480</v>
+      </c>
+      <c r="D125" t="s">
+        <v>212</v>
+      </c>
+      <c r="E125" t="s">
+        <v>213</v>
+      </c>
+      <c r="F125" t="s">
+        <v>234</v>
+      </c>
+      <c r="G125" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="H125" t="s">
+        <v>482</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8">
+      <c r="A126" t="s">
+        <v>483</v>
+      </c>
+      <c r="B126" t="s">
+        <v>9</v>
+      </c>
+      <c r="C126" t="s">
+        <v>10</v>
+      </c>
+      <c r="D126" t="s">
+        <v>484</v>
+      </c>
+      <c r="E126" t="s">
+        <v>485</v>
+      </c>
+      <c r="F126" t="s">
+        <v>45</v>
+      </c>
+      <c r="G126" s="1" t="s">
+        <v>486</v>
+      </c>
+      <c r="H126" t="s">
+        <v>487</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8">
+      <c r="A127" t="s">
+        <v>488</v>
+      </c>
+      <c r="B127" t="s">
+        <v>9</v>
+      </c>
+      <c r="C127" t="s">
+        <v>16</v>
+      </c>
+      <c r="D127" t="s">
+        <v>484</v>
+      </c>
+      <c r="E127" t="s">
+        <v>485</v>
+      </c>
+      <c r="F127" t="s">
+        <v>254</v>
+      </c>
+      <c r="G127" s="1" t="s">
+        <v>489</v>
+      </c>
+      <c r="H127" t="s">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8">
+      <c r="A128" t="s">
+        <v>491</v>
+      </c>
+      <c r="B128" t="s">
+        <v>9</v>
+      </c>
+      <c r="C128" t="s">
+        <v>20</v>
+      </c>
+      <c r="D128" t="s">
+        <v>484</v>
+      </c>
+      <c r="E128" t="s">
+        <v>485</v>
+      </c>
+      <c r="F128" t="s">
+        <v>45</v>
+      </c>
+      <c r="G128" s="1" t="s">
+        <v>492</v>
+      </c>
+      <c r="H128" t="s">
+        <v>493</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8">
+      <c r="A129" t="s">
+        <v>494</v>
+      </c>
+      <c r="B129" t="s">
+        <v>9</v>
+      </c>
+      <c r="C129" t="s">
+        <v>24</v>
+      </c>
+      <c r="D129" t="s">
+        <v>484</v>
+      </c>
+      <c r="E129" t="s">
+        <v>485</v>
+      </c>
+      <c r="F129" t="s">
+        <v>214</v>
+      </c>
+      <c r="G129" s="1" t="s">
+        <v>495</v>
+      </c>
+      <c r="H129" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8">
+      <c r="A130" t="s">
+        <v>497</v>
+      </c>
+      <c r="B130" t="s">
+        <v>9</v>
+      </c>
+      <c r="C130" t="s">
+        <v>28</v>
+      </c>
+      <c r="D130" t="s">
+        <v>484</v>
+      </c>
+      <c r="E130" t="s">
+        <v>485</v>
+      </c>
+      <c r="F130" t="s">
+        <v>45</v>
+      </c>
+      <c r="G130" s="1" t="s">
+        <v>498</v>
+      </c>
+      <c r="H130" t="s">
+        <v>499</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8">
+      <c r="A131" t="s">
+        <v>500</v>
+      </c>
+      <c r="B131" t="s">
+        <v>9</v>
+      </c>
+      <c r="C131" t="s">
+        <v>32</v>
+      </c>
+      <c r="D131" t="s">
+        <v>484</v>
+      </c>
+      <c r="E131" t="s">
+        <v>485</v>
+      </c>
+      <c r="F131" t="s">
+        <v>45</v>
+      </c>
+      <c r="G131" s="1" t="s">
+        <v>501</v>
+      </c>
+      <c r="H131" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8">
+      <c r="A132" t="s">
+        <v>503</v>
+      </c>
+      <c r="B132" t="s">
+        <v>9</v>
+      </c>
+      <c r="C132" t="s">
+        <v>36</v>
+      </c>
+      <c r="D132" t="s">
+        <v>484</v>
+      </c>
+      <c r="E132" t="s">
+        <v>485</v>
+      </c>
+      <c r="F132" t="s">
+        <v>45</v>
+      </c>
+      <c r="G132" s="1" t="s">
+        <v>504</v>
+      </c>
+      <c r="H132" t="s">
+        <v>505</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133" t="s">
+        <v>506</v>
+      </c>
+      <c r="B133" t="s">
+        <v>9</v>
+      </c>
+      <c r="C133" t="s">
+        <v>40</v>
+      </c>
+      <c r="D133" t="s">
+        <v>484</v>
+      </c>
+      <c r="E133" t="s">
+        <v>485</v>
+      </c>
+      <c r="F133" t="s">
+        <v>439</v>
+      </c>
+      <c r="G133" s="1" t="s">
+        <v>507</v>
+      </c>
+      <c r="H133" t="s">
+        <v>508</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8">
+      <c r="A134" t="s">
+        <v>509</v>
+      </c>
+      <c r="B134" t="s">
+        <v>9</v>
+      </c>
+      <c r="C134" t="s">
+        <v>44</v>
+      </c>
+      <c r="D134" t="s">
+        <v>484</v>
+      </c>
+      <c r="E134" t="s">
+        <v>485</v>
+      </c>
+      <c r="F134" t="s">
+        <v>214</v>
+      </c>
+      <c r="G134" s="1" t="s">
+        <v>510</v>
+      </c>
+      <c r="H134" t="s">
+        <v>511</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8">
+      <c r="A135" t="s">
+        <v>512</v>
+      </c>
+      <c r="B135" t="s">
+        <v>9</v>
+      </c>
+      <c r="C135" t="s">
+        <v>49</v>
+      </c>
+      <c r="D135" t="s">
+        <v>484</v>
+      </c>
+      <c r="E135" t="s">
+        <v>485</v>
+      </c>
+      <c r="F135" t="s">
+        <v>45</v>
+      </c>
+      <c r="G135" s="1" t="s">
+        <v>513</v>
+      </c>
+      <c r="H135" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8">
+      <c r="A136" t="s">
+        <v>515</v>
+      </c>
+      <c r="B136" t="s">
+        <v>9</v>
+      </c>
+      <c r="C136" t="s">
+        <v>53</v>
+      </c>
+      <c r="D136" t="s">
+        <v>484</v>
+      </c>
+      <c r="E136" t="s">
+        <v>485</v>
+      </c>
+      <c r="F136" t="s">
+        <v>272</v>
+      </c>
+      <c r="G136" s="1" t="s">
+        <v>516</v>
+      </c>
+      <c r="H136" t="s">
+        <v>517</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137" t="s">
+        <v>518</v>
+      </c>
+      <c r="B137" t="s">
+        <v>9</v>
+      </c>
+      <c r="C137" t="s">
         <v>57</v>
       </c>
-      <c r="G23" s="1" t="s">
-[...3 lines deleted...]
-        <v>106</v>
+      <c r="D137" t="s">
+        <v>484</v>
+      </c>
+      <c r="E137" t="s">
+        <v>485</v>
+      </c>
+      <c r="F137" t="s">
+        <v>272</v>
+      </c>
+      <c r="G137" s="1" t="s">
+        <v>519</v>
+      </c>
+      <c r="H137" t="s">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138" t="s">
+        <v>521</v>
+      </c>
+      <c r="B138" t="s">
+        <v>9</v>
+      </c>
+      <c r="C138" t="s">
+        <v>61</v>
+      </c>
+      <c r="D138" t="s">
+        <v>484</v>
+      </c>
+      <c r="E138" t="s">
+        <v>485</v>
+      </c>
+      <c r="F138" t="s">
+        <v>177</v>
+      </c>
+      <c r="G138" s="1" t="s">
+        <v>522</v>
+      </c>
+      <c r="H138" t="s">
+        <v>523</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8">
+      <c r="A139" t="s">
+        <v>524</v>
+      </c>
+      <c r="B139" t="s">
+        <v>9</v>
+      </c>
+      <c r="C139" t="s">
+        <v>104</v>
+      </c>
+      <c r="D139" t="s">
+        <v>484</v>
+      </c>
+      <c r="E139" t="s">
+        <v>485</v>
+      </c>
+      <c r="F139" t="s">
+        <v>45</v>
+      </c>
+      <c r="G139" s="1" t="s">
+        <v>525</v>
+      </c>
+      <c r="H139" t="s">
+        <v>526</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8">
+      <c r="A140" t="s">
+        <v>527</v>
+      </c>
+      <c r="B140" t="s">
+        <v>9</v>
+      </c>
+      <c r="C140" t="s">
+        <v>107</v>
+      </c>
+      <c r="D140" t="s">
+        <v>484</v>
+      </c>
+      <c r="E140" t="s">
+        <v>485</v>
+      </c>
+      <c r="F140" t="s">
+        <v>214</v>
+      </c>
+      <c r="G140" s="1" t="s">
+        <v>528</v>
+      </c>
+      <c r="H140" t="s">
+        <v>529</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8">
+      <c r="A141" t="s">
+        <v>530</v>
+      </c>
+      <c r="B141" t="s">
+        <v>9</v>
+      </c>
+      <c r="C141" t="s">
+        <v>10</v>
+      </c>
+      <c r="D141" t="s">
+        <v>531</v>
+      </c>
+      <c r="E141" t="s">
+        <v>532</v>
+      </c>
+      <c r="F141" t="s">
+        <v>302</v>
+      </c>
+      <c r="G141" s="1" t="s">
+        <v>533</v>
+      </c>
+      <c r="H141" t="s">
+        <v>534</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8">
+      <c r="A142" t="s">
+        <v>535</v>
+      </c>
+      <c r="B142" t="s">
+        <v>9</v>
+      </c>
+      <c r="C142" t="s">
+        <v>16</v>
+      </c>
+      <c r="D142" t="s">
+        <v>531</v>
+      </c>
+      <c r="E142" t="s">
+        <v>532</v>
+      </c>
+      <c r="F142" t="s">
+        <v>302</v>
+      </c>
+      <c r="G142" s="1" t="s">
+        <v>536</v>
+      </c>
+      <c r="H142" t="s">
+        <v>537</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8">
+      <c r="A143" t="s">
+        <v>538</v>
+      </c>
+      <c r="B143" t="s">
+        <v>9</v>
+      </c>
+      <c r="C143" t="s">
+        <v>20</v>
+      </c>
+      <c r="D143" t="s">
+        <v>531</v>
+      </c>
+      <c r="E143" t="s">
+        <v>532</v>
+      </c>
+      <c r="F143" t="s">
+        <v>539</v>
+      </c>
+      <c r="G143" s="1" t="s">
+        <v>540</v>
+      </c>
+      <c r="H143" t="s">
+        <v>541</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8">
+      <c r="A144" t="s">
+        <v>542</v>
+      </c>
+      <c r="B144" t="s">
+        <v>9</v>
+      </c>
+      <c r="C144" t="s">
+        <v>10</v>
+      </c>
+      <c r="D144" t="s">
+        <v>543</v>
+      </c>
+      <c r="E144" t="s">
+        <v>544</v>
+      </c>
+      <c r="F144" t="s">
+        <v>45</v>
+      </c>
+      <c r="G144" s="1" t="s">
+        <v>545</v>
+      </c>
+      <c r="H144" t="s">
+        <v>546</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8">
+      <c r="A145" t="s">
+        <v>547</v>
+      </c>
+      <c r="B145" t="s">
+        <v>9</v>
+      </c>
+      <c r="C145" t="s">
+        <v>16</v>
+      </c>
+      <c r="D145" t="s">
+        <v>543</v>
+      </c>
+      <c r="E145" t="s">
+        <v>544</v>
+      </c>
+      <c r="F145" t="s">
+        <v>548</v>
+      </c>
+      <c r="G145" s="1" t="s">
+        <v>549</v>
+      </c>
+      <c r="H145" t="s">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8">
+      <c r="A146" t="s">
+        <v>551</v>
+      </c>
+      <c r="B146" t="s">
+        <v>9</v>
+      </c>
+      <c r="C146" t="s">
+        <v>20</v>
+      </c>
+      <c r="D146" t="s">
+        <v>543</v>
+      </c>
+      <c r="E146" t="s">
+        <v>544</v>
+      </c>
+      <c r="F146" t="s">
+        <v>45</v>
+      </c>
+      <c r="G146" s="1" t="s">
+        <v>552</v>
+      </c>
+      <c r="H146" t="s">
+        <v>553</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8">
+      <c r="A147" t="s">
+        <v>554</v>
+      </c>
+      <c r="B147" t="s">
+        <v>9</v>
+      </c>
+      <c r="C147" t="s">
+        <v>24</v>
+      </c>
+      <c r="D147" t="s">
+        <v>543</v>
+      </c>
+      <c r="E147" t="s">
+        <v>544</v>
+      </c>
+      <c r="F147" t="s">
+        <v>45</v>
+      </c>
+      <c r="G147" s="1" t="s">
+        <v>555</v>
+      </c>
+      <c r="H147" t="s">
+        <v>556</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8">
+      <c r="A148" t="s">
+        <v>557</v>
+      </c>
+      <c r="B148" t="s">
+        <v>9</v>
+      </c>
+      <c r="C148" t="s">
+        <v>28</v>
+      </c>
+      <c r="D148" t="s">
+        <v>543</v>
+      </c>
+      <c r="E148" t="s">
+        <v>544</v>
+      </c>
+      <c r="F148" t="s">
+        <v>45</v>
+      </c>
+      <c r="G148" s="1" t="s">
+        <v>558</v>
+      </c>
+      <c r="H148" t="s">
+        <v>559</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8">
+      <c r="A149" t="s">
+        <v>560</v>
+      </c>
+      <c r="B149" t="s">
+        <v>9</v>
+      </c>
+      <c r="C149" t="s">
+        <v>10</v>
+      </c>
+      <c r="D149" t="s">
+        <v>561</v>
+      </c>
+      <c r="E149" t="s">
+        <v>562</v>
+      </c>
+      <c r="F149" t="s">
+        <v>67</v>
+      </c>
+      <c r="G149" s="1" t="s">
+        <v>563</v>
+      </c>
+      <c r="H149" t="s">
+        <v>564</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8">
+      <c r="A150" t="s">
+        <v>565</v>
+      </c>
+      <c r="B150" t="s">
+        <v>9</v>
+      </c>
+      <c r="C150" t="s">
+        <v>10</v>
+      </c>
+      <c r="D150" t="s">
+        <v>566</v>
+      </c>
+      <c r="E150" t="s">
+        <v>567</v>
+      </c>
+      <c r="F150" t="s">
+        <v>177</v>
+      </c>
+      <c r="G150" s="1" t="s">
+        <v>568</v>
+      </c>
+      <c r="H150" t="s">
+        <v>569</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
     <hyperlink ref="G23" r:id="rId22"/>
+    <hyperlink ref="G24" r:id="rId23"/>
+    <hyperlink ref="G25" r:id="rId24"/>
+    <hyperlink ref="G26" r:id="rId25"/>
+    <hyperlink ref="G27" r:id="rId26"/>
+    <hyperlink ref="G28" r:id="rId27"/>
+    <hyperlink ref="G29" r:id="rId28"/>
+    <hyperlink ref="G30" r:id="rId29"/>
+    <hyperlink ref="G31" r:id="rId30"/>
+    <hyperlink ref="G32" r:id="rId31"/>
+    <hyperlink ref="G33" r:id="rId32"/>
+    <hyperlink ref="G34" r:id="rId33"/>
+    <hyperlink ref="G35" r:id="rId34"/>
+    <hyperlink ref="G36" r:id="rId35"/>
+    <hyperlink ref="G37" r:id="rId36"/>
+    <hyperlink ref="G38" r:id="rId37"/>
+    <hyperlink ref="G39" r:id="rId38"/>
+    <hyperlink ref="G40" r:id="rId39"/>
+    <hyperlink ref="G41" r:id="rId40"/>
+    <hyperlink ref="G42" r:id="rId41"/>
+    <hyperlink ref="G43" r:id="rId42"/>
+    <hyperlink ref="G44" r:id="rId43"/>
+    <hyperlink ref="G45" r:id="rId44"/>
+    <hyperlink ref="G46" r:id="rId45"/>
+    <hyperlink ref="G47" r:id="rId46"/>
+    <hyperlink ref="G48" r:id="rId47"/>
+    <hyperlink ref="G49" r:id="rId48"/>
+    <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
+    <hyperlink ref="G64" r:id="rId63"/>
+    <hyperlink ref="G65" r:id="rId64"/>
+    <hyperlink ref="G66" r:id="rId65"/>
+    <hyperlink ref="G67" r:id="rId66"/>
+    <hyperlink ref="G68" r:id="rId67"/>
+    <hyperlink ref="G69" r:id="rId68"/>
+    <hyperlink ref="G70" r:id="rId69"/>
+    <hyperlink ref="G71" r:id="rId70"/>
+    <hyperlink ref="G72" r:id="rId71"/>
+    <hyperlink ref="G73" r:id="rId72"/>
+    <hyperlink ref="G74" r:id="rId73"/>
+    <hyperlink ref="G75" r:id="rId74"/>
+    <hyperlink ref="G76" r:id="rId75"/>
+    <hyperlink ref="G77" r:id="rId76"/>
+    <hyperlink ref="G78" r:id="rId77"/>
+    <hyperlink ref="G79" r:id="rId78"/>
+    <hyperlink ref="G80" r:id="rId79"/>
+    <hyperlink ref="G81" r:id="rId80"/>
+    <hyperlink ref="G82" r:id="rId81"/>
+    <hyperlink ref="G83" r:id="rId82"/>
+    <hyperlink ref="G84" r:id="rId83"/>
+    <hyperlink ref="G85" r:id="rId84"/>
+    <hyperlink ref="G86" r:id="rId85"/>
+    <hyperlink ref="G87" r:id="rId86"/>
+    <hyperlink ref="G88" r:id="rId87"/>
+    <hyperlink ref="G89" r:id="rId88"/>
+    <hyperlink ref="G90" r:id="rId89"/>
+    <hyperlink ref="G91" r:id="rId90"/>
+    <hyperlink ref="G92" r:id="rId91"/>
+    <hyperlink ref="G93" r:id="rId92"/>
+    <hyperlink ref="G94" r:id="rId93"/>
+    <hyperlink ref="G95" r:id="rId94"/>
+    <hyperlink ref="G96" r:id="rId95"/>
+    <hyperlink ref="G97" r:id="rId96"/>
+    <hyperlink ref="G98" r:id="rId97"/>
+    <hyperlink ref="G99" r:id="rId98"/>
+    <hyperlink ref="G100" r:id="rId99"/>
+    <hyperlink ref="G101" r:id="rId100"/>
+    <hyperlink ref="G102" r:id="rId101"/>
+    <hyperlink ref="G103" r:id="rId102"/>
+    <hyperlink ref="G104" r:id="rId103"/>
+    <hyperlink ref="G105" r:id="rId104"/>
+    <hyperlink ref="G106" r:id="rId105"/>
+    <hyperlink ref="G107" r:id="rId106"/>
+    <hyperlink ref="G108" r:id="rId107"/>
+    <hyperlink ref="G109" r:id="rId108"/>
+    <hyperlink ref="G110" r:id="rId109"/>
+    <hyperlink ref="G111" r:id="rId110"/>
+    <hyperlink ref="G112" r:id="rId111"/>
+    <hyperlink ref="G113" r:id="rId112"/>
+    <hyperlink ref="G114" r:id="rId113"/>
+    <hyperlink ref="G115" r:id="rId114"/>
+    <hyperlink ref="G116" r:id="rId115"/>
+    <hyperlink ref="G117" r:id="rId116"/>
+    <hyperlink ref="G118" r:id="rId117"/>
+    <hyperlink ref="G119" r:id="rId118"/>
+    <hyperlink ref="G120" r:id="rId119"/>
+    <hyperlink ref="G121" r:id="rId120"/>
+    <hyperlink ref="G122" r:id="rId121"/>
+    <hyperlink ref="G123" r:id="rId122"/>
+    <hyperlink ref="G124" r:id="rId123"/>
+    <hyperlink ref="G125" r:id="rId124"/>
+    <hyperlink ref="G126" r:id="rId125"/>
+    <hyperlink ref="G127" r:id="rId126"/>
+    <hyperlink ref="G128" r:id="rId127"/>
+    <hyperlink ref="G129" r:id="rId128"/>
+    <hyperlink ref="G130" r:id="rId129"/>
+    <hyperlink ref="G131" r:id="rId130"/>
+    <hyperlink ref="G132" r:id="rId131"/>
+    <hyperlink ref="G133" r:id="rId132"/>
+    <hyperlink ref="G134" r:id="rId133"/>
+    <hyperlink ref="G135" r:id="rId134"/>
+    <hyperlink ref="G136" r:id="rId135"/>
+    <hyperlink ref="G137" r:id="rId136"/>
+    <hyperlink ref="G138" r:id="rId137"/>
+    <hyperlink ref="G139" r:id="rId138"/>
+    <hyperlink ref="G140" r:id="rId139"/>
+    <hyperlink ref="G141" r:id="rId140"/>
+    <hyperlink ref="G142" r:id="rId141"/>
+    <hyperlink ref="G143" r:id="rId142"/>
+    <hyperlink ref="G144" r:id="rId143"/>
+    <hyperlink ref="G145" r:id="rId144"/>
+    <hyperlink ref="G146" r:id="rId145"/>
+    <hyperlink ref="G147" r:id="rId146"/>
+    <hyperlink ref="G148" r:id="rId147"/>
+    <hyperlink ref="G149" r:id="rId148"/>
+    <hyperlink ref="G150" r:id="rId149"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>