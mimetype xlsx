--- v1 (2026-05-12)
+++ v2 (2026-06-13)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1188" uniqueCount="570">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1407" uniqueCount="664">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -204,50 +204,110 @@
   <si>
     <t>1986</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1986/ata_eletronica_da_12_sessao_ordinaria_da_2_sessao_legislativa.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 12° Sessão Ordinária da 2° Sessão Legislativa.</t>
   </si>
   <si>
     <t>2000</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/2000/ata_eletronica_da_13_sessao_ordinaria_da_2_sessao_legislativa.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 13° Sessão Ordinária da 2° Sessão Legislativa.</t>
   </si>
   <si>
+    <t>2007</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/2007/ata_eletronica_da_14_sessao_ordinaria_da_2_sessao_legislativa.pdf</t>
+  </si>
+  <si>
+    <t>Ata Eletrônica da 14° Sessão Ordinária da 2° Sessão Legislativa.</t>
+  </si>
+  <si>
+    <t>2015</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/2015/ata_eletronica_da_15_sessao_ordinaria_da_2_legislatura.pdf</t>
+  </si>
+  <si>
+    <t>Ata Eletrônica da 15° Sessão Ordinária da 2° Legislatura.</t>
+  </si>
+  <si>
+    <t>2021</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/2021/ata_eletronica_da_16_sessao_ordinaria_da_2_sessao_legislativa.pdf</t>
+  </si>
+  <si>
+    <t>Ata Eletrônica da 16° Sessão Ordinária da 2° Sessão Legislativa.</t>
+  </si>
+  <si>
+    <t>2024</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/2024/ata_eletronica_da_17_sessao_ordinaria_da_2_sessao_legislativa.pdf</t>
+  </si>
+  <si>
+    <t>Ata Eletrônica da 17° Sessão Ordinária da 2° Sessão Legislativa.</t>
+  </si>
+  <si>
+    <t>2027</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/2027/ata_eletronica_da_18_sessao_ordinaria_da_2_sessao_legislativa.pdf</t>
+  </si>
+  <si>
+    <t>Ata Eletrônica da 18° Sessão Ordinária da 2° Sessão Legislativa.</t>
+  </si>
+  <si>
     <t>1852</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Álvaro Galvan</t>
   </si>
   <si>
     <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1852/plo_001.2026_-_dispoe_sobre_a_criacao_do_programa_avanca_tapurah.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Programa Avança Tapurah e dá outras providências</t>
   </si>
   <si>
     <t>1853</t>
   </si>
   <si>
     <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1853/plo_02.2026_-_altera_lo_1771.2025_-_sistema_cultural_municipal.pdf</t>
   </si>
   <si>
     <t>Altera Lei Ordinária nº 1.771/2025, e dá outras providências</t>
@@ -324,137 +384,203 @@
   <si>
     <t>1921</t>
   </si>
   <si>
     <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1921/plo_no_011.2026_-_abertura_de_credito_especial_da_nova_modalidade_de_aplicacao_na_acao_da_vigilancia_epidemiologica.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito adicional especial, no orçamento da Prefeitura Municipal de Tapurah-MT no exercício de 2026 e dá outras providências</t>
   </si>
   <si>
     <t>1922</t>
   </si>
   <si>
     <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1922/plo_no_012.2026_-_abertura_de_credito_especial_por_excesso_de_arrecadacao_-_emenda_parlamentar_do_deputado_estadual_sebastiao_rezende.pdf</t>
   </si>
   <si>
     <t>1923</t>
   </si>
   <si>
     <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1923/plo_no_013.2026_-_abertura_de_credito_especial_por_excesso_de_arrecadacao_-_emenda_parlamentar_do_deputado_estadual_diego_guimaraes.pdf</t>
   </si>
   <si>
     <t>1924</t>
   </si>
   <si>
-    <t>14</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1924/plo_no_014.2026_-_abertura_de_credito_especial_-_abertura_da_modalidade_de_aplicacao_-_cosip.pdf</t>
   </si>
   <si>
     <t>1925</t>
   </si>
   <si>
-    <t>15</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1925/plo_no_015.2026_-_abertura_de_credito_especial_-_abertura_da_modalidade_de_aplicacao_patronal_da_folha_da_educacao.pdf</t>
   </si>
   <si>
     <t>1930</t>
   </si>
   <si>
-    <t>16</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1930/plo_no_016.2026_-_altera_dispositivos_na__lei_1746.2025_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Ordinária 1746/2025 (PPA) e dá outras providências.</t>
   </si>
   <si>
     <t>1947</t>
   </si>
   <si>
-    <t>17</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1947/plo_no_017.2026_-_autoriza_convenio_com_ifmt_2.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a firmar convênio com o Instituto Federal de Educação, Ciência e Tecnologia de Mato Grosso – IFMT campus avançado Lucas do Rio Verde e com a Fundação de Apoio ao Desenvolvimento do Instituto Federal de Educação, Ciência e Tecnologia de Mato Grosso – FUNADIF, para oferta do curso Técnico em Qualidade, e dá outras providências</t>
   </si>
   <si>
     <t>1975</t>
   </si>
   <si>
-    <t>18</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1975/plo_no_18.2026_-_cria_plano_municipal_de_agricultura_familiar_tapurah.anexo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Municipal de Agricultura Familiar de Tapurah/MT - PMAF, e dá outras providências</t>
   </si>
   <si>
     <t>1987</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1987/plo_no_019.2026_-_autoriza_convenio_com_tapurah_esporte_motor.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal de Tapurah/MT a celebrar Termo de Convênio com o Clube Tapurah Esporte Motor e dá outras providências.</t>
   </si>
   <si>
     <t>1998</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1998/plo_no_020.2026_-_abertura_de_credito_especial_-_criacao_da_acao_de_implementacao_e_fomento_da_educacao_em_tempo_integral_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Autorização para Abertura sobre autorização para Abertura de Crédito Adicional Especial, no Orçamento da Prefeitura Municipal de Tapurah-MT no exercício de 2026 e dá outras providências.</t>
   </si>
   <si>
     <t>2001</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/2001/plo_021.2026_-_autorizacao_para_termo_de_convenio_atec.2026_2.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Firmar Termo de Convênio com as Associação Tapuraense Esporte Clube - ATEC e dá outras providências.</t>
   </si>
   <si>
+    <t>2013</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/2013/plo_no_022.2026_-_autoriza_parceria_com_municipio_de_itanhanga-mt_-_casa_lar.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal de Tapurah/MT a celebrar Convênio de Cooperação Técnica e Financeira com o Município de Itanhangá/MT.</t>
+  </si>
+  <si>
+    <t>2014</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/2014/plo_no_023.2026_-altera_redacao_do_art._5_da_lei__1692.2025_-_jornada_delegada.pdf</t>
+  </si>
+  <si>
+    <t>Altera dispositivos da Lei Municipal n° 1.692/2025 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2028</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/2028/plo_no_024.2026_-_altera_a_redacao_da_lei_1165.2017__-_conselho_defesa_civil_e_da_outras_providenciais.pdf</t>
+  </si>
+  <si>
+    <t>Altera redação da Lei Ordinária n° 1.165, de 15 de agosto de 2017 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2029</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/2029/plo_no_025.2026_-altera_redacao_do_art._5_da_lei__1692.2025_-_jornada_delegada.pdf</t>
+  </si>
+  <si>
+    <t>2031</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/2031/plo_no_026.2026_-_expansao_da_avenida_dos_trabalhadores.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a extensão da Avenida dos Trabalhadores, Município de Tapurah-MT.</t>
+  </si>
+  <si>
+    <t>2032</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/2032/plo_no_027.2026_-_dispoe_sobre_sistema_nacional_de_educacao__sne.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a organização, atualização e adequação do sistema municipal de ensino de Tapurah-MT ao sistema nacional de educação - SNE e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2033</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/2033/plo_no_028.2026_-altera_redacao_do_art._3_da_lei__1729.2025_estrada_joaquim_de_lima_filho.pdf</t>
+  </si>
+  <si>
+    <t>Altera dispositivos da Lei Municipal n° 1.729/2025 e dá outras providências.</t>
+  </si>
+  <si>
     <t>1890</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1890/plc_01.2026_-_altera_o_plano_de_cargos_e_carreiras_lc_193.2022.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar 193/2022 e dá outras providências</t>
   </si>
   <si>
     <t>1932</t>
   </si>
   <si>
     <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1932/plc_02.2026_-_altera_lei_complementar_176-2021_-_previdencia_complementar.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Complementar 176/2021, e dá outras providências</t>
   </si>
   <si>
     <t>1933</t>
@@ -867,128 +993,107 @@
   <si>
     <t>Indica ao Exmo. Sr. Ondanir Bortolini - Nininho, Deputado Estadual, destinação de emenda parlamentar em favor da Associação de pais e amigos dos Excepcionais - APAE de Tapurah-MT, para reforma e equipagem das salas de aula.</t>
   </si>
   <si>
     <t>1879</t>
   </si>
   <si>
     <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1879/indicacao_020.2026_-_gobbi.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Gilberto Cattani, Deputado estadual, a destinação de emenda parlamentar para implantação e equipagem de sala multissensorial destinada ao atendimento de alunos com deficiência na rede de ensino municipal de Tapurah-MT.</t>
   </si>
   <si>
     <t>1880</t>
   </si>
   <si>
     <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1880/indicacao_021.2026_-_gobbi.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Gilberto Cattani, Deputado estadual, a destinação de emenda parlamentar para implantação e equipagem de sala multissensorial na Associação Hípica Esperança, no município de Tapurah-MT.</t>
   </si>
   <si>
     <t>1882</t>
   </si>
   <si>
-    <t>22</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1882/indicacao_022.2026_-_cleomar.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Alvaro Galvan, Prefeito Municipal de Tapurah-MT, a necessidade de regularização do Bairro Santo Antônio e Recanto dos Passáros, localizados no Município de Tapurah-MT.</t>
   </si>
   <si>
     <t>1883</t>
   </si>
   <si>
-    <t>23</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1883/indicacao_023.2026_-_cleomar.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Alvaro Galvan, Prefeito Municipal de Tapurah-MT, a viabilidade de aquisição de área para criação de praças e loteamento popular no Bairro Santo Antônio, localizado no município de Tapurah-MT.</t>
   </si>
   <si>
     <t>1884</t>
   </si>
   <si>
-    <t>24</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1884/indicacao_024.2026_-_cleomar.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Alvaro Galvan, Prefeito Municipal de Tapurah-MT, a viabilidade de abertura de acesso ao Barela pela via Perimetral, no município de Tapurah-MT.</t>
   </si>
   <si>
     <t>1885</t>
   </si>
   <si>
-    <t>25</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1885/indicacao_025.2026_-_cleomar.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Alvaro Galvan, Prefeito Municipal de Tapurah-MT, a viabilidade de criação da Casa do Artesão no município de Tapurah-MT.</t>
   </si>
   <si>
     <t>1886</t>
   </si>
   <si>
-    <t>26</t>
-[...1 lines deleted...]
-  <si>
     <t>Diego Grendene, Daniele Zottis, Elder Gobbi</t>
   </si>
   <si>
     <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1886/indicacao_026.2026_-_grendene.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Alvaro Galvan, Prefeito Municipal de Tapurah-MT, a necessidade de criação e estruturação de área específica destinada ao estacionamento de caminhões, com infraestrutura adequada, visando a organização urbana e a segurança no município.</t>
   </si>
   <si>
     <t>1887</t>
   </si>
   <si>
-    <t>27</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1887/indicacao_027.2026_-_daise.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Alvaro Galvan, Prefeito Municipal de Tapurah-MT, a necessidade de estudo técnico e readequação do redutor de velocidade existente na MT-010, nas imediações do cruzamento entre a Av. Brasil e Av. Rio Grande do Sul, sentido Itanhangá/Nova Maringá, no município de Tapurah-MT.</t>
   </si>
   <si>
     <t>1889</t>
   </si>
   <si>
-    <t>28</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1889/indicacao_028.2026_-_daise.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Alvaro Galvan, Prefeito Municipal de Tapurah-MT, a necessidade de estudo técnico visando a implantação de redutor de velocidade antes da rotatória na Linha do Borges, na MT-010/338, nas proximidades da Casa Branca, no Município de Tapurah-MT.</t>
   </si>
   <si>
     <t>1891</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>Aelton Figueiredo, Cleomar Campos, Daise Martins, Daniele Zottis, Danielle Eickhoff, Juliano Antunes, Luiz Sette</t>
   </si>
   <si>
     <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1891/indicacao_029.2026_-_zottis-cleomar.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Álvaro Galvan, Prefeito municipal de Tapurah-MT, a necessidade de regulamentar a circulação de patinetes elétricos, bicicletas elétricas e equipamentos de mobilidade individual autopropelidos no município, diante do crescente uso desses meios de transporte, especialmente por jovens e estudantes.</t>
   </si>
   <si>
     <t>1892</t>
   </si>
   <si>
     <t>30</t>
@@ -1461,50 +1566,167 @@
   <si>
     <t>1993</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1993/indicacao_068.2026_-_zottis.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Wellington Dias, Ministro do Desenvolvimento e Assistência Social, Família e Combate à Fome, a necessidade de destinação de recurso no valor de R$ 650.000,00 (seiscentos e cinquenta mil reais), para viabilizar a aquisição de veículo do tipo micro-onibus do programa MobSUAS, para atender a demanda do município de Tapurah-MT.</t>
   </si>
   <si>
     <t>2003</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/2003/indicacao_069.2026_-_daise.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Sr. Álvaro Galvan, Prefeito Municipal de Tapurah-MT, a necessidade de estudo técnico visando a possibilidade de criação de um programa municipal para fornecimento de cargas de terra na área urbana, destinado às famílias de baixa renda e em situação de vulnerabilidade social.</t>
   </si>
   <si>
+    <t>2008</t>
+  </si>
+  <si>
+    <t>70</t>
+  </si>
+  <si>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/2008/indicacao_070.2026_-_daniele_zottis.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Exmo. Sr. Álvaro Galvan, Prefeito Municipal de Tapurah-MT, necessidade de realizar estudos para viabilizar e instituir diretrizes municipais de controle populacional ético de cães e gatos, regulamentando o método CED - Captura, Esterilização e Devolução - no âmbito do município de Tapurah-MT, conforme modelo de Projeto em anexo.</t>
+  </si>
+  <si>
+    <t>2009</t>
+  </si>
+  <si>
+    <t>71</t>
+  </si>
+  <si>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/2009/indicacao_071.2026_-_aelton.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Exmo. Sr. Álvaro Galvan, Prefeito Municipal de Tapurah-MT, necessidade de implantação do projeto "Atenção Primária á saúde até você - Saúde itinerante nas comunidades rurais", em cumprimento aos princípios constitucionais do sistema único de saúde - SUS.</t>
+  </si>
+  <si>
+    <t>2010</t>
+  </si>
+  <si>
+    <t>72</t>
+  </si>
+  <si>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/2010/indicacao_072.2026_-_sette.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Exmo. Sr. Álvaro Galvan, Prefeito Municipal de Tapurah-MT, a necessidade de instalações de passarelas de acessibilidade para cadeirantes nas vias públicas do município de Tapurah-MT, com o objetivo de garantir condições adequadas de mobilidade e promover a inclusão das pessoas com deficiência física.</t>
+  </si>
+  <si>
+    <t>2018</t>
+  </si>
+  <si>
+    <t>73</t>
+  </si>
+  <si>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/2018/indicacao_073.2026_-_grendene.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Exmo. Sr. Álvaro Galvan, Prefeito Municipal de Tapurah-MT, a necessidade de caminhões pipa para molhar as ruas do distrito de Novo Eldorado, pois neste período do ano ocorre intensa estiagem, o que contribui significativamente para o aumento da poeira nas vias não pavimentadas.</t>
+  </si>
+  <si>
+    <t>2019</t>
+  </si>
+  <si>
+    <t>74</t>
+  </si>
+  <si>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/2019/indicacao_074.2026_-_zottis.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Exmo. Sr. Álvaro Galvan, Prefeito Municipal de Tapurah-MT e à Secretaria Municipal de Saúde, a necessidade de disponibilização de transporte para os moradores dos distritos de Ana Terra e Novo Eldorado, com a finalidade de viabilizar o deslocamento para realização de consultas, exames e retirada de medicamentos no município.</t>
+  </si>
+  <si>
+    <t>2020</t>
+  </si>
+  <si>
+    <t>75</t>
+  </si>
+  <si>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/2020/indicacao_075.2026_-_aelton.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Exmo. Sr. Álvaro Galvan, Prefeito Municipal de Tapurah-MT, a necessidade de criação de um evento nos moldes da "Fifa Fan Fest", com a instalação de telões em espaços públicos, para que a população possa acompanhar e torcer durante os jogos da seleção Brasileira na copa do mundo de 2026, com estrutura adequada de som, segurança e programação cultural.</t>
+  </si>
+  <si>
+    <t>2023</t>
+  </si>
+  <si>
+    <t>76</t>
+  </si>
+  <si>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/2023/indicacao_076.2026_-_zottis.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Exmo. Sr. Álvaro Galvan, Prefeito Municipal de Tapurah-MT, necessidade de realizar estudos para viabilizar o adequado escoamento de águas pluviais nas ruas do município, por meio da instalação de bocas de lobo.</t>
+  </si>
+  <si>
+    <t>77</t>
+  </si>
+  <si>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/2026/indicacao_077.2026_-_aelton.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Exmo. Sr. Alvaro Galvan, Prefeito Municipal de Tapurah-MT, a necessidade de providenciar a confecção e instalação de uma placa com a identificação do bairro Santo Antônio, a ser fixada em sua entrada, após a conclusão do processo de regularização.</t>
+  </si>
+  <si>
+    <t>2035</t>
+  </si>
+  <si>
+    <t>78</t>
+  </si>
+  <si>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/2035/indicacao_078.2026_-_eickhoff.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Exmo. Sr. Alvaro Galvan, Prefeito Municipal de Tapurah-MT, a necessidade de implantação de ciclovia na avenida Rio de Janeiro, visando promover maior segurança e melhor organização do tráfego.</t>
+  </si>
+  <si>
+    <t>2036</t>
+  </si>
+  <si>
+    <t>79</t>
+  </si>
+  <si>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/2036/indicacao_079.2026_-_eickhoff.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Exmo. Sr. Alvaro Galvan, Prefeito Municipal de Tapurah-MT, a necessidade de realização de campanhas de triagem e exames auditivos voltados à população idosa, em alusão ao mês de conscientização sobre a saúde auditiva.</t>
+  </si>
+  <si>
     <t>1862</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1862/requerimento_001.2026_-_urgencia_de_votacao.pdf</t>
   </si>
   <si>
     <t>Urgência e votação única - Resolução n°01/2026 "Fixa o calendário Legislativo para o ano de 2026".</t>
   </si>
   <si>
     <t>1869</t>
   </si>
   <si>
     <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1869/requerimento_002.2026_-__diego_grendene.pdf</t>
   </si>
   <si>
     <t>Requer informações detalhadas acerca dos protocolos adotados pela Secretaria de Saúde junto a Vigilância Sanitária para reverter a interdição do Hospital Municipal de Tapurah-MT.</t>
   </si>
   <si>
     <t>1870</t>
@@ -1602,84 +1824,120 @@
   <si>
     <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1996/requerimento_013.2026_-__cleomar_campos.pdf</t>
   </si>
   <si>
     <t>Requer a Defensoria Pública do Estado de Mato Grosso que sejam encaminhadas informações detalhadas sobre a disponibilidade de vagas de UTIs.</t>
   </si>
   <si>
     <t>2004</t>
   </si>
   <si>
     <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/2004/requerimento_014.2026_-_urgencia_de_votacao.pdf</t>
   </si>
   <si>
     <t>Requer urgência especial e votação única, dispensando a tramitação regimental normal para votação do Projeto de Lei Ordinária n° 20 de 2026 - Dispõe sobre autorização para abertura de crédito adicional especial, no orçamento da Prefeitura Municipal de Tapurah-MT no exercício 2026 e dá outras providências.</t>
   </si>
   <si>
     <t>2006</t>
   </si>
   <si>
     <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/2006/requerimento_015.2026_-_justificativa_de_ausencia_de_sessao_-gobbi.pdf</t>
   </si>
   <si>
     <t>Justificativa para fins de direito da minha ausência na sessão ordinária do dia 27 do mês de abril do ano de 2026.</t>
   </si>
   <si>
+    <t>2016</t>
+  </si>
+  <si>
+    <t>Elder Gobbi, Diego Grendene</t>
+  </si>
+  <si>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/2016/requerimento_016.2026_-_gobbi.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro ao Excelentíssimo Senhor Prefeito Municipal Álvaro Galvan documentos e esclarecimento quanto ao Loteamento Nova Esperança</t>
+  </si>
+  <si>
+    <t>2017</t>
+  </si>
+  <si>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/2017/requerimento_017.2026_-_urgencia_de_votacao.pdf</t>
+  </si>
+  <si>
+    <t>Requer urgência especial e votação única, dispensando a tramitação regimental normal para votação do Projeto de Lei Ordinária n° 022/2026.</t>
+  </si>
+  <si>
+    <t>2030</t>
+  </si>
+  <si>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/2030/requerimento_018.2026_-_urgencia_de_votacao.pdf</t>
+  </si>
+  <si>
+    <t>Requer urgência especial e votação única, dispensando a tramitação regimental normal para votação do Projeto de Lei Ordinária n° 25 de 2026 - Altera dispositivos da Lei Municipal n° 1.692/2025 e dá outras providências.</t>
+  </si>
+  <si>
     <t>1953</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1953/mocao_001.2026_-__diego_-_solange.pdf</t>
   </si>
   <si>
     <t>“MOÇÃO DE RECONHECIMENTO” a Senhora SOLANGE APARECIDA ALVES DE SOUZA, pelos relevantes serviços prestados ao município de Tapurah ao longo de sua trajetória.</t>
   </si>
   <si>
     <t>1954</t>
   </si>
   <si>
     <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1954/mocao_002.2026_-_diego_-_dini_martelli.pdf</t>
   </si>
   <si>
     <t>“MOÇÃO DE RECONHECIMENTO” a Senhora GENECI FÁTIMA TOLLOTTI MARTELLI (DINI MARTELLI), pelos relevantes serviços prestados à cultura e pela significativa contribuição à valorização da arte mato-grossense em âmbito regional e nacional.</t>
   </si>
   <si>
     <t>1955</t>
   </si>
   <si>
     <t>Daniele Zottis, Daise Martins, Danielle Eickhoff</t>
   </si>
   <si>
     <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1955/mocao_003.2026__-_zottis_-_corrida_body_life.pdf</t>
   </si>
   <si>
     <t>“MOÇÃO DE APLAUSOS” a Cristiane Veloso, Eloisa Guadagnin Borges e Makely Bruniere, em reconhecimento pela iniciativa e realização da 1°Corrida Body Life, em Tapurah-MT</t>
+  </si>
+  <si>
+    <t>2034</t>
+  </si>
+  <si>
+    <t>De acordo com as normas Regimentais da Casa e a Lei Orgânica Municipal, requeiro a Mesa ouvido o soberano plenário, a aprovação de uma “MOÇÃO DE RECONHECIMENTO” aos PIONEIROS NA COLONIZAÇÃO DO MUNICÍPIO DE TAPURAH-MT.</t>
   </si>
   <si>
     <t>1860</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1860/pr_no_001-2026_-_fixa_o_calendario_legislativo_para_2026.pdf</t>
   </si>
   <si>
     <t>Fixa o calendário Legislativo para o ano 2026.</t>
   </si>
   <si>
     <t>1861</t>
   </si>
   <si>
     <t>Daise Martins, Daniele Zottis, Danielle Eickhoff</t>
   </si>
   <si>
     <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1861/pr_n_02-2026_-_honraria_mulher_de_honra_tapuraense.pdf</t>
   </si>
@@ -1691,50 +1949,74 @@
   </si>
   <si>
     <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1910/pr_no_003-2026_-_altera_regimento_interno_1_secretario.pdf</t>
   </si>
   <si>
     <t>Altera o Regimento Interno - Resolução 87/2014, e dá outras providências.</t>
   </si>
   <si>
     <t>1985</t>
   </si>
   <si>
     <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1985/pr_no_04-2026_-_estrutura_administrativa_da_camara_municipal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a estrutura administrativa da Câmara Municipal de Tapurah e dá outras providências.</t>
   </si>
   <si>
     <t>2005</t>
   </si>
   <si>
     <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/2005/pr_no_05-2026_-_ordem_cronologica_de_pagamento.pdf</t>
   </si>
   <si>
     <t>Regulamenta Ordem Cronológica de Pagamentos no âmbito da Câmara Municipal de Tapurah, nos termos da Lei Federal nº 14.133/2021, e dá outras_x000D_
 providências.</t>
+  </si>
+  <si>
+    <t>2011</t>
+  </si>
+  <si>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/2011/pr_no_06-2026_-_ressarcimento_cursos.pdf</t>
+  </si>
+  <si>
+    <t>Regulamenta o ressarcimento dos valores investidos em cursos, capacitações, treinamentos e eventos de qualificação profissional custeados com recursos públicos municipais, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2022</t>
+  </si>
+  <si>
+    <t>PDL</t>
+  </si>
+  <si>
+    <t>Projeto de Decreto Legislativo</t>
+  </si>
+  <si>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/2022/projeto_de_decreto_legislativo_no_01-2026_concede_titulo_de_cidadao_tapuraense.pdf</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadão Honorário do Município de Tapurah, Estado de Mato Grosso.</t>
   </si>
   <si>
     <t>1857</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica Municipal</t>
   </si>
   <si>
     <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1857/projeto_de_emenda_a_lei_organica_001.2026_-_data_de_envio_da_ldo.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Orgânica Municipal de Tapurah/MT</t>
   </si>
   <si>
     <t>1863</t>
   </si>
   <si>
     <t>CHAPA</t>
   </si>
   <si>
     <t>Chapa</t>
   </si>
@@ -2073,56 +2355,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1864/ata_eletronica_da_1_sessao_ordinaria_da_2_sessao_legislativa.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1881/ata_eletronica_da_2_sessao_ordinaria_da_1_sessao_legislativa.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1905/ata_eletronica_da_03_sessao_ordinaria_da_2_sessao_legislativa.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1908/ata_eletronica_da_04_sessao_ordinaria_da_02_sessao_legislativa.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1919/ata_eletronica_da_5_sessao_ordinaria_da_2_sessao_legislativa.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1941/ata_eletronica_da_06_sessao_ordinaria_da_02_sessao_legislativa.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1952/ata_eletronica_da_07_sessao_ordinaria_da_02_sessao_legislativa.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1963/ata_eletronica_da_08_sessao_ordinaria_da_02_sessao_legislativa.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1976/ata_09-2026_-ordinaria_06-04-2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1980/ata_eletronica_da_10_sessao_ordinaria_da_02_sessao_legislativa..pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1982/ata_eletronica_da_11_sessao_ordinaria_da_02_sessao_legislativa.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1986/ata_eletronica_da_12_sessao_ordinaria_da_2_sessao_legislativa.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/2000/ata_eletronica_da_13_sessao_ordinaria_da_2_sessao_legislativa.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1852/plo_001.2026_-_dispoe_sobre_a_criacao_do_programa_avanca_tapurah.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1853/plo_02.2026_-_altera_lo_1771.2025_-_sistema_cultural_municipal.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1854/plo_no_0032026_-_altera_dispositivos_na_lei_1473_260227_162841.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1855/plo_004.2026_-_autoriza_a_premiacao_de_alunos_da_rede_publica_de_ensino.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1856/plo_005.2026_-_autoriza_rateio_do_cidesa.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1859/plo_no_006.2026_-_autorizacao_de_convenio_com_a_aamec.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1898/plo_no_007.2026_-_abertura_de_credito_especial_-_avanca_tapurah.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1899/plo_no_008.2026_-_abertura_de_credito_especial_-_abertura_da_modalidade_de_aplicacao_para_celebracao_convenio.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1901/plo_no_009.2026_-_autorizacao_de_convenio_com_a_ahe.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1902/plo_no_010.2026_-_autorizacao_de_convenio_com_a_ong_anjos_de_patas.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1921/plo_no_011.2026_-_abertura_de_credito_especial_da_nova_modalidade_de_aplicacao_na_acao_da_vigilancia_epidemiologica.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1922/plo_no_012.2026_-_abertura_de_credito_especial_por_excesso_de_arrecadacao_-_emenda_parlamentar_do_deputado_estadual_sebastiao_rezende.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1923/plo_no_013.2026_-_abertura_de_credito_especial_por_excesso_de_arrecadacao_-_emenda_parlamentar_do_deputado_estadual_diego_guimaraes.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1924/plo_no_014.2026_-_abertura_de_credito_especial_-_abertura_da_modalidade_de_aplicacao_-_cosip.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1925/plo_no_015.2026_-_abertura_de_credito_especial_-_abertura_da_modalidade_de_aplicacao_patronal_da_folha_da_educacao.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1930/plo_no_016.2026_-_altera_dispositivos_na__lei_1746.2025_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1947/plo_no_017.2026_-_autoriza_convenio_com_ifmt_2.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1975/plo_no_18.2026_-_cria_plano_municipal_de_agricultura_familiar_tapurah.anexo.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1987/plo_no_019.2026_-_autoriza_convenio_com_tapurah_esporte_motor.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1998/plo_no_020.2026_-_abertura_de_credito_especial_-_criacao_da_acao_de_implementacao_e_fomento_da_educacao_em_tempo_integral_1.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/2001/plo_021.2026_-_autorizacao_para_termo_de_convenio_atec.2026_2.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1890/plc_01.2026_-_altera_o_plano_de_cargos_e_carreiras_lc_193.2022.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1932/plc_02.2026_-_altera_lei_complementar_176-2021_-_previdencia_complementar.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1933/plc_03.2026_-_altera_perimetro_urbano_e_expansao_urbana.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1938/plc_04.2026_-_altera_codigo_tributario_-__licencas_ambientais_e_multas_2.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1946/plc_05.2026_-_concede_isencao_de_itbi_para_imoveis_adquiridos_pelo_programa_pncf.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1967/plc_06.2026_-_altera_lc_92_e_91_de_2016_-_parcelamento_do_solo_e_zonemento.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1968/plc_07.2026_-_altera_lc_94.2016_-_sistema_viario.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1969/plc_08.2026_-_politica_de_protecao_autismo.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1934/pll__n_01-2026_-_cadastro_cuidadores.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1949/pll__n_02-2026_-_declaracao_de_utilidade_publica.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1950/pll__n_03-2026_-_altera_lei_1.687-2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1965/pll_n_04-2026_-_declara_utilidade_publica_associacao_cearpa.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1970/pll_n_05-2026_-altera_lei_1.292-2019_-_vagas_estacionamento.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1989/pll_n_06-2026_-_altera_nome_praca_da_juliana.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/2002/pll_n_07-2026_-_declara_utilidade_publica_associacao_igreja_catolica_tapurah_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1909/plcl__n_01-2026_-_altera_lc_133-2019_-atribuicoes_diretor_adm_finan.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1865/01-2026_emenda_modificativa__e_aditiva_-_plo_01-2026.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1866/02-2026_emenda_de_redacao_-_plo_02-2026.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1939/03-2026_emenda_modificativa_-_plo_03-2026.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1961/04-2026_emenda_modificativa_e_redacao_-_plc_04-2026.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1979/05-2026_emenda_redacao_-_plc_08-2026.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1841/indicacao_001.2026_-_gobbi.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1842/indicacao_002.2026_-_gobbi.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1843/indicacao_003.2026_-_gobbi.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1844/indicacao_004.2026_-_gobbi_-_obesidade.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1845/indicacao_005.2026_-_cleomar.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1846/indicacao_006.2026_-_cleomar.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1847/indicacao_007.2026_-_daise.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1848/indicacao_008.2026_-_daise.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1849/indicacao_009.2026_-_daise.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1850/indicacao_010.2026_-_daise.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1867/indicacao_011.2026_-_gobbi.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1868/indicacao_012.2026_-_gobbi.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1871/indicacao_013.2026_-_grendene.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1872/indicacao_014.2026_-_juliano.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1873/indicacao_015.2026_-_juliano.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1874/indicacao_016.2026_-_juliano.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1875/indicacao_017.2026_-_daise.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1876/indicacao_018.2026_-_cleomar.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1879/indicacao_020.2026_-_gobbi.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1880/indicacao_021.2026_-_gobbi.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1882/indicacao_022.2026_-_cleomar.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1883/indicacao_023.2026_-_cleomar.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1884/indicacao_024.2026_-_cleomar.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1885/indicacao_025.2026_-_cleomar.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1886/indicacao_026.2026_-_grendene.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1887/indicacao_027.2026_-_daise.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1889/indicacao_028.2026_-_daise.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1891/indicacao_029.2026_-_zottis-cleomar.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1892/indicacao_030.2026_-_zottis.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1894/indicacao_031.2026_-_grendene.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1895/indicacao_032.2026_-_grendene.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1896/indicacao_033.2026_-_todos.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1897/indicacao_034.2026_-_gobbi.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1900/indicacao_035.2026_-_aelton.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1903/indicacao_036.2026_-_aelton.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1904/indicacao_037.2026_-_aelton.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1911/indicacao_038.2026_-_cleomar.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1912/indicacao_039.2026_-_cleomar.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1913/indicacao_040.2026_-_cleomar.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1914/indicacao_041.2026_-_cleomar.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1915/indicacao_042.2026_-_cleomar.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1916/indicacao_043.2026_-_eickhoff.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1917/indicacao_044.2026_-_gobbi.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1918/indicacao_045.2026_-_gobbi.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1926/indicacao_046.2026_-_sette.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1927/indicacao_047.2026_-_sette.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1928/indicacao_048.2026_-_sette.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1942/indicacao_049.2026_-_zottis.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1943/indicacao_050.2026_-_zottis.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1944/indicacao_051.2026_-_cleomar.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1948/indicacao_052.2026_-_eickhoff.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1951/indicacao_053.2026_-_gobbi.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1956/indicacao_054.2026_-_cleomar.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1957/indicacao_055.2026_-_cleomar.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1958/indicacao_056.2026_-_grendene.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1959/indicacao_057.2026_-_zottis.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1960/indicacao_058.2026_-_zottis.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1962/indicacao_059.2026_-_eickhoff.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1971/indicacao_060.2026_-_sette.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1972/indicacao_061.2026_-_aelton.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1973/indicacao_062.2026_-_zottis.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1977/indicacao_063.2026_-_zottis_ass.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1978/indicacao_064.2026_-_cleomar.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1990/indicacao_065.2026_-_grendene.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1991/indicacao_066.2026_-_gobbi.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1992/indicacao_067.2026_-_gobbi.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1993/indicacao_068.2026_-_zottis.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/2003/indicacao_069.2026_-_daise.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1862/requerimento_001.2026_-_urgencia_de_votacao.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1869/requerimento_002.2026_-__diego_grendene.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1870/requerimento_003.2026_-_urgencia_de_votacao.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1906/requerimento_004.2026_-_gobbi_inss.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1907/requerimento_005.2026_-_urgencia_de_votacao.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1935/requerimento_006.2026_-_urgencia_de_votacao.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1940/requerimento_007.2026_-_urgencia_de_votacao.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1981/requerimento_008.2026_-_justificativa_de_ausencia_de_sessao_-_eickhoff.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1983/requerimento_009.2026_-_justificativa_de_ausencia_de_sessao_-gobbi.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1988/requerimento_010.2026_-_urgencia_de_votacao.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1994/requerimento_011.2026_-__cleomar_campos.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1995/requerimento_012.2026_-__cleomar_campos.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1996/requerimento_013.2026_-__cleomar_campos.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/2004/requerimento_014.2026_-_urgencia_de_votacao.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/2006/requerimento_015.2026_-_justificativa_de_ausencia_de_sessao_-gobbi.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1953/mocao_001.2026_-__diego_-_solange.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1954/mocao_002.2026_-_diego_-_dini_martelli.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1955/mocao_003.2026__-_zottis_-_corrida_body_life.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1860/pr_no_001-2026_-_fixa_o_calendario_legislativo_para_2026.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1861/pr_n_02-2026_-_honraria_mulher_de_honra_tapuraense.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1910/pr_no_003-2026_-_altera_regimento_interno_1_secretario.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1985/pr_no_04-2026_-_estrutura_administrativa_da_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/2005/pr_no_05-2026_-_ordem_cronologica_de_pagamento.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1857/projeto_de_emenda_a_lei_organica_001.2026_-_data_de_envio_da_ldo.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1863/requerimento_001-2026_-_comissoes_permanentes_da_camara_de_2026.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1864/ata_eletronica_da_1_sessao_ordinaria_da_2_sessao_legislativa.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1881/ata_eletronica_da_2_sessao_ordinaria_da_1_sessao_legislativa.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1905/ata_eletronica_da_03_sessao_ordinaria_da_2_sessao_legislativa.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1908/ata_eletronica_da_04_sessao_ordinaria_da_02_sessao_legislativa.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1919/ata_eletronica_da_5_sessao_ordinaria_da_2_sessao_legislativa.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1941/ata_eletronica_da_06_sessao_ordinaria_da_02_sessao_legislativa.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1952/ata_eletronica_da_07_sessao_ordinaria_da_02_sessao_legislativa.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1963/ata_eletronica_da_08_sessao_ordinaria_da_02_sessao_legislativa.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1976/ata_09-2026_-ordinaria_06-04-2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1980/ata_eletronica_da_10_sessao_ordinaria_da_02_sessao_legislativa..pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1982/ata_eletronica_da_11_sessao_ordinaria_da_02_sessao_legislativa.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1986/ata_eletronica_da_12_sessao_ordinaria_da_2_sessao_legislativa.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/2000/ata_eletronica_da_13_sessao_ordinaria_da_2_sessao_legislativa.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/2007/ata_eletronica_da_14_sessao_ordinaria_da_2_sessao_legislativa.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/2015/ata_eletronica_da_15_sessao_ordinaria_da_2_legislatura.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/2021/ata_eletronica_da_16_sessao_ordinaria_da_2_sessao_legislativa.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/2024/ata_eletronica_da_17_sessao_ordinaria_da_2_sessao_legislativa.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/2027/ata_eletronica_da_18_sessao_ordinaria_da_2_sessao_legislativa.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1852/plo_001.2026_-_dispoe_sobre_a_criacao_do_programa_avanca_tapurah.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1853/plo_02.2026_-_altera_lo_1771.2025_-_sistema_cultural_municipal.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1854/plo_no_0032026_-_altera_dispositivos_na_lei_1473_260227_162841.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1855/plo_004.2026_-_autoriza_a_premiacao_de_alunos_da_rede_publica_de_ensino.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1856/plo_005.2026_-_autoriza_rateio_do_cidesa.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1859/plo_no_006.2026_-_autorizacao_de_convenio_com_a_aamec.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1898/plo_no_007.2026_-_abertura_de_credito_especial_-_avanca_tapurah.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1899/plo_no_008.2026_-_abertura_de_credito_especial_-_abertura_da_modalidade_de_aplicacao_para_celebracao_convenio.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1901/plo_no_009.2026_-_autorizacao_de_convenio_com_a_ahe.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1902/plo_no_010.2026_-_autorizacao_de_convenio_com_a_ong_anjos_de_patas.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1921/plo_no_011.2026_-_abertura_de_credito_especial_da_nova_modalidade_de_aplicacao_na_acao_da_vigilancia_epidemiologica.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1922/plo_no_012.2026_-_abertura_de_credito_especial_por_excesso_de_arrecadacao_-_emenda_parlamentar_do_deputado_estadual_sebastiao_rezende.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1923/plo_no_013.2026_-_abertura_de_credito_especial_por_excesso_de_arrecadacao_-_emenda_parlamentar_do_deputado_estadual_diego_guimaraes.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1924/plo_no_014.2026_-_abertura_de_credito_especial_-_abertura_da_modalidade_de_aplicacao_-_cosip.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1925/plo_no_015.2026_-_abertura_de_credito_especial_-_abertura_da_modalidade_de_aplicacao_patronal_da_folha_da_educacao.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1930/plo_no_016.2026_-_altera_dispositivos_na__lei_1746.2025_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1947/plo_no_017.2026_-_autoriza_convenio_com_ifmt_2.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1975/plo_no_18.2026_-_cria_plano_municipal_de_agricultura_familiar_tapurah.anexo.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1987/plo_no_019.2026_-_autoriza_convenio_com_tapurah_esporte_motor.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1998/plo_no_020.2026_-_abertura_de_credito_especial_-_criacao_da_acao_de_implementacao_e_fomento_da_educacao_em_tempo_integral_1.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/2001/plo_021.2026_-_autorizacao_para_termo_de_convenio_atec.2026_2.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/2013/plo_no_022.2026_-_autoriza_parceria_com_municipio_de_itanhanga-mt_-_casa_lar.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/2014/plo_no_023.2026_-altera_redacao_do_art._5_da_lei__1692.2025_-_jornada_delegada.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/2028/plo_no_024.2026_-_altera_a_redacao_da_lei_1165.2017__-_conselho_defesa_civil_e_da_outras_providenciais.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/2029/plo_no_025.2026_-altera_redacao_do_art._5_da_lei__1692.2025_-_jornada_delegada.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/2031/plo_no_026.2026_-_expansao_da_avenida_dos_trabalhadores.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/2032/plo_no_027.2026_-_dispoe_sobre_sistema_nacional_de_educacao__sne.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/2033/plo_no_028.2026_-altera_redacao_do_art._3_da_lei__1729.2025_estrada_joaquim_de_lima_filho.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1890/plc_01.2026_-_altera_o_plano_de_cargos_e_carreiras_lc_193.2022.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1932/plc_02.2026_-_altera_lei_complementar_176-2021_-_previdencia_complementar.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1933/plc_03.2026_-_altera_perimetro_urbano_e_expansao_urbana.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1938/plc_04.2026_-_altera_codigo_tributario_-__licencas_ambientais_e_multas_2.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1946/plc_05.2026_-_concede_isencao_de_itbi_para_imoveis_adquiridos_pelo_programa_pncf.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1967/plc_06.2026_-_altera_lc_92_e_91_de_2016_-_parcelamento_do_solo_e_zonemento.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1968/plc_07.2026_-_altera_lc_94.2016_-_sistema_viario.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1969/plc_08.2026_-_politica_de_protecao_autismo.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1934/pll__n_01-2026_-_cadastro_cuidadores.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1949/pll__n_02-2026_-_declaracao_de_utilidade_publica.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1950/pll__n_03-2026_-_altera_lei_1.687-2025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1965/pll_n_04-2026_-_declara_utilidade_publica_associacao_cearpa.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1970/pll_n_05-2026_-altera_lei_1.292-2019_-_vagas_estacionamento.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1989/pll_n_06-2026_-_altera_nome_praca_da_juliana.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/2002/pll_n_07-2026_-_declara_utilidade_publica_associacao_igreja_catolica_tapurah_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1909/plcl__n_01-2026_-_altera_lc_133-2019_-atribuicoes_diretor_adm_finan.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1865/01-2026_emenda_modificativa__e_aditiva_-_plo_01-2026.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1866/02-2026_emenda_de_redacao_-_plo_02-2026.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1939/03-2026_emenda_modificativa_-_plo_03-2026.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1961/04-2026_emenda_modificativa_e_redacao_-_plc_04-2026.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1979/05-2026_emenda_redacao_-_plc_08-2026.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1841/indicacao_001.2026_-_gobbi.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1842/indicacao_002.2026_-_gobbi.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1843/indicacao_003.2026_-_gobbi.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1844/indicacao_004.2026_-_gobbi_-_obesidade.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1845/indicacao_005.2026_-_cleomar.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1846/indicacao_006.2026_-_cleomar.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1847/indicacao_007.2026_-_daise.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1848/indicacao_008.2026_-_daise.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1849/indicacao_009.2026_-_daise.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1850/indicacao_010.2026_-_daise.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1867/indicacao_011.2026_-_gobbi.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1868/indicacao_012.2026_-_gobbi.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1871/indicacao_013.2026_-_grendene.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1872/indicacao_014.2026_-_juliano.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1873/indicacao_015.2026_-_juliano.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1874/indicacao_016.2026_-_juliano.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1875/indicacao_017.2026_-_daise.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1876/indicacao_018.2026_-_cleomar.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1879/indicacao_020.2026_-_gobbi.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1880/indicacao_021.2026_-_gobbi.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1882/indicacao_022.2026_-_cleomar.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1883/indicacao_023.2026_-_cleomar.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1884/indicacao_024.2026_-_cleomar.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1885/indicacao_025.2026_-_cleomar.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1886/indicacao_026.2026_-_grendene.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1887/indicacao_027.2026_-_daise.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1889/indicacao_028.2026_-_daise.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1891/indicacao_029.2026_-_zottis-cleomar.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1892/indicacao_030.2026_-_zottis.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1894/indicacao_031.2026_-_grendene.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1895/indicacao_032.2026_-_grendene.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1896/indicacao_033.2026_-_todos.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1897/indicacao_034.2026_-_gobbi.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1900/indicacao_035.2026_-_aelton.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1903/indicacao_036.2026_-_aelton.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1904/indicacao_037.2026_-_aelton.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1911/indicacao_038.2026_-_cleomar.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1912/indicacao_039.2026_-_cleomar.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1913/indicacao_040.2026_-_cleomar.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1914/indicacao_041.2026_-_cleomar.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1915/indicacao_042.2026_-_cleomar.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1916/indicacao_043.2026_-_eickhoff.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1917/indicacao_044.2026_-_gobbi.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1918/indicacao_045.2026_-_gobbi.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1926/indicacao_046.2026_-_sette.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1927/indicacao_047.2026_-_sette.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1928/indicacao_048.2026_-_sette.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1942/indicacao_049.2026_-_zottis.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1943/indicacao_050.2026_-_zottis.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1944/indicacao_051.2026_-_cleomar.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1948/indicacao_052.2026_-_eickhoff.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1951/indicacao_053.2026_-_gobbi.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1956/indicacao_054.2026_-_cleomar.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1957/indicacao_055.2026_-_cleomar.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1958/indicacao_056.2026_-_grendene.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1959/indicacao_057.2026_-_zottis.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1960/indicacao_058.2026_-_zottis.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1962/indicacao_059.2026_-_eickhoff.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1971/indicacao_060.2026_-_sette.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1972/indicacao_061.2026_-_aelton.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1973/indicacao_062.2026_-_zottis.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1977/indicacao_063.2026_-_zottis_ass.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1978/indicacao_064.2026_-_cleomar.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1990/indicacao_065.2026_-_grendene.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1991/indicacao_066.2026_-_gobbi.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1992/indicacao_067.2026_-_gobbi.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1993/indicacao_068.2026_-_zottis.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/2003/indicacao_069.2026_-_daise.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/2008/indicacao_070.2026_-_daniele_zottis.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/2009/indicacao_071.2026_-_aelton.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/2010/indicacao_072.2026_-_sette.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/2018/indicacao_073.2026_-_grendene.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/2019/indicacao_074.2026_-_zottis.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/2020/indicacao_075.2026_-_aelton.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/2023/indicacao_076.2026_-_zottis.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/2026/indicacao_077.2026_-_aelton.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/2035/indicacao_078.2026_-_eickhoff.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/2036/indicacao_079.2026_-_eickhoff.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1862/requerimento_001.2026_-_urgencia_de_votacao.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1869/requerimento_002.2026_-__diego_grendene.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1870/requerimento_003.2026_-_urgencia_de_votacao.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1906/requerimento_004.2026_-_gobbi_inss.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1907/requerimento_005.2026_-_urgencia_de_votacao.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1935/requerimento_006.2026_-_urgencia_de_votacao.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1940/requerimento_007.2026_-_urgencia_de_votacao.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1981/requerimento_008.2026_-_justificativa_de_ausencia_de_sessao_-_eickhoff.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1983/requerimento_009.2026_-_justificativa_de_ausencia_de_sessao_-gobbi.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1988/requerimento_010.2026_-_urgencia_de_votacao.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1994/requerimento_011.2026_-__cleomar_campos.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1995/requerimento_012.2026_-__cleomar_campos.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1996/requerimento_013.2026_-__cleomar_campos.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/2004/requerimento_014.2026_-_urgencia_de_votacao.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/2006/requerimento_015.2026_-_justificativa_de_ausencia_de_sessao_-gobbi.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/2016/requerimento_016.2026_-_gobbi.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/2017/requerimento_017.2026_-_urgencia_de_votacao.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/2030/requerimento_018.2026_-_urgencia_de_votacao.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1953/mocao_001.2026_-__diego_-_solange.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1954/mocao_002.2026_-_diego_-_dini_martelli.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1955/mocao_003.2026__-_zottis_-_corrida_body_life.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1860/pr_no_001-2026_-_fixa_o_calendario_legislativo_para_2026.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1861/pr_n_02-2026_-_honraria_mulher_de_honra_tapuraense.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1910/pr_no_003-2026_-_altera_regimento_interno_1_secretario.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1985/pr_no_04-2026_-_estrutura_administrativa_da_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/2005/pr_no_05-2026_-_ordem_cronologica_de_pagamento.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/2011/pr_no_06-2026_-_ressarcimento_cursos.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/2022/projeto_de_decreto_legislativo_no_01-2026_concede_titulo_de_cidadao_tapuraense.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1857/projeto_de_emenda_a_lei_organica_001.2026_-_data_de_envio_da_ldo.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2026/1863/requerimento_001-2026_-_comissoes_permanentes_da_camara_de_2026.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H150"/>
+  <dimension ref="A1:H178"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="41.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="126.5703125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="206.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
@@ -2429,3576 +2711,4289 @@
       </c>
       <c r="C14" t="s">
         <v>61</v>
       </c>
       <c r="D14" t="s">
         <v>11</v>
       </c>
       <c r="E14" t="s">
         <v>12</v>
       </c>
       <c r="G14" s="1" t="s">
         <v>62</v>
       </c>
       <c r="H14" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
         <v>64</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
-        <v>10</v>
+        <v>65</v>
       </c>
       <c r="D15" t="s">
-        <v>65</v>
+        <v>11</v>
       </c>
       <c r="E15" t="s">
+        <v>12</v>
+      </c>
+      <c r="G15" s="1" t="s">
         <v>66</v>
       </c>
-      <c r="F15" t="s">
+      <c r="H15" t="s">
         <v>67</v>
-      </c>
-[...4 lines deleted...]
-        <v>69</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
+        <v>68</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
+        <v>69</v>
+      </c>
+      <c r="D16" t="s">
+        <v>11</v>
+      </c>
+      <c r="E16" t="s">
+        <v>12</v>
+      </c>
+      <c r="G16" s="1" t="s">
         <v>70</v>
       </c>
-      <c r="B16" t="s">
-[...14 lines deleted...]
-      <c r="G16" s="1" t="s">
+      <c r="H16" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
+        <v>72</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
         <v>73</v>
       </c>
-      <c r="B17" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D17" t="s">
-        <v>65</v>
+        <v>11</v>
       </c>
       <c r="E17" t="s">
-        <v>66</v>
-[...2 lines deleted...]
-        <v>67</v>
+        <v>12</v>
       </c>
       <c r="G17" s="1" t="s">
         <v>74</v>
       </c>
       <c r="H17" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
         <v>76</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
-        <v>24</v>
+        <v>77</v>
       </c>
       <c r="D18" t="s">
-        <v>65</v>
+        <v>11</v>
       </c>
       <c r="E18" t="s">
-        <v>66</v>
-[...2 lines deleted...]
-        <v>67</v>
+        <v>12</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="H18" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
-        <v>28</v>
+        <v>81</v>
       </c>
       <c r="D19" t="s">
-        <v>65</v>
+        <v>11</v>
       </c>
       <c r="E19" t="s">
-        <v>66</v>
-[...2 lines deleted...]
-        <v>67</v>
+        <v>12</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="H19" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
-        <v>32</v>
+        <v>10</v>
       </c>
       <c r="D20" t="s">
-        <v>65</v>
+        <v>85</v>
       </c>
       <c r="E20" t="s">
-        <v>66</v>
+        <v>86</v>
       </c>
       <c r="F20" t="s">
-        <v>67</v>
+        <v>87</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>83</v>
+        <v>88</v>
       </c>
       <c r="H20" t="s">
-        <v>84</v>
+        <v>89</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
+        <v>90</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
+        <v>16</v>
+      </c>
+      <c r="D21" t="s">
         <v>85</v>
       </c>
-      <c r="B21" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E21" t="s">
-        <v>66</v>
+        <v>86</v>
       </c>
       <c r="F21" t="s">
-        <v>67</v>
+        <v>87</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="H21" t="s">
-        <v>87</v>
+        <v>92</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>88</v>
+        <v>93</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
-        <v>40</v>
+        <v>20</v>
       </c>
       <c r="D22" t="s">
-        <v>65</v>
+        <v>85</v>
       </c>
       <c r="E22" t="s">
-        <v>66</v>
+        <v>86</v>
       </c>
       <c r="F22" t="s">
-        <v>67</v>
+        <v>87</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>89</v>
+        <v>94</v>
       </c>
       <c r="H22" t="s">
-        <v>87</v>
+        <v>95</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>90</v>
+        <v>96</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
-        <v>44</v>
+        <v>24</v>
       </c>
       <c r="D23" t="s">
-        <v>65</v>
+        <v>85</v>
       </c>
       <c r="E23" t="s">
-        <v>66</v>
+        <v>86</v>
       </c>
       <c r="F23" t="s">
-        <v>67</v>
+        <v>87</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="H23" t="s">
-        <v>92</v>
+        <v>98</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>93</v>
+        <v>99</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
-        <v>49</v>
+        <v>28</v>
       </c>
       <c r="D24" t="s">
-        <v>65</v>
+        <v>85</v>
       </c>
       <c r="E24" t="s">
-        <v>66</v>
+        <v>86</v>
       </c>
       <c r="F24" t="s">
-        <v>67</v>
+        <v>87</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>94</v>
+        <v>100</v>
       </c>
       <c r="H24" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>96</v>
+        <v>102</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
-        <v>53</v>
+        <v>32</v>
       </c>
       <c r="D25" t="s">
-        <v>65</v>
+        <v>85</v>
       </c>
       <c r="E25" t="s">
-        <v>66</v>
+        <v>86</v>
       </c>
       <c r="F25" t="s">
-        <v>67</v>
+        <v>87</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>97</v>
+        <v>103</v>
       </c>
       <c r="H25" t="s">
-        <v>98</v>
+        <v>104</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>99</v>
+        <v>105</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>57</v>
+        <v>36</v>
       </c>
       <c r="D26" t="s">
-        <v>65</v>
+        <v>85</v>
       </c>
       <c r="E26" t="s">
-        <v>66</v>
+        <v>86</v>
       </c>
       <c r="F26" t="s">
-        <v>67</v>
+        <v>87</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="H26" t="s">
-        <v>98</v>
+        <v>107</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>101</v>
+        <v>108</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>61</v>
+        <v>40</v>
       </c>
       <c r="D27" t="s">
-        <v>65</v>
+        <v>85</v>
       </c>
       <c r="E27" t="s">
-        <v>66</v>
+        <v>86</v>
       </c>
       <c r="F27" t="s">
-        <v>67</v>
+        <v>87</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>102</v>
+        <v>109</v>
       </c>
       <c r="H27" t="s">
-        <v>98</v>
+        <v>107</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>103</v>
+        <v>110</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>104</v>
+        <v>44</v>
       </c>
       <c r="D28" t="s">
-        <v>65</v>
+        <v>85</v>
       </c>
       <c r="E28" t="s">
-        <v>66</v>
+        <v>86</v>
       </c>
       <c r="F28" t="s">
-        <v>67</v>
+        <v>87</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>105</v>
+        <v>111</v>
       </c>
       <c r="H28" t="s">
-        <v>98</v>
+        <v>112</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>106</v>
+        <v>113</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>107</v>
+        <v>49</v>
       </c>
       <c r="D29" t="s">
-        <v>65</v>
+        <v>85</v>
       </c>
       <c r="E29" t="s">
-        <v>66</v>
+        <v>86</v>
       </c>
       <c r="F29" t="s">
-        <v>67</v>
+        <v>87</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>108</v>
+        <v>114</v>
       </c>
       <c r="H29" t="s">
-        <v>98</v>
+        <v>115</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>109</v>
+        <v>116</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>110</v>
+        <v>53</v>
       </c>
       <c r="D30" t="s">
-        <v>65</v>
+        <v>85</v>
       </c>
       <c r="E30" t="s">
-        <v>66</v>
+        <v>86</v>
       </c>
       <c r="F30" t="s">
-        <v>67</v>
+        <v>87</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>111</v>
+        <v>117</v>
       </c>
       <c r="H30" t="s">
-        <v>112</v>
+        <v>118</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>113</v>
+        <v>119</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>114</v>
+        <v>57</v>
       </c>
       <c r="D31" t="s">
-        <v>65</v>
+        <v>85</v>
       </c>
       <c r="E31" t="s">
-        <v>66</v>
+        <v>86</v>
       </c>
       <c r="F31" t="s">
-        <v>67</v>
+        <v>87</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>115</v>
+        <v>120</v>
       </c>
       <c r="H31" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>117</v>
+        <v>121</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
+        <v>61</v>
+      </c>
+      <c r="D32" t="s">
+        <v>85</v>
+      </c>
+      <c r="E32" t="s">
+        <v>86</v>
+      </c>
+      <c r="F32" t="s">
+        <v>87</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="H32" t="s">
         <v>118</v>
-      </c>
-[...13 lines deleted...]
-        <v>120</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>122</v>
+        <v>65</v>
       </c>
       <c r="D33" t="s">
-        <v>65</v>
+        <v>85</v>
       </c>
       <c r="E33" t="s">
-        <v>66</v>
+        <v>86</v>
       </c>
       <c r="F33" t="s">
-        <v>67</v>
+        <v>87</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="H33" t="s">
-        <v>124</v>
+        <v>118</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
         <v>125</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
+        <v>69</v>
+      </c>
+      <c r="D34" t="s">
+        <v>85</v>
+      </c>
+      <c r="E34" t="s">
+        <v>86</v>
+      </c>
+      <c r="F34" t="s">
+        <v>87</v>
+      </c>
+      <c r="G34" s="1" t="s">
         <v>126</v>
       </c>
-      <c r="D34" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H34" t="s">
-        <v>128</v>
+        <v>118</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
+        <v>127</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>73</v>
+      </c>
+      <c r="D35" t="s">
+        <v>85</v>
+      </c>
+      <c r="E35" t="s">
+        <v>86</v>
+      </c>
+      <c r="F35" t="s">
+        <v>87</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="H35" t="s">
         <v>129</v>
-      </c>
-[...19 lines deleted...]
-        <v>132</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>133</v>
+        <v>130</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>10</v>
+        <v>77</v>
       </c>
       <c r="D36" t="s">
-        <v>134</v>
+        <v>85</v>
       </c>
       <c r="E36" t="s">
-        <v>135</v>
+        <v>86</v>
       </c>
       <c r="F36" t="s">
-        <v>67</v>
+        <v>87</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>136</v>
+        <v>131</v>
       </c>
       <c r="H36" t="s">
-        <v>137</v>
+        <v>132</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>138</v>
+        <v>133</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>16</v>
+        <v>81</v>
       </c>
       <c r="D37" t="s">
+        <v>85</v>
+      </c>
+      <c r="E37" t="s">
+        <v>86</v>
+      </c>
+      <c r="F37" t="s">
+        <v>87</v>
+      </c>
+      <c r="G37" s="1" t="s">
         <v>134</v>
       </c>
-      <c r="E37" t="s">
+      <c r="H37" t="s">
         <v>135</v>
-      </c>
-[...7 lines deleted...]
-        <v>140</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>141</v>
+        <v>136</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>20</v>
+        <v>137</v>
       </c>
       <c r="D38" t="s">
-        <v>134</v>
+        <v>85</v>
       </c>
       <c r="E38" t="s">
-        <v>135</v>
+        <v>86</v>
       </c>
       <c r="F38" t="s">
-        <v>67</v>
+        <v>87</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>142</v>
+        <v>138</v>
       </c>
       <c r="H38" t="s">
-        <v>143</v>
+        <v>139</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>144</v>
+        <v>140</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>24</v>
+        <v>141</v>
       </c>
       <c r="D39" t="s">
-        <v>134</v>
+        <v>85</v>
       </c>
       <c r="E39" t="s">
-        <v>135</v>
+        <v>86</v>
       </c>
       <c r="F39" t="s">
-        <v>67</v>
+        <v>87</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>145</v>
+        <v>142</v>
       </c>
       <c r="H39" t="s">
-        <v>146</v>
+        <v>143</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
+        <v>144</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>145</v>
+      </c>
+      <c r="D40" t="s">
+        <v>85</v>
+      </c>
+      <c r="E40" t="s">
+        <v>86</v>
+      </c>
+      <c r="F40" t="s">
+        <v>87</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="H40" t="s">
         <v>147</v>
-      </c>
-[...19 lines deleted...]
-        <v>149</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
+        <v>148</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>149</v>
+      </c>
+      <c r="D41" t="s">
+        <v>85</v>
+      </c>
+      <c r="E41" t="s">
+        <v>86</v>
+      </c>
+      <c r="F41" t="s">
+        <v>87</v>
+      </c>
+      <c r="G41" s="1" t="s">
         <v>150</v>
       </c>
-      <c r="B41" t="s">
-[...14 lines deleted...]
-      <c r="G41" s="1" t="s">
+      <c r="H41" t="s">
         <v>151</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
+        <v>152</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
         <v>153</v>
       </c>
-      <c r="B42" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D42" t="s">
-        <v>134</v>
+        <v>85</v>
       </c>
       <c r="E42" t="s">
-        <v>135</v>
+        <v>86</v>
       </c>
       <c r="F42" t="s">
-        <v>67</v>
+        <v>87</v>
       </c>
       <c r="G42" s="1" t="s">
         <v>154</v>
       </c>
       <c r="H42" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
         <v>156</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
-        <v>40</v>
+        <v>157</v>
       </c>
       <c r="D43" t="s">
-        <v>134</v>
+        <v>85</v>
       </c>
       <c r="E43" t="s">
-        <v>135</v>
+        <v>86</v>
       </c>
       <c r="F43" t="s">
-        <v>67</v>
+        <v>87</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="H43" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>10</v>
+        <v>161</v>
       </c>
       <c r="D44" t="s">
-        <v>160</v>
+        <v>85</v>
       </c>
       <c r="E44" t="s">
-        <v>161</v>
+        <v>86</v>
       </c>
       <c r="F44" t="s">
+        <v>87</v>
+      </c>
+      <c r="G44" s="1" t="s">
         <v>162</v>
       </c>
-      <c r="G44" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H44" t="s">
-        <v>164</v>
+        <v>155</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
+        <v>163</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>164</v>
+      </c>
+      <c r="D45" t="s">
+        <v>85</v>
+      </c>
+      <c r="E45" t="s">
+        <v>86</v>
+      </c>
+      <c r="F45" t="s">
+        <v>87</v>
+      </c>
+      <c r="G45" s="1" t="s">
         <v>165</v>
       </c>
-      <c r="B45" t="s">
-[...11 lines deleted...]
-      <c r="F45" t="s">
+      <c r="H45" t="s">
         <v>166</v>
-      </c>
-[...4 lines deleted...]
-        <v>168</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
+        <v>167</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>168</v>
+      </c>
+      <c r="D46" t="s">
+        <v>85</v>
+      </c>
+      <c r="E46" t="s">
+        <v>86</v>
+      </c>
+      <c r="F46" t="s">
+        <v>87</v>
+      </c>
+      <c r="G46" s="1" t="s">
         <v>169</v>
       </c>
-      <c r="B46" t="s">
-[...14 lines deleted...]
-      <c r="G46" s="1" t="s">
+      <c r="H46" t="s">
         <v>170</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
+        <v>171</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
         <v>172</v>
       </c>
-      <c r="B47" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D47" t="s">
-        <v>160</v>
+        <v>85</v>
       </c>
       <c r="E47" t="s">
-        <v>161</v>
+        <v>86</v>
       </c>
       <c r="F47" t="s">
+        <v>87</v>
+      </c>
+      <c r="G47" s="1" t="s">
         <v>173</v>
       </c>
-      <c r="G47" s="1" t="s">
+      <c r="H47" t="s">
         <v>174</v>
-      </c>
-[...1 lines deleted...]
-        <v>175</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
+        <v>175</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D48" t="s">
         <v>176</v>
       </c>
-      <c r="B48" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E48" t="s">
-        <v>161</v>
+        <v>177</v>
       </c>
       <c r="F48" t="s">
-        <v>177</v>
+        <v>87</v>
       </c>
       <c r="G48" s="1" t="s">
         <v>178</v>
       </c>
       <c r="H48" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
         <v>180</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="D49" t="s">
-        <v>160</v>
+        <v>176</v>
       </c>
       <c r="E49" t="s">
-        <v>161</v>
+        <v>177</v>
       </c>
       <c r="F49" t="s">
+        <v>87</v>
+      </c>
+      <c r="G49" s="1" t="s">
         <v>181</v>
       </c>
-      <c r="G49" s="1" t="s">
+      <c r="H49" t="s">
         <v>182</v>
-      </c>
-[...1 lines deleted...]
-        <v>183</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
+        <v>183</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>20</v>
+      </c>
+      <c r="D50" t="s">
+        <v>176</v>
+      </c>
+      <c r="E50" t="s">
+        <v>177</v>
+      </c>
+      <c r="F50" t="s">
+        <v>87</v>
+      </c>
+      <c r="G50" s="1" t="s">
         <v>184</v>
       </c>
-      <c r="B50" t="s">
-[...14 lines deleted...]
-      <c r="G50" s="1" t="s">
+      <c r="H50" t="s">
         <v>185</v>
-      </c>
-[...1 lines deleted...]
-        <v>186</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
+        <v>186</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>24</v>
+      </c>
+      <c r="D51" t="s">
+        <v>176</v>
+      </c>
+      <c r="E51" t="s">
+        <v>177</v>
+      </c>
+      <c r="F51" t="s">
+        <v>87</v>
+      </c>
+      <c r="G51" s="1" t="s">
         <v>187</v>
       </c>
-      <c r="B51" t="s">
-[...5 lines deleted...]
-      <c r="D51" t="s">
+      <c r="H51" t="s">
         <v>188</v>
-      </c>
-[...10 lines deleted...]
-        <v>191</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>192</v>
+        <v>189</v>
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="C52" t="s">
-        <v>10</v>
+        <v>28</v>
       </c>
       <c r="D52" t="s">
-        <v>193</v>
+        <v>176</v>
       </c>
       <c r="E52" t="s">
-        <v>194</v>
+        <v>177</v>
       </c>
       <c r="F52" t="s">
-        <v>195</v>
+        <v>87</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>196</v>
+        <v>190</v>
       </c>
       <c r="H52" t="s">
-        <v>197</v>
+        <v>191</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>198</v>
+        <v>192</v>
       </c>
       <c r="B53" t="s">
         <v>9</v>
       </c>
       <c r="C53" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="D53" t="s">
+        <v>176</v>
+      </c>
+      <c r="E53" t="s">
+        <v>177</v>
+      </c>
+      <c r="F53" t="s">
+        <v>87</v>
+      </c>
+      <c r="G53" s="1" t="s">
         <v>193</v>
       </c>
-      <c r="E53" t="s">
+      <c r="H53" t="s">
         <v>194</v>
-      </c>
-[...7 lines deleted...]
-        <v>200</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>201</v>
+        <v>195</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="D54" t="s">
-        <v>193</v>
+        <v>176</v>
       </c>
       <c r="E54" t="s">
-        <v>194</v>
+        <v>177</v>
       </c>
       <c r="F54" t="s">
-        <v>202</v>
+        <v>87</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>203</v>
+        <v>196</v>
       </c>
       <c r="H54" t="s">
-        <v>204</v>
+        <v>197</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>205</v>
+        <v>198</v>
       </c>
       <c r="B55" t="s">
         <v>9</v>
       </c>
       <c r="C55" t="s">
-        <v>24</v>
+        <v>40</v>
       </c>
       <c r="D55" t="s">
-        <v>193</v>
+        <v>176</v>
       </c>
       <c r="E55" t="s">
-        <v>194</v>
+        <v>177</v>
       </c>
       <c r="F55" t="s">
-        <v>195</v>
+        <v>87</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>206</v>
+        <v>199</v>
       </c>
       <c r="H55" t="s">
-        <v>207</v>
+        <v>200</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>208</v>
+        <v>201</v>
       </c>
       <c r="B56" t="s">
         <v>9</v>
       </c>
       <c r="C56" t="s">
-        <v>28</v>
+        <v>10</v>
       </c>
       <c r="D56" t="s">
-        <v>193</v>
+        <v>202</v>
       </c>
       <c r="E56" t="s">
-        <v>194</v>
+        <v>203</v>
       </c>
       <c r="F56" t="s">
-        <v>195</v>
+        <v>204</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>209</v>
+        <v>205</v>
       </c>
       <c r="H56" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="B57" t="s">
         <v>9</v>
       </c>
       <c r="C57" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="D57" t="s">
-        <v>212</v>
+        <v>202</v>
       </c>
       <c r="E57" t="s">
-        <v>213</v>
+        <v>203</v>
       </c>
       <c r="F57" t="s">
-        <v>214</v>
+        <v>208</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>215</v>
+        <v>209</v>
       </c>
       <c r="H57" t="s">
-        <v>216</v>
+        <v>210</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>217</v>
+        <v>211</v>
       </c>
       <c r="B58" t="s">
         <v>9</v>
       </c>
       <c r="C58" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="D58" t="s">
+        <v>202</v>
+      </c>
+      <c r="E58" t="s">
+        <v>203</v>
+      </c>
+      <c r="F58" t="s">
+        <v>208</v>
+      </c>
+      <c r="G58" s="1" t="s">
         <v>212</v>
       </c>
-      <c r="E58" t="s">
+      <c r="H58" t="s">
         <v>213</v>
-      </c>
-[...7 lines deleted...]
-        <v>219</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>220</v>
+        <v>214</v>
       </c>
       <c r="B59" t="s">
         <v>9</v>
       </c>
       <c r="C59" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="D59" t="s">
-        <v>212</v>
+        <v>202</v>
       </c>
       <c r="E59" t="s">
-        <v>213</v>
+        <v>203</v>
       </c>
       <c r="F59" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>221</v>
+        <v>216</v>
       </c>
       <c r="H59" t="s">
-        <v>222</v>
+        <v>217</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>223</v>
+        <v>218</v>
       </c>
       <c r="B60" t="s">
         <v>9</v>
       </c>
       <c r="C60" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="D60" t="s">
-        <v>212</v>
+        <v>202</v>
       </c>
       <c r="E60" t="s">
-        <v>213</v>
+        <v>203</v>
       </c>
       <c r="F60" t="s">
-        <v>214</v>
+        <v>219</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>224</v>
+        <v>220</v>
       </c>
       <c r="H60" t="s">
-        <v>225</v>
+        <v>221</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>226</v>
+        <v>222</v>
       </c>
       <c r="B61" t="s">
         <v>9</v>
       </c>
       <c r="C61" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="D61" t="s">
-        <v>212</v>
+        <v>202</v>
       </c>
       <c r="E61" t="s">
-        <v>213</v>
+        <v>203</v>
       </c>
       <c r="F61" t="s">
-        <v>177</v>
+        <v>223</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>227</v>
+        <v>224</v>
       </c>
       <c r="H61" t="s">
-        <v>228</v>
+        <v>225</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="B62" t="s">
         <v>9</v>
       </c>
       <c r="C62" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D62" t="s">
-        <v>212</v>
+        <v>202</v>
       </c>
       <c r="E62" t="s">
-        <v>213</v>
+        <v>203</v>
       </c>
       <c r="F62" t="s">
-        <v>230</v>
+        <v>223</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>231</v>
+        <v>227</v>
       </c>
       <c r="H62" t="s">
-        <v>232</v>
+        <v>228</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
+        <v>229</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>10</v>
+      </c>
+      <c r="D63" t="s">
+        <v>230</v>
+      </c>
+      <c r="E63" t="s">
+        <v>231</v>
+      </c>
+      <c r="F63" t="s">
+        <v>45</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="H63" t="s">
         <v>233</v>
-      </c>
-[...19 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
+        <v>234</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>10</v>
+      </c>
+      <c r="D64" t="s">
+        <v>235</v>
+      </c>
+      <c r="E64" t="s">
+        <v>236</v>
+      </c>
+      <c r="F64" t="s">
         <v>237</v>
       </c>
-      <c r="B64" t="s">
-[...11 lines deleted...]
-      <c r="F64" t="s">
+      <c r="G64" s="1" t="s">
         <v>238</v>
       </c>
-      <c r="G64" s="1" t="s">
+      <c r="H64" t="s">
         <v>239</v>
-      </c>
-[...1 lines deleted...]
-        <v>240</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
+        <v>240</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>16</v>
+      </c>
+      <c r="D65" t="s">
+        <v>235</v>
+      </c>
+      <c r="E65" t="s">
+        <v>236</v>
+      </c>
+      <c r="F65" t="s">
+        <v>237</v>
+      </c>
+      <c r="G65" s="1" t="s">
         <v>241</v>
       </c>
-      <c r="B65" t="s">
-[...14 lines deleted...]
-      <c r="G65" s="1" t="s">
+      <c r="H65" t="s">
         <v>242</v>
-      </c>
-[...1 lines deleted...]
-        <v>243</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
+        <v>243</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>20</v>
+      </c>
+      <c r="D66" t="s">
+        <v>235</v>
+      </c>
+      <c r="E66" t="s">
+        <v>236</v>
+      </c>
+      <c r="F66" t="s">
         <v>244</v>
-      </c>
-[...13 lines deleted...]
-        <v>234</v>
       </c>
       <c r="G66" s="1" t="s">
         <v>245</v>
       </c>
       <c r="H66" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
         <v>247</v>
       </c>
       <c r="B67" t="s">
         <v>9</v>
       </c>
       <c r="C67" t="s">
-        <v>53</v>
+        <v>24</v>
       </c>
       <c r="D67" t="s">
-        <v>212</v>
+        <v>235</v>
       </c>
       <c r="E67" t="s">
-        <v>213</v>
+        <v>236</v>
       </c>
       <c r="F67" t="s">
-        <v>214</v>
+        <v>237</v>
       </c>
       <c r="G67" s="1" t="s">
         <v>248</v>
       </c>
       <c r="H67" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
         <v>250</v>
       </c>
       <c r="B68" t="s">
         <v>9</v>
       </c>
       <c r="C68" t="s">
-        <v>57</v>
+        <v>28</v>
       </c>
       <c r="D68" t="s">
-        <v>212</v>
+        <v>235</v>
       </c>
       <c r="E68" t="s">
-        <v>213</v>
+        <v>236</v>
       </c>
       <c r="F68" t="s">
-        <v>214</v>
+        <v>237</v>
       </c>
       <c r="G68" s="1" t="s">
         <v>251</v>
       </c>
       <c r="H68" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
         <v>253</v>
       </c>
       <c r="B69" t="s">
         <v>9</v>
       </c>
       <c r="C69" t="s">
-        <v>61</v>
+        <v>10</v>
       </c>
       <c r="D69" t="s">
-        <v>212</v>
+        <v>254</v>
       </c>
       <c r="E69" t="s">
-        <v>213</v>
+        <v>255</v>
       </c>
       <c r="F69" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="H69" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="B70" t="s">
         <v>9</v>
       </c>
       <c r="C70" t="s">
-        <v>104</v>
+        <v>16</v>
       </c>
       <c r="D70" t="s">
-        <v>212</v>
+        <v>254</v>
       </c>
       <c r="E70" t="s">
-        <v>213</v>
+        <v>255</v>
       </c>
       <c r="F70" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="H70" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="B71" t="s">
         <v>9</v>
       </c>
       <c r="C71" t="s">
-        <v>107</v>
+        <v>20</v>
       </c>
       <c r="D71" t="s">
-        <v>212</v>
+        <v>254</v>
       </c>
       <c r="E71" t="s">
-        <v>213</v>
+        <v>255</v>
       </c>
       <c r="F71" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="H71" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="B72" t="s">
         <v>9</v>
       </c>
       <c r="C72" t="s">
-        <v>110</v>
+        <v>24</v>
       </c>
       <c r="D72" t="s">
-        <v>212</v>
+        <v>254</v>
       </c>
       <c r="E72" t="s">
-        <v>213</v>
+        <v>255</v>
       </c>
       <c r="F72" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="H72" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="B73" t="s">
         <v>9</v>
       </c>
       <c r="C73" t="s">
-        <v>114</v>
+        <v>28</v>
       </c>
       <c r="D73" t="s">
-        <v>212</v>
+        <v>254</v>
       </c>
       <c r="E73" t="s">
-        <v>213</v>
+        <v>255</v>
       </c>
       <c r="F73" t="s">
-        <v>268</v>
+        <v>219</v>
       </c>
       <c r="G73" s="1" t="s">
         <v>269</v>
       </c>
       <c r="H73" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
         <v>271</v>
       </c>
       <c r="B74" t="s">
         <v>9</v>
       </c>
       <c r="C74" t="s">
-        <v>118</v>
+        <v>32</v>
       </c>
       <c r="D74" t="s">
-        <v>212</v>
+        <v>254</v>
       </c>
       <c r="E74" t="s">
-        <v>213</v>
+        <v>255</v>
       </c>
       <c r="F74" t="s">
         <v>272</v>
       </c>
       <c r="G74" s="1" t="s">
         <v>273</v>
       </c>
       <c r="H74" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
         <v>275</v>
       </c>
       <c r="B75" t="s">
         <v>9</v>
       </c>
       <c r="C75" t="s">
-        <v>122</v>
+        <v>36</v>
       </c>
       <c r="D75" t="s">
-        <v>212</v>
+        <v>254</v>
       </c>
       <c r="E75" t="s">
-        <v>213</v>
+        <v>255</v>
       </c>
       <c r="F75" t="s">
-        <v>214</v>
+        <v>276</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="H75" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="B76" t="s">
         <v>9</v>
       </c>
       <c r="C76" t="s">
-        <v>126</v>
+        <v>40</v>
       </c>
       <c r="D76" t="s">
-        <v>212</v>
+        <v>254</v>
       </c>
       <c r="E76" t="s">
-        <v>213</v>
+        <v>255</v>
       </c>
       <c r="F76" t="s">
-        <v>214</v>
+        <v>280</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="H76" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="B77" t="s">
         <v>9</v>
       </c>
       <c r="C77" t="s">
-        <v>130</v>
+        <v>44</v>
       </c>
       <c r="D77" t="s">
-        <v>212</v>
+        <v>254</v>
       </c>
       <c r="E77" t="s">
-        <v>213</v>
+        <v>255</v>
       </c>
       <c r="F77" t="s">
-        <v>214</v>
+        <v>276</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
       <c r="H77" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="B78" t="s">
         <v>9</v>
       </c>
       <c r="C78" t="s">
-        <v>285</v>
+        <v>49</v>
       </c>
       <c r="D78" t="s">
-        <v>212</v>
+        <v>254</v>
       </c>
       <c r="E78" t="s">
-        <v>213</v>
+        <v>255</v>
       </c>
       <c r="F78" t="s">
-        <v>272</v>
+        <v>276</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="H78" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="B79" t="s">
         <v>9</v>
       </c>
       <c r="C79" t="s">
-        <v>289</v>
+        <v>53</v>
       </c>
       <c r="D79" t="s">
-        <v>212</v>
+        <v>254</v>
       </c>
       <c r="E79" t="s">
-        <v>213</v>
+        <v>255</v>
       </c>
       <c r="F79" t="s">
-        <v>272</v>
+        <v>256</v>
       </c>
       <c r="G79" s="1" t="s">
         <v>290</v>
       </c>
       <c r="H79" t="s">
         <v>291</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
         <v>292</v>
       </c>
       <c r="B80" t="s">
         <v>9</v>
       </c>
       <c r="C80" t="s">
+        <v>57</v>
+      </c>
+      <c r="D80" t="s">
+        <v>254</v>
+      </c>
+      <c r="E80" t="s">
+        <v>255</v>
+      </c>
+      <c r="F80" t="s">
+        <v>256</v>
+      </c>
+      <c r="G80" s="1" t="s">
         <v>293</v>
       </c>
-      <c r="D80" t="s">
-[...8 lines deleted...]
-      <c r="G80" s="1" t="s">
+      <c r="H80" t="s">
         <v>294</v>
-      </c>
-[...1 lines deleted...]
-        <v>295</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
+        <v>295</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>61</v>
+      </c>
+      <c r="D81" t="s">
+        <v>254</v>
+      </c>
+      <c r="E81" t="s">
+        <v>255</v>
+      </c>
+      <c r="F81" t="s">
         <v>296</v>
       </c>
-      <c r="B81" t="s">
-[...2 lines deleted...]
-      <c r="C81" t="s">
+      <c r="G81" s="1" t="s">
         <v>297</v>
       </c>
-      <c r="D81" t="s">
-[...8 lines deleted...]
-      <c r="G81" s="1" t="s">
+      <c r="H81" t="s">
         <v>298</v>
-      </c>
-[...1 lines deleted...]
-        <v>299</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
+        <v>299</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
+        <v>65</v>
+      </c>
+      <c r="D82" t="s">
+        <v>254</v>
+      </c>
+      <c r="E82" t="s">
+        <v>255</v>
+      </c>
+      <c r="F82" t="s">
         <v>300</v>
       </c>
-      <c r="B82" t="s">
-[...2 lines deleted...]
-      <c r="C82" t="s">
+      <c r="G82" s="1" t="s">
         <v>301</v>
       </c>
-      <c r="D82" t="s">
-[...5 lines deleted...]
-      <c r="F82" t="s">
+      <c r="H82" t="s">
         <v>302</v>
-      </c>
-[...4 lines deleted...]
-        <v>304</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
+        <v>303</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
+        <v>69</v>
+      </c>
+      <c r="D83" t="s">
+        <v>254</v>
+      </c>
+      <c r="E83" t="s">
+        <v>255</v>
+      </c>
+      <c r="F83" t="s">
+        <v>300</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>304</v>
+      </c>
+      <c r="H83" t="s">
         <v>305</v>
-      </c>
-[...19 lines deleted...]
-        <v>308</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="B84" t="s">
         <v>9</v>
       </c>
       <c r="C84" t="s">
-        <v>310</v>
+        <v>73</v>
       </c>
       <c r="D84" t="s">
-        <v>212</v>
+        <v>254</v>
       </c>
       <c r="E84" t="s">
-        <v>213</v>
+        <v>255</v>
       </c>
       <c r="F84" t="s">
-        <v>234</v>
+        <v>300</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>311</v>
+        <v>307</v>
       </c>
       <c r="H84" t="s">
-        <v>312</v>
+        <v>308</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="B85" t="s">
         <v>9</v>
       </c>
       <c r="C85" t="s">
-        <v>314</v>
+        <v>77</v>
       </c>
       <c r="D85" t="s">
-        <v>212</v>
+        <v>254</v>
       </c>
       <c r="E85" t="s">
-        <v>213</v>
+        <v>255</v>
       </c>
       <c r="F85" t="s">
-        <v>315</v>
+        <v>310</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>316</v>
+        <v>311</v>
       </c>
       <c r="H85" t="s">
-        <v>317</v>
+        <v>312</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
-        <v>318</v>
+        <v>313</v>
       </c>
       <c r="B86" t="s">
         <v>9</v>
       </c>
       <c r="C86" t="s">
-        <v>319</v>
+        <v>81</v>
       </c>
       <c r="D86" t="s">
-        <v>212</v>
+        <v>254</v>
       </c>
       <c r="E86" t="s">
-        <v>213</v>
+        <v>255</v>
       </c>
       <c r="F86" t="s">
-        <v>162</v>
+        <v>314</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>320</v>
+        <v>315</v>
       </c>
       <c r="H86" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="B87" t="s">
         <v>9</v>
       </c>
       <c r="C87" t="s">
-        <v>323</v>
+        <v>137</v>
       </c>
       <c r="D87" t="s">
-        <v>212</v>
+        <v>254</v>
       </c>
       <c r="E87" t="s">
-        <v>213</v>
+        <v>255</v>
       </c>
       <c r="F87" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>324</v>
+        <v>318</v>
       </c>
       <c r="H87" t="s">
-        <v>325</v>
+        <v>319</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
-        <v>326</v>
+        <v>320</v>
       </c>
       <c r="B88" t="s">
         <v>9</v>
       </c>
       <c r="C88" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="D88" t="s">
-        <v>212</v>
+        <v>254</v>
       </c>
       <c r="E88" t="s">
-        <v>213</v>
+        <v>255</v>
       </c>
       <c r="F88" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>328</v>
+        <v>321</v>
       </c>
       <c r="H88" t="s">
-        <v>329</v>
+        <v>322</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
-        <v>330</v>
+        <v>323</v>
       </c>
       <c r="B89" t="s">
         <v>9</v>
       </c>
       <c r="C89" t="s">
-        <v>331</v>
+        <v>145</v>
       </c>
       <c r="D89" t="s">
-        <v>212</v>
+        <v>254</v>
       </c>
       <c r="E89" t="s">
-        <v>213</v>
+        <v>255</v>
       </c>
       <c r="F89" t="s">
-        <v>332</v>
+        <v>256</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>333</v>
+        <v>324</v>
       </c>
       <c r="H89" t="s">
-        <v>334</v>
+        <v>325</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
-        <v>335</v>
+        <v>326</v>
       </c>
       <c r="B90" t="s">
         <v>9</v>
       </c>
       <c r="C90" t="s">
-        <v>336</v>
+        <v>149</v>
       </c>
       <c r="D90" t="s">
-        <v>212</v>
+        <v>254</v>
       </c>
       <c r="E90" t="s">
-        <v>213</v>
+        <v>255</v>
       </c>
       <c r="F90" t="s">
-        <v>214</v>
+        <v>314</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>337</v>
+        <v>327</v>
       </c>
       <c r="H90" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
       <c r="B91" t="s">
         <v>9</v>
       </c>
       <c r="C91" t="s">
-        <v>340</v>
+        <v>153</v>
       </c>
       <c r="D91" t="s">
-        <v>212</v>
+        <v>254</v>
       </c>
       <c r="E91" t="s">
-        <v>213</v>
+        <v>255</v>
       </c>
       <c r="F91" t="s">
-        <v>181</v>
+        <v>314</v>
       </c>
       <c r="G91" s="1" t="s">
-        <v>341</v>
+        <v>330</v>
       </c>
       <c r="H91" t="s">
-        <v>342</v>
+        <v>331</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
-        <v>343</v>
+        <v>332</v>
       </c>
       <c r="B92" t="s">
         <v>9</v>
       </c>
       <c r="C92" t="s">
-        <v>344</v>
+        <v>157</v>
       </c>
       <c r="D92" t="s">
-        <v>212</v>
+        <v>254</v>
       </c>
       <c r="E92" t="s">
-        <v>213</v>
+        <v>255</v>
       </c>
       <c r="F92" t="s">
-        <v>181</v>
+        <v>314</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>345</v>
+        <v>333</v>
       </c>
       <c r="H92" t="s">
-        <v>346</v>
+        <v>334</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
-        <v>347</v>
+        <v>335</v>
       </c>
       <c r="B93" t="s">
         <v>9</v>
       </c>
       <c r="C93" t="s">
-        <v>348</v>
+        <v>161</v>
       </c>
       <c r="D93" t="s">
-        <v>212</v>
+        <v>254</v>
       </c>
       <c r="E93" t="s">
-        <v>213</v>
+        <v>255</v>
       </c>
       <c r="F93" t="s">
-        <v>181</v>
+        <v>314</v>
       </c>
       <c r="G93" s="1" t="s">
-        <v>349</v>
+        <v>336</v>
       </c>
       <c r="H93" t="s">
-        <v>350</v>
+        <v>337</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
-        <v>351</v>
+        <v>338</v>
       </c>
       <c r="B94" t="s">
         <v>9</v>
       </c>
       <c r="C94" t="s">
-        <v>352</v>
+        <v>164</v>
       </c>
       <c r="D94" t="s">
-        <v>212</v>
+        <v>254</v>
       </c>
       <c r="E94" t="s">
-        <v>213</v>
+        <v>255</v>
       </c>
       <c r="F94" t="s">
-        <v>181</v>
+        <v>339</v>
       </c>
       <c r="G94" s="1" t="s">
-        <v>353</v>
+        <v>340</v>
       </c>
       <c r="H94" t="s">
-        <v>354</v>
+        <v>341</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
-        <v>355</v>
+        <v>342</v>
       </c>
       <c r="B95" t="s">
         <v>9</v>
       </c>
       <c r="C95" t="s">
-        <v>356</v>
+        <v>168</v>
       </c>
       <c r="D95" t="s">
-        <v>212</v>
+        <v>254</v>
       </c>
       <c r="E95" t="s">
-        <v>213</v>
+        <v>255</v>
       </c>
       <c r="F95" t="s">
-        <v>181</v>
+        <v>276</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>357</v>
+        <v>343</v>
       </c>
       <c r="H95" t="s">
-        <v>358</v>
+        <v>344</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
-        <v>359</v>
+        <v>345</v>
       </c>
       <c r="B96" t="s">
         <v>9</v>
       </c>
       <c r="C96" t="s">
-        <v>360</v>
+        <v>172</v>
       </c>
       <c r="D96" t="s">
-        <v>212</v>
+        <v>254</v>
       </c>
       <c r="E96" t="s">
-        <v>213</v>
+        <v>255</v>
       </c>
       <c r="F96" t="s">
-        <v>181</v>
+        <v>276</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>361</v>
+        <v>346</v>
       </c>
       <c r="H96" t="s">
-        <v>362</v>
+        <v>347</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
-        <v>363</v>
+        <v>348</v>
       </c>
       <c r="B97" t="s">
         <v>9</v>
       </c>
       <c r="C97" t="s">
-        <v>364</v>
+        <v>349</v>
       </c>
       <c r="D97" t="s">
-        <v>212</v>
+        <v>254</v>
       </c>
       <c r="E97" t="s">
-        <v>213</v>
+        <v>255</v>
       </c>
       <c r="F97" t="s">
-        <v>181</v>
+        <v>350</v>
       </c>
       <c r="G97" s="1" t="s">
-        <v>365</v>
+        <v>351</v>
       </c>
       <c r="H97" t="s">
-        <v>366</v>
+        <v>352</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
-        <v>367</v>
+        <v>353</v>
       </c>
       <c r="B98" t="s">
         <v>9</v>
       </c>
       <c r="C98" t="s">
-        <v>368</v>
+        <v>354</v>
       </c>
       <c r="D98" t="s">
-        <v>212</v>
+        <v>254</v>
       </c>
       <c r="E98" t="s">
-        <v>213</v>
+        <v>255</v>
       </c>
       <c r="F98" t="s">
-        <v>332</v>
+        <v>204</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>369</v>
+        <v>355</v>
       </c>
       <c r="H98" t="s">
-        <v>370</v>
+        <v>356</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
-        <v>371</v>
+        <v>357</v>
       </c>
       <c r="B99" t="s">
         <v>9</v>
       </c>
       <c r="C99" t="s">
-        <v>372</v>
+        <v>358</v>
       </c>
       <c r="D99" t="s">
-        <v>212</v>
+        <v>254</v>
       </c>
       <c r="E99" t="s">
-        <v>213</v>
+        <v>255</v>
       </c>
       <c r="F99" t="s">
-        <v>373</v>
+        <v>296</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>374</v>
+        <v>359</v>
       </c>
       <c r="H99" t="s">
-        <v>375</v>
+        <v>360</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
-        <v>376</v>
+        <v>361</v>
       </c>
       <c r="B100" t="s">
         <v>9</v>
       </c>
       <c r="C100" t="s">
-        <v>377</v>
+        <v>362</v>
       </c>
       <c r="D100" t="s">
-        <v>212</v>
+        <v>254</v>
       </c>
       <c r="E100" t="s">
-        <v>213</v>
+        <v>255</v>
       </c>
       <c r="F100" t="s">
-        <v>214</v>
+        <v>296</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>378</v>
+        <v>363</v>
       </c>
       <c r="H100" t="s">
-        <v>379</v>
+        <v>364</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
-        <v>380</v>
+        <v>365</v>
       </c>
       <c r="B101" t="s">
         <v>9</v>
       </c>
       <c r="C101" t="s">
-        <v>381</v>
+        <v>366</v>
       </c>
       <c r="D101" t="s">
-        <v>212</v>
+        <v>254</v>
       </c>
       <c r="E101" t="s">
-        <v>213</v>
+        <v>255</v>
       </c>
       <c r="F101" t="s">
-        <v>214</v>
+        <v>367</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>382</v>
+        <v>368</v>
       </c>
       <c r="H101" t="s">
-        <v>383</v>
+        <v>369</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
-        <v>384</v>
+        <v>370</v>
       </c>
       <c r="B102" t="s">
         <v>9</v>
       </c>
       <c r="C102" t="s">
-        <v>385</v>
+        <v>371</v>
       </c>
       <c r="D102" t="s">
-        <v>212</v>
+        <v>254</v>
       </c>
       <c r="E102" t="s">
-        <v>213</v>
+        <v>255</v>
       </c>
       <c r="F102" t="s">
-        <v>181</v>
+        <v>256</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>386</v>
+        <v>372</v>
       </c>
       <c r="H102" t="s">
-        <v>387</v>
+        <v>373</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
-        <v>388</v>
+        <v>374</v>
       </c>
       <c r="B103" t="s">
         <v>9</v>
       </c>
       <c r="C103" t="s">
-        <v>389</v>
+        <v>375</v>
       </c>
       <c r="D103" t="s">
-        <v>212</v>
+        <v>254</v>
       </c>
       <c r="E103" t="s">
-        <v>213</v>
+        <v>255</v>
       </c>
       <c r="F103" t="s">
-        <v>181</v>
+        <v>223</v>
       </c>
       <c r="G103" s="1" t="s">
-        <v>390</v>
+        <v>376</v>
       </c>
       <c r="H103" t="s">
-        <v>391</v>
+        <v>377</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
-        <v>392</v>
+        <v>378</v>
       </c>
       <c r="B104" t="s">
         <v>9</v>
       </c>
       <c r="C104" t="s">
-        <v>393</v>
+        <v>379</v>
       </c>
       <c r="D104" t="s">
-        <v>212</v>
+        <v>254</v>
       </c>
       <c r="E104" t="s">
-        <v>213</v>
+        <v>255</v>
       </c>
       <c r="F104" t="s">
-        <v>181</v>
+        <v>223</v>
       </c>
       <c r="G104" s="1" t="s">
-        <v>394</v>
+        <v>380</v>
       </c>
       <c r="H104" t="s">
-        <v>395</v>
+        <v>381</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
-        <v>396</v>
+        <v>382</v>
       </c>
       <c r="B105" t="s">
         <v>9</v>
       </c>
       <c r="C105" t="s">
-        <v>397</v>
+        <v>383</v>
       </c>
       <c r="D105" t="s">
-        <v>212</v>
+        <v>254</v>
       </c>
       <c r="E105" t="s">
-        <v>213</v>
+        <v>255</v>
       </c>
       <c r="F105" t="s">
-        <v>162</v>
+        <v>223</v>
       </c>
       <c r="G105" s="1" t="s">
-        <v>398</v>
+        <v>384</v>
       </c>
       <c r="H105" t="s">
-        <v>399</v>
+        <v>385</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
-        <v>400</v>
+        <v>386</v>
       </c>
       <c r="B106" t="s">
         <v>9</v>
       </c>
       <c r="C106" t="s">
-        <v>401</v>
+        <v>387</v>
       </c>
       <c r="D106" t="s">
-        <v>212</v>
+        <v>254</v>
       </c>
       <c r="E106" t="s">
-        <v>213</v>
+        <v>255</v>
       </c>
       <c r="F106" t="s">
-        <v>162</v>
+        <v>223</v>
       </c>
       <c r="G106" s="1" t="s">
-        <v>402</v>
+        <v>388</v>
       </c>
       <c r="H106" t="s">
-        <v>403</v>
+        <v>389</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
-        <v>404</v>
+        <v>390</v>
       </c>
       <c r="B107" t="s">
         <v>9</v>
       </c>
       <c r="C107" t="s">
-        <v>405</v>
+        <v>391</v>
       </c>
       <c r="D107" t="s">
-        <v>212</v>
+        <v>254</v>
       </c>
       <c r="E107" t="s">
-        <v>213</v>
+        <v>255</v>
       </c>
       <c r="F107" t="s">
-        <v>181</v>
+        <v>223</v>
       </c>
       <c r="G107" s="1" t="s">
-        <v>406</v>
+        <v>392</v>
       </c>
       <c r="H107" t="s">
-        <v>407</v>
+        <v>393</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
-        <v>408</v>
+        <v>394</v>
       </c>
       <c r="B108" t="s">
         <v>9</v>
       </c>
       <c r="C108" t="s">
-        <v>409</v>
+        <v>395</v>
       </c>
       <c r="D108" t="s">
-        <v>212</v>
+        <v>254</v>
       </c>
       <c r="E108" t="s">
-        <v>213</v>
+        <v>255</v>
       </c>
       <c r="F108" t="s">
-        <v>181</v>
+        <v>223</v>
       </c>
       <c r="G108" s="1" t="s">
-        <v>410</v>
+        <v>396</v>
       </c>
       <c r="H108" t="s">
-        <v>411</v>
+        <v>397</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
-        <v>412</v>
+        <v>398</v>
       </c>
       <c r="B109" t="s">
         <v>9</v>
       </c>
       <c r="C109" t="s">
-        <v>413</v>
+        <v>399</v>
       </c>
       <c r="D109" t="s">
-        <v>212</v>
+        <v>254</v>
       </c>
       <c r="E109" t="s">
-        <v>213</v>
+        <v>255</v>
       </c>
       <c r="F109" t="s">
-        <v>214</v>
+        <v>223</v>
       </c>
       <c r="G109" s="1" t="s">
-        <v>414</v>
+        <v>400</v>
       </c>
       <c r="H109" t="s">
-        <v>415</v>
+        <v>401</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
-        <v>416</v>
+        <v>402</v>
       </c>
       <c r="B110" t="s">
         <v>9</v>
       </c>
       <c r="C110" t="s">
-        <v>417</v>
+        <v>403</v>
       </c>
       <c r="D110" t="s">
-        <v>212</v>
+        <v>254</v>
       </c>
       <c r="E110" t="s">
-        <v>213</v>
+        <v>255</v>
       </c>
       <c r="F110" t="s">
-        <v>272</v>
+        <v>367</v>
       </c>
       <c r="G110" s="1" t="s">
-        <v>418</v>
+        <v>404</v>
       </c>
       <c r="H110" t="s">
-        <v>419</v>
+        <v>405</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
-        <v>420</v>
+        <v>406</v>
       </c>
       <c r="B111" t="s">
         <v>9</v>
       </c>
       <c r="C111" t="s">
-        <v>421</v>
+        <v>407</v>
       </c>
       <c r="D111" t="s">
-        <v>212</v>
+        <v>254</v>
       </c>
       <c r="E111" t="s">
-        <v>213</v>
+        <v>255</v>
       </c>
       <c r="F111" t="s">
-        <v>272</v>
+        <v>408</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>422</v>
+        <v>409</v>
       </c>
       <c r="H111" t="s">
-        <v>423</v>
+        <v>410</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
-        <v>424</v>
+        <v>411</v>
       </c>
       <c r="B112" t="s">
         <v>9</v>
       </c>
       <c r="C112" t="s">
-        <v>425</v>
+        <v>412</v>
       </c>
       <c r="D112" t="s">
-        <v>212</v>
+        <v>254</v>
       </c>
       <c r="E112" t="s">
-        <v>213</v>
+        <v>255</v>
       </c>
       <c r="F112" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="G112" s="1" t="s">
-        <v>426</v>
+        <v>413</v>
       </c>
       <c r="H112" t="s">
-        <v>427</v>
+        <v>414</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
-        <v>428</v>
+        <v>415</v>
       </c>
       <c r="B113" t="s">
         <v>9</v>
       </c>
       <c r="C113" t="s">
-        <v>429</v>
+        <v>416</v>
       </c>
       <c r="D113" t="s">
-        <v>212</v>
+        <v>254</v>
       </c>
       <c r="E113" t="s">
-        <v>213</v>
+        <v>255</v>
       </c>
       <c r="F113" t="s">
-        <v>430</v>
+        <v>256</v>
       </c>
       <c r="G113" s="1" t="s">
-        <v>431</v>
+        <v>417</v>
       </c>
       <c r="H113" t="s">
-        <v>432</v>
+        <v>418</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
-        <v>433</v>
+        <v>419</v>
       </c>
       <c r="B114" t="s">
         <v>9</v>
       </c>
       <c r="C114" t="s">
-        <v>434</v>
+        <v>420</v>
       </c>
       <c r="D114" t="s">
-        <v>212</v>
+        <v>254</v>
       </c>
       <c r="E114" t="s">
-        <v>213</v>
+        <v>255</v>
       </c>
       <c r="F114" t="s">
-        <v>162</v>
+        <v>223</v>
       </c>
       <c r="G114" s="1" t="s">
-        <v>435</v>
+        <v>421</v>
       </c>
       <c r="H114" t="s">
-        <v>436</v>
+        <v>422</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
-        <v>437</v>
+        <v>423</v>
       </c>
       <c r="B115" t="s">
         <v>9</v>
       </c>
       <c r="C115" t="s">
-        <v>438</v>
+        <v>424</v>
       </c>
       <c r="D115" t="s">
-        <v>212</v>
+        <v>254</v>
       </c>
       <c r="E115" t="s">
-        <v>213</v>
+        <v>255</v>
       </c>
       <c r="F115" t="s">
-        <v>439</v>
+        <v>223</v>
       </c>
       <c r="G115" s="1" t="s">
-        <v>440</v>
+        <v>425</v>
       </c>
       <c r="H115" t="s">
-        <v>441</v>
+        <v>426</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
-        <v>442</v>
+        <v>427</v>
       </c>
       <c r="B116" t="s">
         <v>9</v>
       </c>
       <c r="C116" t="s">
-        <v>443</v>
+        <v>428</v>
       </c>
       <c r="D116" t="s">
-        <v>212</v>
+        <v>254</v>
       </c>
       <c r="E116" t="s">
-        <v>213</v>
+        <v>255</v>
       </c>
       <c r="F116" t="s">
-        <v>166</v>
+        <v>223</v>
       </c>
       <c r="G116" s="1" t="s">
-        <v>444</v>
+        <v>429</v>
       </c>
       <c r="H116" t="s">
-        <v>445</v>
+        <v>430</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
-        <v>446</v>
+        <v>431</v>
       </c>
       <c r="B117" t="s">
         <v>9</v>
       </c>
       <c r="C117" t="s">
-        <v>447</v>
+        <v>432</v>
       </c>
       <c r="D117" t="s">
-        <v>212</v>
+        <v>254</v>
       </c>
       <c r="E117" t="s">
-        <v>213</v>
+        <v>255</v>
       </c>
       <c r="F117" t="s">
-        <v>181</v>
+        <v>204</v>
       </c>
       <c r="G117" s="1" t="s">
-        <v>448</v>
+        <v>433</v>
       </c>
       <c r="H117" t="s">
-        <v>449</v>
+        <v>434</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
-        <v>450</v>
+        <v>435</v>
       </c>
       <c r="B118" t="s">
         <v>9</v>
       </c>
       <c r="C118" t="s">
-        <v>451</v>
+        <v>436</v>
       </c>
       <c r="D118" t="s">
-        <v>212</v>
+        <v>254</v>
       </c>
       <c r="E118" t="s">
-        <v>213</v>
+        <v>255</v>
       </c>
       <c r="F118" t="s">
-        <v>452</v>
+        <v>204</v>
       </c>
       <c r="G118" s="1" t="s">
-        <v>453</v>
+        <v>437</v>
       </c>
       <c r="H118" t="s">
-        <v>454</v>
+        <v>438</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
-        <v>455</v>
+        <v>439</v>
       </c>
       <c r="B119" t="s">
         <v>9</v>
       </c>
       <c r="C119" t="s">
-        <v>456</v>
+        <v>440</v>
       </c>
       <c r="D119" t="s">
-        <v>212</v>
+        <v>254</v>
       </c>
       <c r="E119" t="s">
-        <v>213</v>
+        <v>255</v>
       </c>
       <c r="F119" t="s">
-        <v>452</v>
+        <v>223</v>
       </c>
       <c r="G119" s="1" t="s">
-        <v>457</v>
+        <v>441</v>
       </c>
       <c r="H119" t="s">
-        <v>458</v>
+        <v>442</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
-        <v>459</v>
+        <v>443</v>
       </c>
       <c r="B120" t="s">
         <v>9</v>
       </c>
       <c r="C120" t="s">
-        <v>460</v>
+        <v>444</v>
       </c>
       <c r="D120" t="s">
-        <v>212</v>
+        <v>254</v>
       </c>
       <c r="E120" t="s">
-        <v>213</v>
+        <v>255</v>
       </c>
       <c r="F120" t="s">
-        <v>272</v>
+        <v>223</v>
       </c>
       <c r="G120" s="1" t="s">
-        <v>461</v>
+        <v>445</v>
       </c>
       <c r="H120" t="s">
-        <v>462</v>
+        <v>446</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
-        <v>463</v>
+        <v>447</v>
       </c>
       <c r="B121" t="s">
         <v>9</v>
       </c>
       <c r="C121" t="s">
-        <v>464</v>
+        <v>448</v>
       </c>
       <c r="D121" t="s">
-        <v>212</v>
+        <v>254</v>
       </c>
       <c r="E121" t="s">
-        <v>213</v>
+        <v>255</v>
       </c>
       <c r="F121" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="G121" s="1" t="s">
-        <v>465</v>
+        <v>449</v>
       </c>
       <c r="H121" t="s">
-        <v>466</v>
+        <v>450</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
-        <v>467</v>
+        <v>451</v>
       </c>
       <c r="B122" t="s">
         <v>9</v>
       </c>
       <c r="C122" t="s">
-        <v>468</v>
+        <v>452</v>
       </c>
       <c r="D122" t="s">
-        <v>212</v>
+        <v>254</v>
       </c>
       <c r="E122" t="s">
-        <v>213</v>
+        <v>255</v>
       </c>
       <c r="F122" t="s">
-        <v>214</v>
+        <v>314</v>
       </c>
       <c r="G122" s="1" t="s">
-        <v>469</v>
+        <v>453</v>
       </c>
       <c r="H122" t="s">
-        <v>470</v>
+        <v>454</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
-        <v>471</v>
+        <v>455</v>
       </c>
       <c r="B123" t="s">
         <v>9</v>
       </c>
       <c r="C123" t="s">
-        <v>472</v>
+        <v>456</v>
       </c>
       <c r="D123" t="s">
-        <v>212</v>
+        <v>254</v>
       </c>
       <c r="E123" t="s">
-        <v>213</v>
+        <v>255</v>
       </c>
       <c r="F123" t="s">
-        <v>214</v>
+        <v>314</v>
       </c>
       <c r="G123" s="1" t="s">
-        <v>473</v>
+        <v>457</v>
       </c>
       <c r="H123" t="s">
-        <v>474</v>
+        <v>458</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
-        <v>475</v>
+        <v>459</v>
       </c>
       <c r="B124" t="s">
         <v>9</v>
       </c>
       <c r="C124" t="s">
-        <v>476</v>
+        <v>460</v>
       </c>
       <c r="D124" t="s">
-        <v>212</v>
+        <v>254</v>
       </c>
       <c r="E124" t="s">
-        <v>213</v>
+        <v>255</v>
       </c>
       <c r="F124" t="s">
-        <v>162</v>
+        <v>296</v>
       </c>
       <c r="G124" s="1" t="s">
-        <v>477</v>
+        <v>461</v>
       </c>
       <c r="H124" t="s">
-        <v>478</v>
+        <v>462</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
-        <v>479</v>
+        <v>463</v>
       </c>
       <c r="B125" t="s">
         <v>9</v>
       </c>
       <c r="C125" t="s">
-        <v>480</v>
+        <v>464</v>
       </c>
       <c r="D125" t="s">
-        <v>212</v>
+        <v>254</v>
       </c>
       <c r="E125" t="s">
-        <v>213</v>
+        <v>255</v>
       </c>
       <c r="F125" t="s">
-        <v>234</v>
+        <v>465</v>
       </c>
       <c r="G125" s="1" t="s">
-        <v>481</v>
+        <v>466</v>
       </c>
       <c r="H125" t="s">
-        <v>482</v>
+        <v>467</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
-        <v>483</v>
+        <v>468</v>
       </c>
       <c r="B126" t="s">
         <v>9</v>
       </c>
       <c r="C126" t="s">
-        <v>10</v>
+        <v>469</v>
       </c>
       <c r="D126" t="s">
-        <v>484</v>
+        <v>254</v>
       </c>
       <c r="E126" t="s">
-        <v>485</v>
+        <v>255</v>
       </c>
       <c r="F126" t="s">
-        <v>45</v>
+        <v>204</v>
       </c>
       <c r="G126" s="1" t="s">
-        <v>486</v>
+        <v>470</v>
       </c>
       <c r="H126" t="s">
-        <v>487</v>
+        <v>471</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
-        <v>488</v>
+        <v>472</v>
       </c>
       <c r="B127" t="s">
         <v>9</v>
       </c>
       <c r="C127" t="s">
-        <v>16</v>
+        <v>473</v>
       </c>
       <c r="D127" t="s">
-        <v>484</v>
+        <v>254</v>
       </c>
       <c r="E127" t="s">
-        <v>485</v>
+        <v>255</v>
       </c>
       <c r="F127" t="s">
-        <v>254</v>
+        <v>474</v>
       </c>
       <c r="G127" s="1" t="s">
-        <v>489</v>
+        <v>475</v>
       </c>
       <c r="H127" t="s">
-        <v>490</v>
+        <v>476</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
-        <v>491</v>
+        <v>477</v>
       </c>
       <c r="B128" t="s">
         <v>9</v>
       </c>
       <c r="C128" t="s">
-        <v>20</v>
+        <v>478</v>
       </c>
       <c r="D128" t="s">
-        <v>484</v>
+        <v>254</v>
       </c>
       <c r="E128" t="s">
-        <v>485</v>
+        <v>255</v>
       </c>
       <c r="F128" t="s">
-        <v>45</v>
+        <v>208</v>
       </c>
       <c r="G128" s="1" t="s">
-        <v>492</v>
+        <v>479</v>
       </c>
       <c r="H128" t="s">
-        <v>493</v>
+        <v>480</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
-        <v>494</v>
+        <v>481</v>
       </c>
       <c r="B129" t="s">
         <v>9</v>
       </c>
       <c r="C129" t="s">
-        <v>24</v>
+        <v>482</v>
       </c>
       <c r="D129" t="s">
+        <v>254</v>
+      </c>
+      <c r="E129" t="s">
+        <v>255</v>
+      </c>
+      <c r="F129" t="s">
+        <v>223</v>
+      </c>
+      <c r="G129" s="1" t="s">
+        <v>483</v>
+      </c>
+      <c r="H129" t="s">
         <v>484</v>
-      </c>
-[...10 lines deleted...]
-        <v>496</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
-        <v>497</v>
+        <v>485</v>
       </c>
       <c r="B130" t="s">
         <v>9</v>
       </c>
       <c r="C130" t="s">
-        <v>28</v>
+        <v>486</v>
       </c>
       <c r="D130" t="s">
-        <v>484</v>
+        <v>254</v>
       </c>
       <c r="E130" t="s">
-        <v>485</v>
+        <v>255</v>
       </c>
       <c r="F130" t="s">
-        <v>45</v>
+        <v>487</v>
       </c>
       <c r="G130" s="1" t="s">
-        <v>498</v>
+        <v>488</v>
       </c>
       <c r="H130" t="s">
-        <v>499</v>
+        <v>489</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
-        <v>500</v>
+        <v>490</v>
       </c>
       <c r="B131" t="s">
         <v>9</v>
       </c>
       <c r="C131" t="s">
-        <v>32</v>
+        <v>491</v>
       </c>
       <c r="D131" t="s">
-        <v>484</v>
+        <v>254</v>
       </c>
       <c r="E131" t="s">
-        <v>485</v>
+        <v>255</v>
       </c>
       <c r="F131" t="s">
-        <v>45</v>
+        <v>487</v>
       </c>
       <c r="G131" s="1" t="s">
-        <v>501</v>
+        <v>492</v>
       </c>
       <c r="H131" t="s">
-        <v>502</v>
+        <v>493</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
-        <v>503</v>
+        <v>494</v>
       </c>
       <c r="B132" t="s">
         <v>9</v>
       </c>
       <c r="C132" t="s">
-        <v>36</v>
+        <v>495</v>
       </c>
       <c r="D132" t="s">
-        <v>484</v>
+        <v>254</v>
       </c>
       <c r="E132" t="s">
-        <v>485</v>
+        <v>255</v>
       </c>
       <c r="F132" t="s">
-        <v>45</v>
+        <v>314</v>
       </c>
       <c r="G132" s="1" t="s">
-        <v>504</v>
+        <v>496</v>
       </c>
       <c r="H132" t="s">
-        <v>505</v>
+        <v>497</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
-        <v>506</v>
+        <v>498</v>
       </c>
       <c r="B133" t="s">
         <v>9</v>
       </c>
       <c r="C133" t="s">
-        <v>40</v>
+        <v>499</v>
       </c>
       <c r="D133" t="s">
-        <v>484</v>
+        <v>254</v>
       </c>
       <c r="E133" t="s">
-        <v>485</v>
+        <v>255</v>
       </c>
       <c r="F133" t="s">
-        <v>439</v>
+        <v>296</v>
       </c>
       <c r="G133" s="1" t="s">
-        <v>507</v>
+        <v>500</v>
       </c>
       <c r="H133" t="s">
-        <v>508</v>
+        <v>501</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
-        <v>509</v>
+        <v>502</v>
       </c>
       <c r="B134" t="s">
         <v>9</v>
       </c>
       <c r="C134" t="s">
-        <v>44</v>
+        <v>503</v>
       </c>
       <c r="D134" t="s">
-        <v>484</v>
+        <v>254</v>
       </c>
       <c r="E134" t="s">
-        <v>485</v>
+        <v>255</v>
       </c>
       <c r="F134" t="s">
-        <v>214</v>
+        <v>256</v>
       </c>
       <c r="G134" s="1" t="s">
-        <v>510</v>
+        <v>504</v>
       </c>
       <c r="H134" t="s">
-        <v>511</v>
+        <v>505</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
       <c r="B135" t="s">
         <v>9</v>
       </c>
       <c r="C135" t="s">
-        <v>49</v>
+        <v>507</v>
       </c>
       <c r="D135" t="s">
-        <v>484</v>
+        <v>254</v>
       </c>
       <c r="E135" t="s">
-        <v>485</v>
+        <v>255</v>
       </c>
       <c r="F135" t="s">
-        <v>45</v>
+        <v>256</v>
       </c>
       <c r="G135" s="1" t="s">
-        <v>513</v>
+        <v>508</v>
       </c>
       <c r="H135" t="s">
-        <v>514</v>
+        <v>509</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
-        <v>515</v>
+        <v>510</v>
       </c>
       <c r="B136" t="s">
         <v>9</v>
       </c>
       <c r="C136" t="s">
-        <v>53</v>
+        <v>511</v>
       </c>
       <c r="D136" t="s">
-        <v>484</v>
+        <v>254</v>
       </c>
       <c r="E136" t="s">
-        <v>485</v>
+        <v>255</v>
       </c>
       <c r="F136" t="s">
-        <v>272</v>
+        <v>204</v>
       </c>
       <c r="G136" s="1" t="s">
-        <v>516</v>
+        <v>512</v>
       </c>
       <c r="H136" t="s">
-        <v>517</v>
+        <v>513</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
-        <v>518</v>
+        <v>514</v>
       </c>
       <c r="B137" t="s">
         <v>9</v>
       </c>
       <c r="C137" t="s">
-        <v>57</v>
+        <v>515</v>
       </c>
       <c r="D137" t="s">
-        <v>484</v>
+        <v>254</v>
       </c>
       <c r="E137" t="s">
-        <v>485</v>
+        <v>255</v>
       </c>
       <c r="F137" t="s">
-        <v>272</v>
+        <v>276</v>
       </c>
       <c r="G137" s="1" t="s">
-        <v>519</v>
+        <v>516</v>
       </c>
       <c r="H137" t="s">
-        <v>520</v>
+        <v>517</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
+        <v>518</v>
+      </c>
+      <c r="B138" t="s">
+        <v>9</v>
+      </c>
+      <c r="C138" t="s">
+        <v>519</v>
+      </c>
+      <c r="D138" t="s">
+        <v>254</v>
+      </c>
+      <c r="E138" t="s">
+        <v>255</v>
+      </c>
+      <c r="F138" t="s">
+        <v>204</v>
+      </c>
+      <c r="G138" s="1" t="s">
+        <v>520</v>
+      </c>
+      <c r="H138" t="s">
         <v>521</v>
-      </c>
-[...19 lines deleted...]
-        <v>523</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
+        <v>522</v>
+      </c>
+      <c r="B139" t="s">
+        <v>9</v>
+      </c>
+      <c r="C139" t="s">
+        <v>523</v>
+      </c>
+      <c r="D139" t="s">
+        <v>254</v>
+      </c>
+      <c r="E139" t="s">
+        <v>255</v>
+      </c>
+      <c r="F139" t="s">
+        <v>223</v>
+      </c>
+      <c r="G139" s="1" t="s">
         <v>524</v>
       </c>
-      <c r="B139" t="s">
-[...14 lines deleted...]
-      <c r="G139" s="1" t="s">
+      <c r="H139" t="s">
         <v>525</v>
-      </c>
-[...1 lines deleted...]
-        <v>526</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
+        <v>526</v>
+      </c>
+      <c r="B140" t="s">
+        <v>9</v>
+      </c>
+      <c r="C140" t="s">
         <v>527</v>
       </c>
-      <c r="B140" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D140" t="s">
-        <v>484</v>
+        <v>254</v>
       </c>
       <c r="E140" t="s">
-        <v>485</v>
+        <v>255</v>
       </c>
       <c r="F140" t="s">
-        <v>214</v>
+        <v>208</v>
       </c>
       <c r="G140" s="1" t="s">
         <v>528</v>
       </c>
       <c r="H140" t="s">
         <v>529</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" t="s">
         <v>530</v>
       </c>
       <c r="B141" t="s">
         <v>9</v>
       </c>
       <c r="C141" t="s">
-        <v>10</v>
+        <v>531</v>
       </c>
       <c r="D141" t="s">
-        <v>531</v>
+        <v>254</v>
       </c>
       <c r="E141" t="s">
+        <v>255</v>
+      </c>
+      <c r="F141" t="s">
+        <v>296</v>
+      </c>
+      <c r="G141" s="1" t="s">
         <v>532</v>
       </c>
-      <c r="F141" t="s">
-[...2 lines deleted...]
-      <c r="G141" s="1" t="s">
+      <c r="H141" t="s">
         <v>533</v>
-      </c>
-[...1 lines deleted...]
-        <v>534</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="s">
+        <v>534</v>
+      </c>
+      <c r="B142" t="s">
+        <v>9</v>
+      </c>
+      <c r="C142" t="s">
         <v>535</v>
       </c>
-      <c r="B142" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D142" t="s">
-        <v>531</v>
+        <v>254</v>
       </c>
       <c r="E142" t="s">
-        <v>532</v>
+        <v>255</v>
       </c>
       <c r="F142" t="s">
-        <v>302</v>
+        <v>204</v>
       </c>
       <c r="G142" s="1" t="s">
         <v>536</v>
       </c>
       <c r="H142" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
         <v>538</v>
       </c>
       <c r="B143" t="s">
         <v>9</v>
       </c>
       <c r="C143" t="s">
-        <v>20</v>
+        <v>539</v>
       </c>
       <c r="D143" t="s">
-        <v>531</v>
+        <v>254</v>
       </c>
       <c r="E143" t="s">
-        <v>532</v>
+        <v>255</v>
       </c>
       <c r="F143" t="s">
-        <v>539</v>
+        <v>215</v>
       </c>
       <c r="G143" s="1" t="s">
         <v>540</v>
       </c>
       <c r="H143" t="s">
         <v>541</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
         <v>542</v>
       </c>
       <c r="B144" t="s">
         <v>9</v>
       </c>
       <c r="C144" t="s">
-        <v>10</v>
+        <v>543</v>
       </c>
       <c r="D144" t="s">
-        <v>543</v>
+        <v>254</v>
       </c>
       <c r="E144" t="s">
+        <v>255</v>
+      </c>
+      <c r="F144" t="s">
+        <v>204</v>
+      </c>
+      <c r="G144" s="1" t="s">
         <v>544</v>
       </c>
-      <c r="F144" t="s">
-[...2 lines deleted...]
-      <c r="G144" s="1" t="s">
+      <c r="H144" t="s">
         <v>545</v>
-      </c>
-[...1 lines deleted...]
-        <v>546</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
+        <v>9</v>
+      </c>
+      <c r="B145" t="s">
+        <v>9</v>
+      </c>
+      <c r="C145" t="s">
+        <v>546</v>
+      </c>
+      <c r="D145" t="s">
+        <v>254</v>
+      </c>
+      <c r="E145" t="s">
+        <v>255</v>
+      </c>
+      <c r="F145" t="s">
+        <v>367</v>
+      </c>
+      <c r="G145" s="1" t="s">
         <v>547</v>
       </c>
-      <c r="B145" t="s">
-[...11 lines deleted...]
-      <c r="F145" t="s">
+      <c r="H145" t="s">
         <v>548</v>
-      </c>
-[...4 lines deleted...]
-        <v>550</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
+        <v>549</v>
+      </c>
+      <c r="B146" t="s">
+        <v>9</v>
+      </c>
+      <c r="C146" t="s">
+        <v>550</v>
+      </c>
+      <c r="D146" t="s">
+        <v>254</v>
+      </c>
+      <c r="E146" t="s">
+        <v>255</v>
+      </c>
+      <c r="F146" t="s">
+        <v>474</v>
+      </c>
+      <c r="G146" s="1" t="s">
         <v>551</v>
       </c>
-      <c r="B146" t="s">
-[...14 lines deleted...]
-      <c r="G146" s="1" t="s">
+      <c r="H146" t="s">
         <v>552</v>
-      </c>
-[...1 lines deleted...]
-        <v>553</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
+        <v>553</v>
+      </c>
+      <c r="B147" t="s">
+        <v>9</v>
+      </c>
+      <c r="C147" t="s">
         <v>554</v>
       </c>
-      <c r="B147" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D147" t="s">
-        <v>543</v>
+        <v>254</v>
       </c>
       <c r="E147" t="s">
-        <v>544</v>
+        <v>255</v>
       </c>
       <c r="F147" t="s">
-        <v>45</v>
+        <v>474</v>
       </c>
       <c r="G147" s="1" t="s">
         <v>555</v>
       </c>
       <c r="H147" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" t="s">
         <v>557</v>
       </c>
       <c r="B148" t="s">
         <v>9</v>
       </c>
       <c r="C148" t="s">
-        <v>28</v>
+        <v>10</v>
       </c>
       <c r="D148" t="s">
-        <v>543</v>
+        <v>558</v>
       </c>
       <c r="E148" t="s">
-        <v>544</v>
+        <v>559</v>
       </c>
       <c r="F148" t="s">
         <v>45</v>
       </c>
       <c r="G148" s="1" t="s">
-        <v>558</v>
+        <v>560</v>
       </c>
       <c r="H148" t="s">
-        <v>559</v>
+        <v>561</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" t="s">
-        <v>560</v>
+        <v>562</v>
       </c>
       <c r="B149" t="s">
         <v>9</v>
       </c>
       <c r="C149" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="D149" t="s">
-        <v>561</v>
+        <v>558</v>
       </c>
       <c r="E149" t="s">
-        <v>562</v>
+        <v>559</v>
       </c>
       <c r="F149" t="s">
-        <v>67</v>
+        <v>296</v>
       </c>
       <c r="G149" s="1" t="s">
         <v>563</v>
       </c>
       <c r="H149" t="s">
         <v>564</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" t="s">
         <v>565</v>
       </c>
       <c r="B150" t="s">
         <v>9</v>
       </c>
       <c r="C150" t="s">
+        <v>20</v>
+      </c>
+      <c r="D150" t="s">
+        <v>558</v>
+      </c>
+      <c r="E150" t="s">
+        <v>559</v>
+      </c>
+      <c r="F150" t="s">
+        <v>45</v>
+      </c>
+      <c r="G150" s="1" t="s">
+        <v>566</v>
+      </c>
+      <c r="H150" t="s">
+        <v>567</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8">
+      <c r="A151" t="s">
+        <v>568</v>
+      </c>
+      <c r="B151" t="s">
+        <v>9</v>
+      </c>
+      <c r="C151" t="s">
+        <v>24</v>
+      </c>
+      <c r="D151" t="s">
+        <v>558</v>
+      </c>
+      <c r="E151" t="s">
+        <v>559</v>
+      </c>
+      <c r="F151" t="s">
+        <v>256</v>
+      </c>
+      <c r="G151" s="1" t="s">
+        <v>569</v>
+      </c>
+      <c r="H151" t="s">
+        <v>570</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8">
+      <c r="A152" t="s">
+        <v>571</v>
+      </c>
+      <c r="B152" t="s">
+        <v>9</v>
+      </c>
+      <c r="C152" t="s">
+        <v>28</v>
+      </c>
+      <c r="D152" t="s">
+        <v>558</v>
+      </c>
+      <c r="E152" t="s">
+        <v>559</v>
+      </c>
+      <c r="F152" t="s">
+        <v>45</v>
+      </c>
+      <c r="G152" s="1" t="s">
+        <v>572</v>
+      </c>
+      <c r="H152" t="s">
+        <v>573</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8">
+      <c r="A153" t="s">
+        <v>574</v>
+      </c>
+      <c r="B153" t="s">
+        <v>9</v>
+      </c>
+      <c r="C153" t="s">
+        <v>32</v>
+      </c>
+      <c r="D153" t="s">
+        <v>558</v>
+      </c>
+      <c r="E153" t="s">
+        <v>559</v>
+      </c>
+      <c r="F153" t="s">
+        <v>45</v>
+      </c>
+      <c r="G153" s="1" t="s">
+        <v>575</v>
+      </c>
+      <c r="H153" t="s">
+        <v>576</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8">
+      <c r="A154" t="s">
+        <v>577</v>
+      </c>
+      <c r="B154" t="s">
+        <v>9</v>
+      </c>
+      <c r="C154" t="s">
+        <v>36</v>
+      </c>
+      <c r="D154" t="s">
+        <v>558</v>
+      </c>
+      <c r="E154" t="s">
+        <v>559</v>
+      </c>
+      <c r="F154" t="s">
+        <v>45</v>
+      </c>
+      <c r="G154" s="1" t="s">
+        <v>578</v>
+      </c>
+      <c r="H154" t="s">
+        <v>579</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8">
+      <c r="A155" t="s">
+        <v>580</v>
+      </c>
+      <c r="B155" t="s">
+        <v>9</v>
+      </c>
+      <c r="C155" t="s">
+        <v>40</v>
+      </c>
+      <c r="D155" t="s">
+        <v>558</v>
+      </c>
+      <c r="E155" t="s">
+        <v>559</v>
+      </c>
+      <c r="F155" t="s">
+        <v>474</v>
+      </c>
+      <c r="G155" s="1" t="s">
+        <v>581</v>
+      </c>
+      <c r="H155" t="s">
+        <v>582</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8">
+      <c r="A156" t="s">
+        <v>583</v>
+      </c>
+      <c r="B156" t="s">
+        <v>9</v>
+      </c>
+      <c r="C156" t="s">
+        <v>44</v>
+      </c>
+      <c r="D156" t="s">
+        <v>558</v>
+      </c>
+      <c r="E156" t="s">
+        <v>559</v>
+      </c>
+      <c r="F156" t="s">
+        <v>256</v>
+      </c>
+      <c r="G156" s="1" t="s">
+        <v>584</v>
+      </c>
+      <c r="H156" t="s">
+        <v>585</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8">
+      <c r="A157" t="s">
+        <v>586</v>
+      </c>
+      <c r="B157" t="s">
+        <v>9</v>
+      </c>
+      <c r="C157" t="s">
+        <v>49</v>
+      </c>
+      <c r="D157" t="s">
+        <v>558</v>
+      </c>
+      <c r="E157" t="s">
+        <v>559</v>
+      </c>
+      <c r="F157" t="s">
+        <v>45</v>
+      </c>
+      <c r="G157" s="1" t="s">
+        <v>587</v>
+      </c>
+      <c r="H157" t="s">
+        <v>588</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8">
+      <c r="A158" t="s">
+        <v>589</v>
+      </c>
+      <c r="B158" t="s">
+        <v>9</v>
+      </c>
+      <c r="C158" t="s">
+        <v>53</v>
+      </c>
+      <c r="D158" t="s">
+        <v>558</v>
+      </c>
+      <c r="E158" t="s">
+        <v>559</v>
+      </c>
+      <c r="F158" t="s">
+        <v>314</v>
+      </c>
+      <c r="G158" s="1" t="s">
+        <v>590</v>
+      </c>
+      <c r="H158" t="s">
+        <v>591</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8">
+      <c r="A159" t="s">
+        <v>592</v>
+      </c>
+      <c r="B159" t="s">
+        <v>9</v>
+      </c>
+      <c r="C159" t="s">
+        <v>57</v>
+      </c>
+      <c r="D159" t="s">
+        <v>558</v>
+      </c>
+      <c r="E159" t="s">
+        <v>559</v>
+      </c>
+      <c r="F159" t="s">
+        <v>314</v>
+      </c>
+      <c r="G159" s="1" t="s">
+        <v>593</v>
+      </c>
+      <c r="H159" t="s">
+        <v>594</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8">
+      <c r="A160" t="s">
+        <v>595</v>
+      </c>
+      <c r="B160" t="s">
+        <v>9</v>
+      </c>
+      <c r="C160" t="s">
+        <v>61</v>
+      </c>
+      <c r="D160" t="s">
+        <v>558</v>
+      </c>
+      <c r="E160" t="s">
+        <v>559</v>
+      </c>
+      <c r="F160" t="s">
+        <v>219</v>
+      </c>
+      <c r="G160" s="1" t="s">
+        <v>596</v>
+      </c>
+      <c r="H160" t="s">
+        <v>597</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8">
+      <c r="A161" t="s">
+        <v>598</v>
+      </c>
+      <c r="B161" t="s">
+        <v>9</v>
+      </c>
+      <c r="C161" t="s">
+        <v>65</v>
+      </c>
+      <c r="D161" t="s">
+        <v>558</v>
+      </c>
+      <c r="E161" t="s">
+        <v>559</v>
+      </c>
+      <c r="F161" t="s">
+        <v>45</v>
+      </c>
+      <c r="G161" s="1" t="s">
+        <v>599</v>
+      </c>
+      <c r="H161" t="s">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8">
+      <c r="A162" t="s">
+        <v>601</v>
+      </c>
+      <c r="B162" t="s">
+        <v>9</v>
+      </c>
+      <c r="C162" t="s">
+        <v>69</v>
+      </c>
+      <c r="D162" t="s">
+        <v>558</v>
+      </c>
+      <c r="E162" t="s">
+        <v>559</v>
+      </c>
+      <c r="F162" t="s">
+        <v>256</v>
+      </c>
+      <c r="G162" s="1" t="s">
+        <v>602</v>
+      </c>
+      <c r="H162" t="s">
+        <v>603</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8">
+      <c r="A163" t="s">
+        <v>604</v>
+      </c>
+      <c r="B163" t="s">
+        <v>9</v>
+      </c>
+      <c r="C163" t="s">
+        <v>73</v>
+      </c>
+      <c r="D163" t="s">
+        <v>558</v>
+      </c>
+      <c r="E163" t="s">
+        <v>559</v>
+      </c>
+      <c r="F163" t="s">
+        <v>605</v>
+      </c>
+      <c r="G163" s="1" t="s">
+        <v>606</v>
+      </c>
+      <c r="H163" t="s">
+        <v>607</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8">
+      <c r="A164" t="s">
+        <v>608</v>
+      </c>
+      <c r="B164" t="s">
+        <v>9</v>
+      </c>
+      <c r="C164" t="s">
+        <v>77</v>
+      </c>
+      <c r="D164" t="s">
+        <v>558</v>
+      </c>
+      <c r="E164" t="s">
+        <v>559</v>
+      </c>
+      <c r="F164" t="s">
+        <v>45</v>
+      </c>
+      <c r="G164" s="1" t="s">
+        <v>609</v>
+      </c>
+      <c r="H164" t="s">
+        <v>610</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8">
+      <c r="A165" t="s">
+        <v>611</v>
+      </c>
+      <c r="B165" t="s">
+        <v>9</v>
+      </c>
+      <c r="C165" t="s">
+        <v>81</v>
+      </c>
+      <c r="D165" t="s">
+        <v>558</v>
+      </c>
+      <c r="E165" t="s">
+        <v>559</v>
+      </c>
+      <c r="F165" t="s">
+        <v>45</v>
+      </c>
+      <c r="G165" s="1" t="s">
+        <v>612</v>
+      </c>
+      <c r="H165" t="s">
+        <v>613</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8">
+      <c r="A166" t="s">
+        <v>614</v>
+      </c>
+      <c r="B166" t="s">
+        <v>9</v>
+      </c>
+      <c r="C166" t="s">
         <v>10</v>
       </c>
-      <c r="D150" t="s">
-[...12 lines deleted...]
-        <v>569</v>
+      <c r="D166" t="s">
+        <v>615</v>
+      </c>
+      <c r="E166" t="s">
+        <v>616</v>
+      </c>
+      <c r="F166" t="s">
+        <v>339</v>
+      </c>
+      <c r="G166" s="1" t="s">
+        <v>617</v>
+      </c>
+      <c r="H166" t="s">
+        <v>618</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8">
+      <c r="A167" t="s">
+        <v>619</v>
+      </c>
+      <c r="B167" t="s">
+        <v>9</v>
+      </c>
+      <c r="C167" t="s">
+        <v>16</v>
+      </c>
+      <c r="D167" t="s">
+        <v>615</v>
+      </c>
+      <c r="E167" t="s">
+        <v>616</v>
+      </c>
+      <c r="F167" t="s">
+        <v>339</v>
+      </c>
+      <c r="G167" s="1" t="s">
+        <v>620</v>
+      </c>
+      <c r="H167" t="s">
+        <v>621</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8">
+      <c r="A168" t="s">
+        <v>622</v>
+      </c>
+      <c r="B168" t="s">
+        <v>9</v>
+      </c>
+      <c r="C168" t="s">
+        <v>20</v>
+      </c>
+      <c r="D168" t="s">
+        <v>615</v>
+      </c>
+      <c r="E168" t="s">
+        <v>616</v>
+      </c>
+      <c r="F168" t="s">
+        <v>623</v>
+      </c>
+      <c r="G168" s="1" t="s">
+        <v>624</v>
+      </c>
+      <c r="H168" t="s">
+        <v>625</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8">
+      <c r="A169" t="s">
+        <v>626</v>
+      </c>
+      <c r="B169" t="s">
+        <v>9</v>
+      </c>
+      <c r="C169" t="s">
+        <v>24</v>
+      </c>
+      <c r="D169" t="s">
+        <v>615</v>
+      </c>
+      <c r="E169" t="s">
+        <v>616</v>
+      </c>
+      <c r="F169" t="s">
+        <v>223</v>
+      </c>
+      <c r="G169" s="1" t="s">
+        <v>318</v>
+      </c>
+      <c r="H169" t="s">
+        <v>627</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8">
+      <c r="A170" t="s">
+        <v>628</v>
+      </c>
+      <c r="B170" t="s">
+        <v>9</v>
+      </c>
+      <c r="C170" t="s">
+        <v>10</v>
+      </c>
+      <c r="D170" t="s">
+        <v>629</v>
+      </c>
+      <c r="E170" t="s">
+        <v>630</v>
+      </c>
+      <c r="F170" t="s">
+        <v>45</v>
+      </c>
+      <c r="G170" s="1" t="s">
+        <v>631</v>
+      </c>
+      <c r="H170" t="s">
+        <v>632</v>
+      </c>
+    </row>
+    <row r="171" spans="1:8">
+      <c r="A171" t="s">
+        <v>633</v>
+      </c>
+      <c r="B171" t="s">
+        <v>9</v>
+      </c>
+      <c r="C171" t="s">
+        <v>16</v>
+      </c>
+      <c r="D171" t="s">
+        <v>629</v>
+      </c>
+      <c r="E171" t="s">
+        <v>630</v>
+      </c>
+      <c r="F171" t="s">
+        <v>634</v>
+      </c>
+      <c r="G171" s="1" t="s">
+        <v>635</v>
+      </c>
+      <c r="H171" t="s">
+        <v>636</v>
+      </c>
+    </row>
+    <row r="172" spans="1:8">
+      <c r="A172" t="s">
+        <v>637</v>
+      </c>
+      <c r="B172" t="s">
+        <v>9</v>
+      </c>
+      <c r="C172" t="s">
+        <v>20</v>
+      </c>
+      <c r="D172" t="s">
+        <v>629</v>
+      </c>
+      <c r="E172" t="s">
+        <v>630</v>
+      </c>
+      <c r="F172" t="s">
+        <v>45</v>
+      </c>
+      <c r="G172" s="1" t="s">
+        <v>638</v>
+      </c>
+      <c r="H172" t="s">
+        <v>639</v>
+      </c>
+    </row>
+    <row r="173" spans="1:8">
+      <c r="A173" t="s">
+        <v>640</v>
+      </c>
+      <c r="B173" t="s">
+        <v>9</v>
+      </c>
+      <c r="C173" t="s">
+        <v>24</v>
+      </c>
+      <c r="D173" t="s">
+        <v>629</v>
+      </c>
+      <c r="E173" t="s">
+        <v>630</v>
+      </c>
+      <c r="F173" t="s">
+        <v>45</v>
+      </c>
+      <c r="G173" s="1" t="s">
+        <v>641</v>
+      </c>
+      <c r="H173" t="s">
+        <v>642</v>
+      </c>
+    </row>
+    <row r="174" spans="1:8">
+      <c r="A174" t="s">
+        <v>643</v>
+      </c>
+      <c r="B174" t="s">
+        <v>9</v>
+      </c>
+      <c r="C174" t="s">
+        <v>28</v>
+      </c>
+      <c r="D174" t="s">
+        <v>629</v>
+      </c>
+      <c r="E174" t="s">
+        <v>630</v>
+      </c>
+      <c r="F174" t="s">
+        <v>45</v>
+      </c>
+      <c r="G174" s="1" t="s">
+        <v>644</v>
+      </c>
+      <c r="H174" t="s">
+        <v>645</v>
+      </c>
+    </row>
+    <row r="175" spans="1:8">
+      <c r="A175" t="s">
+        <v>646</v>
+      </c>
+      <c r="B175" t="s">
+        <v>9</v>
+      </c>
+      <c r="C175" t="s">
+        <v>32</v>
+      </c>
+      <c r="D175" t="s">
+        <v>629</v>
+      </c>
+      <c r="E175" t="s">
+        <v>630</v>
+      </c>
+      <c r="F175" t="s">
+        <v>45</v>
+      </c>
+      <c r="G175" s="1" t="s">
+        <v>647</v>
+      </c>
+      <c r="H175" t="s">
+        <v>648</v>
+      </c>
+    </row>
+    <row r="176" spans="1:8">
+      <c r="A176" t="s">
+        <v>649</v>
+      </c>
+      <c r="B176" t="s">
+        <v>9</v>
+      </c>
+      <c r="C176" t="s">
+        <v>10</v>
+      </c>
+      <c r="D176" t="s">
+        <v>650</v>
+      </c>
+      <c r="E176" t="s">
+        <v>651</v>
+      </c>
+      <c r="F176" t="s">
+        <v>215</v>
+      </c>
+      <c r="G176" s="1" t="s">
+        <v>652</v>
+      </c>
+      <c r="H176" t="s">
+        <v>653</v>
+      </c>
+    </row>
+    <row r="177" spans="1:8">
+      <c r="A177" t="s">
+        <v>654</v>
+      </c>
+      <c r="B177" t="s">
+        <v>9</v>
+      </c>
+      <c r="C177" t="s">
+        <v>10</v>
+      </c>
+      <c r="D177" t="s">
+        <v>655</v>
+      </c>
+      <c r="E177" t="s">
+        <v>656</v>
+      </c>
+      <c r="F177" t="s">
+        <v>87</v>
+      </c>
+      <c r="G177" s="1" t="s">
+        <v>657</v>
+      </c>
+      <c r="H177" t="s">
+        <v>658</v>
+      </c>
+    </row>
+    <row r="178" spans="1:8">
+      <c r="A178" t="s">
+        <v>659</v>
+      </c>
+      <c r="B178" t="s">
+        <v>9</v>
+      </c>
+      <c r="C178" t="s">
+        <v>10</v>
+      </c>
+      <c r="D178" t="s">
+        <v>660</v>
+      </c>
+      <c r="E178" t="s">
+        <v>661</v>
+      </c>
+      <c r="F178" t="s">
+        <v>219</v>
+      </c>
+      <c r="G178" s="1" t="s">
+        <v>662</v>
+      </c>
+      <c r="H178" t="s">
+        <v>663</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -6108,50 +7103,78 @@
     <hyperlink ref="G126" r:id="rId125"/>
     <hyperlink ref="G127" r:id="rId126"/>
     <hyperlink ref="G128" r:id="rId127"/>
     <hyperlink ref="G129" r:id="rId128"/>
     <hyperlink ref="G130" r:id="rId129"/>
     <hyperlink ref="G131" r:id="rId130"/>
     <hyperlink ref="G132" r:id="rId131"/>
     <hyperlink ref="G133" r:id="rId132"/>
     <hyperlink ref="G134" r:id="rId133"/>
     <hyperlink ref="G135" r:id="rId134"/>
     <hyperlink ref="G136" r:id="rId135"/>
     <hyperlink ref="G137" r:id="rId136"/>
     <hyperlink ref="G138" r:id="rId137"/>
     <hyperlink ref="G139" r:id="rId138"/>
     <hyperlink ref="G140" r:id="rId139"/>
     <hyperlink ref="G141" r:id="rId140"/>
     <hyperlink ref="G142" r:id="rId141"/>
     <hyperlink ref="G143" r:id="rId142"/>
     <hyperlink ref="G144" r:id="rId143"/>
     <hyperlink ref="G145" r:id="rId144"/>
     <hyperlink ref="G146" r:id="rId145"/>
     <hyperlink ref="G147" r:id="rId146"/>
     <hyperlink ref="G148" r:id="rId147"/>
     <hyperlink ref="G149" r:id="rId148"/>
     <hyperlink ref="G150" r:id="rId149"/>
+    <hyperlink ref="G151" r:id="rId150"/>
+    <hyperlink ref="G152" r:id="rId151"/>
+    <hyperlink ref="G153" r:id="rId152"/>
+    <hyperlink ref="G154" r:id="rId153"/>
+    <hyperlink ref="G155" r:id="rId154"/>
+    <hyperlink ref="G156" r:id="rId155"/>
+    <hyperlink ref="G157" r:id="rId156"/>
+    <hyperlink ref="G158" r:id="rId157"/>
+    <hyperlink ref="G159" r:id="rId158"/>
+    <hyperlink ref="G160" r:id="rId159"/>
+    <hyperlink ref="G161" r:id="rId160"/>
+    <hyperlink ref="G162" r:id="rId161"/>
+    <hyperlink ref="G163" r:id="rId162"/>
+    <hyperlink ref="G164" r:id="rId163"/>
+    <hyperlink ref="G165" r:id="rId164"/>
+    <hyperlink ref="G166" r:id="rId165"/>
+    <hyperlink ref="G167" r:id="rId166"/>
+    <hyperlink ref="G168" r:id="rId167"/>
+    <hyperlink ref="G169" r:id="rId168"/>
+    <hyperlink ref="G170" r:id="rId169"/>
+    <hyperlink ref="G171" r:id="rId170"/>
+    <hyperlink ref="G172" r:id="rId171"/>
+    <hyperlink ref="G173" r:id="rId172"/>
+    <hyperlink ref="G174" r:id="rId173"/>
+    <hyperlink ref="G175" r:id="rId174"/>
+    <hyperlink ref="G176" r:id="rId175"/>
+    <hyperlink ref="G177" r:id="rId176"/>
+    <hyperlink ref="G178" r:id="rId177"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>