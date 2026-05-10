--- v0 (2026-02-05)
+++ v1 (2026-05-10)
@@ -54,5099 +54,5099 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1304</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>ATASA</t>
   </si>
   <si>
     <t>Ata da Sessão Anterior</t>
   </si>
   <si>
     <t>Mesa Diretora da Câmara</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1304/ata_sessao_ordinaria_03-01-2025.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1304/ata_sessao_ordinaria_03-01-2025.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 1ª Sessão Ordinária da 1ª Sessão Legislativa do dia 03 de fevereiro de 2025</t>
   </si>
   <si>
     <t>1328</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1328/ata_sessao_ordinaria_10-02-2025..pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1328/ata_sessao_ordinaria_10-02-2025..pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 2ª Sessão Ordinária da 1ª Sessão Legislativa do dia 10 de fevereiro de 2025</t>
   </si>
   <si>
     <t>1335</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1335/ata_sessao_ordinaria_17-02-2025..pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1335/ata_sessao_ordinaria_17-02-2025..pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 3ª Sessão Ordinária da 1ª Sessão Legislativa do dia 17 de fevereiro de 2025</t>
   </si>
   <si>
     <t>1354</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1354/ata_sessao_ordinaria_24-02-2025..pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1354/ata_sessao_ordinaria_24-02-2025..pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 4ª Sessão Ordinária da 1ª Sessão Legislativa de 24 de fevereiro de 2025</t>
   </si>
   <si>
     <t>1377</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1377/ata_sessao_ordinaria_10-03-2025..pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1377/ata_sessao_ordinaria_10-03-2025..pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 5ª Sessão Ordinária da 1ª Sessão Legislativa do dia 10 de março de 2025</t>
   </si>
   <si>
     <t>1380</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1380/ata_sessao_ordinaria__17-03-2025.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1380/ata_sessao_ordinaria__17-03-2025.pdf</t>
   </si>
   <si>
     <t>Ata da 6ª Sessão Ordinária da 1ª Sessão Legislativa do dia 17 de março de 2025</t>
   </si>
   <si>
     <t>1406</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1406/ata_sessao_ordinaria_24-03-2025..pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1406/ata_sessao_ordinaria_24-03-2025..pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 7ª Sessão Ordinária da 1ª Sessão Legislativa do dia 24 de março de 2025</t>
   </si>
   <si>
     <t>1419</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1419/ata_sessao_ordinaria_31-03-2025..pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1419/ata_sessao_ordinaria_31-03-2025..pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 8ª  Sessão Ordinária da 1ª Sessão Legislativa do dia 31 de março de 2025</t>
   </si>
   <si>
     <t>1433</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1433/ata_sessao_ordinaria_07-04-2025..pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1433/ata_sessao_ordinaria_07-04-2025..pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 9ª Sessão Ordinária da 1ª Sessão Legislativa do dia 07 de abril de 2025.</t>
   </si>
   <si>
     <t>1467</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1467/ata_sessao_ordinaria_14-04-2025..pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1467/ata_sessao_ordinaria_14-04-2025..pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 10ª Sessão Ordinária da 1ª Sessão Legislativa de 2025</t>
   </si>
   <si>
     <t>1477</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1477/ata_sessao_ordinaria_28-04-2025..pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1477/ata_sessao_ordinaria_28-04-2025..pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 12ª Sessão Ordinária da 1ª Sessão Legislativa do dia 28 de abril de 2025</t>
   </si>
   <si>
     <t>1478</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1478/ata_sessao_ordinaria_05.05.2025.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1478/ata_sessao_ordinaria_05.05.2025.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 13ª Sessão Ordinária da 1ª Sessão Legislativa do dia 05 de maio de 2025</t>
   </si>
   <si>
     <t>1498</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1498/ata_sessao_ordinaria_12-05-2025..pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1498/ata_sessao_ordinaria_12-05-2025..pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 14ª Sessão Ordinária da 1ª Sessão Legislativa do dia 12 de maio de 2025</t>
   </si>
   <si>
     <t>1514</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1514/ata_sessao_ordinaria_19-05-2025..pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1514/ata_sessao_ordinaria_19-05-2025..pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 15ª Sessão Ordinária da 1ª Sessão Legislativa do dia 19  de maio de 2025.</t>
   </si>
   <si>
     <t>1521</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1521/ata_sessao_ordinaria_26-05-2025..pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1521/ata_sessao_ordinaria_26-05-2025..pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 16ª Sessão Ordinária da 1ª Sessão Legislativa do dia 26 de maio de 2025.</t>
   </si>
   <si>
     <t>1537</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1537/ata_sessao_ordinaria_02-06-2025..pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1537/ata_sessao_ordinaria_02-06-2025..pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 17ª Sessão Ordinária da 1ª Sessão Legislativa do dia 02 de junho de 2025</t>
   </si>
   <si>
     <t>1555</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1555/ata_sessao_ordinaria_09-06-2025..pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1555/ata_sessao_ordinaria_09-06-2025..pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 18ª Sessão Ordinária da 1ª Sessão Legislativa do dia 09 de junho de 2025</t>
   </si>
   <si>
     <t>1562</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1562/ata_sessao_ordinaria_16-06-2025.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1562/ata_sessao_ordinaria_16-06-2025.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 19ª Sessão Ordinária da 1ª Sessão Legislativa do dia 16 de junho de 2025</t>
   </si>
   <si>
     <t>1577</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1577/ata_sessao_ordinaria_23-06-2025.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1577/ata_sessao_ordinaria_23-06-2025.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 20ª Sessão Ordinária da 1ª Sessão Legislativa do dia 23 de junho de 2025</t>
   </si>
   <si>
     <t>1598</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1598/ata_sessao_ordinaria_07-07-2025..pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1598/ata_sessao_ordinaria_07-07-2025..pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 21ª Sessão Ordinária da 1ª Sessão Legislativa do dia 07 de julho de 2025.</t>
   </si>
   <si>
     <t>1627</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1627/ata_da_sessao_ordinaria_14-07-2025.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1627/ata_da_sessao_ordinaria_14-07-2025.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 22ª Sessão Ordinária da 1ª Sessão Legislativa do dia 14 de Julho de 2025.</t>
   </si>
   <si>
     <t>1630</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1630/ata_da_sessao_ordinaria_04-08-2025.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1630/ata_da_sessao_ordinaria_04-08-2025.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 23ª Sessão Ordinária da 1ª Sessão Legislativa do dia 04 de Agosto de 2025.</t>
   </si>
   <si>
     <t>1638</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1638/ata_da_24_sessao_ordinaria_-_11.08.2025.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1638/ata_da_24_sessao_ordinaria_-_11.08.2025.pdf</t>
   </si>
   <si>
     <t>Ata Eletônica da 24° Sessão Ordinária da 1° Sessão Legislativa do dia 11 de Agosto de 2025.</t>
   </si>
   <si>
     <t>1647</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1647/ata_da_sessao_ordinaria_18-08-2025.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1647/ata_da_sessao_ordinaria_18-08-2025.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 25ª Sessão Ordinária da 1ª Sessão Legislativa do dia 21 de agosto de 2025</t>
   </si>
   <si>
     <t>1659</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1659/ata_eletronica_da_26_sessao_ordinaria_1_sessao_legislatva_dia_25.08.2025.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1659/ata_eletronica_da_26_sessao_ordinaria_1_sessao_legislatva_dia_25.08.2025.pdf</t>
   </si>
   <si>
     <t>Ata da 26° Sessão Ordinária da 1° Sessão Legislativa do dia 25 de Agosto de 2025.</t>
   </si>
   <si>
     <t>1682</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1682/ata_eletronica_da_27a_sessao_ordinaria_da_1a_sessao_legislativa.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1682/ata_eletronica_da_27a_sessao_ordinaria_da_1a_sessao_legislativa.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 27ª Sessão Ordinária da 1ª Sessão Legislativa do dia 01 de Setembro de 2025.</t>
   </si>
   <si>
     <t>1700</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1700/ata_eletronica_da_28a_sessao_ordinaria_da_1a_sessao_legislativa.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1700/ata_eletronica_da_28a_sessao_ordinaria_da_1a_sessao_legislativa.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 28ª Sessão Ordinária da 1ª Sessão Legislativa do dia 08 de Setembro de 2025.</t>
   </si>
   <si>
     <t>1703</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 15 de Setembro de 2025.</t>
   </si>
   <si>
     <t>1719</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>Câmara Municipal de Tapurah</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1719/ata_da_sessao_ordinaria_22-09-2025.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1719/ata_da_sessao_ordinaria_22-09-2025.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 30° Sessão Ordinária da 1° Sessão Legislativa</t>
   </si>
   <si>
     <t>1728</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1728/ata_da_sessao_ordinaria_06-10-2025.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1728/ata_da_sessao_ordinaria_06-10-2025.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 31ª Sessão Ordinária da 1ª Sessão Legislativa do dia 06 de outubro de 2025</t>
   </si>
   <si>
     <t>1746</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1746/ata_da_sessao_ordinaria_22-10-2025.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1746/ata_da_sessao_ordinaria_22-10-2025.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 33ª Sessão Ordinária da 1ª Sessão Legislativa do dia 20 de outubro de 2025.</t>
   </si>
   <si>
     <t>1767</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1767/ata_eletronica_da_34_sessao_ordinaria_da_1_sessao_legislativa.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1767/ata_eletronica_da_34_sessao_ordinaria_da_1_sessao_legislativa.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 34° Sessão Ordinária da 1° Sessão Legislativa</t>
   </si>
   <si>
     <t>1772</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1772/ata_eletronica_da_35_sessao_ordinaria_da_1_sessao_legislativa.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1772/ata_eletronica_da_35_sessao_ordinaria_da_1_sessao_legislativa.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 35° Sessão Ordinária da 1° Sessão Legislativa</t>
   </si>
   <si>
     <t>1786</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1786/ata_eletronica_da_36_sessao_ordinaria_da_1_sessao_legislativa.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1786/ata_eletronica_da_36_sessao_ordinaria_da_1_sessao_legislativa.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 36° Sessão Ordinária da 1° Sessão Legislativa</t>
   </si>
   <si>
     <t>1792</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1792/ata_da_sessao_ordinaria_17-11-2025.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1792/ata_da_sessao_ordinaria_17-11-2025.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 37ª Sessão Ordinária da 1ª Sessão Legislativa do dia 17 de novembro de 2025</t>
   </si>
   <si>
     <t>1818</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1818/ata_eletronica_da_38_sessao_ordinaria_da_1_sessao_legislativa.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1818/ata_eletronica_da_38_sessao_ordinaria_da_1_sessao_legislativa.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 38° Sessão Ordinária da 1° Sessão Legislativa.</t>
   </si>
   <si>
     <t>1824</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1824/ata_eletronica_da_39_sessao_ordinaria_da_1_sessao_legislativa.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1824/ata_eletronica_da_39_sessao_ordinaria_da_1_sessao_legislativa.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 39° Sessão Ordinária da 1° Sessão Legislativa</t>
   </si>
   <si>
     <t>1832</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1832/ata_eletronica_da_40_sessao_ordinaria_da_1_sessao_legislativa.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1832/ata_eletronica_da_40_sessao_ordinaria_da_1_sessao_legislativa.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 40° Sessão Ordinária da 1° Sessão Legislativa</t>
   </si>
   <si>
     <t>1244</t>
   </si>
   <si>
     <t>ATASE</t>
   </si>
   <si>
     <t>Ata da Sessão Anterior Extraordinária</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1244/ata_sessao_solene_01-01-2025.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1244/ata_sessao_solene_01-01-2025.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 1ª Sessão Solene da 1ª Sessão Legislativa - 01 de Janeiro de 2025</t>
   </si>
   <si>
     <t>1261</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1261/ata_sessao_extraordinaria_10-01-2025..pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1261/ata_sessao_extraordinaria_10-01-2025..pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 2ª Sessão Extraordinária da 1ª Sessão Legislativa de 10 de janeiro de 2025</t>
   </si>
   <si>
     <t>1278</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1278/ata_sessao_extraordinaria_14-01-2025..pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1278/ata_sessao_extraordinaria_14-01-2025..pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 3ª Sessão Extraordinária da 1ª Sessão Legislativa de 14 de janeiro de 2025</t>
   </si>
   <si>
     <t>1313</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1313/ata_sessao_extraordinaria_06-02-2025.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1313/ata_sessao_extraordinaria_06-02-2025.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 4ª Sessão Extraordinária da 1ª Sessão Legislativa do dia 06 de fevereiro de 2025</t>
   </si>
   <si>
     <t>1383</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1383/ata_sessao_extraordinaria_19-03-2025.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1383/ata_sessao_extraordinaria_19-03-2025.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 5ª Sessão Extraordinária da 1ª Sessão Legislativa do dia 19 de março de 2025</t>
   </si>
   <si>
     <t>1473</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1473/ata_sessao_extraordinaria_25-04-2025.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1473/ata_sessao_extraordinaria_25-04-2025.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 6ª Sessão Extraordinária da 1ª Sessão Legislativa do dia 25 de abril de 2025.</t>
   </si>
   <si>
     <t>1574</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1574/ata_da_sessao_extraordinaria_do_dia_20_de_junho_de_2025.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1574/ata_da_sessao_extraordinaria_do_dia_20_de_junho_de_2025.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 7ª Sessão Extraordinária da 1ª Sessão Legislativa do dia 20 de junho de 2025</t>
   </si>
   <si>
     <t>1748</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1748/ata_da_sessao_extraordinaria_23-10-2025.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1748/ata_da_sessao_extraordinaria_23-10-2025.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 8ª Sessão Extraordinária da 1ª Sessão Legislativa do dia 23 de outubro de 2025</t>
   </si>
   <si>
     <t>1835</t>
   </si>
   <si>
     <t>Ata Eletrônica da 9° Sessão Extraordinária da 1° Sessão Legislativa</t>
   </si>
   <si>
     <t>1839</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1839/ata_eletronica_da_10_sessao_extraordinaria_da_1_sessao_legislativa.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1839/ata_eletronica_da_10_sessao_extraordinaria_da_1_sessao_legislativa.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 10 Sessão Extraordinária da 1° Sessão Legislativa</t>
   </si>
   <si>
     <t>1253</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Álvaro Galvan</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1253/plo_01.2025_-_desafetacao_-_parque_industrial_orlando_capeletti_1_assinada.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1253/plo_01.2025_-_desafetacao_-_parque_industrial_orlando_capeletti_1_assinada.pdf</t>
   </si>
   <si>
     <t>Autoriza a desafetação de uso comum no município de Tapurah e dá outras providências</t>
   </si>
   <si>
     <t>1258</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1258/plo_002.2025_-_abertura_de_credito_especial_-_construcao_de_creche_de_educacao_infantil.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1258/plo_002.2025_-_abertura_de_credito_especial_-_construcao_de_creche_de_educacao_infantil.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir crédito adicional especial (R$ 5.682.085,79) e dá outras providências.</t>
   </si>
   <si>
     <t>1260</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1260/plo_003.2025_-abertura_de_credito_adicional_especial_-_criacao_secretaria_assinado_-_substitutivo.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1260/plo_003.2025_-abertura_de_credito_adicional_especial_-_criacao_secretaria_assinado_-_substitutivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir crédito adicional especial (até R$ 2.988.941,15) e dá outras providências.</t>
   </si>
   <si>
     <t>1286</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1286/plo_004.2025_-_autorizacao_para_suplementacao_ok.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1286/plo_004.2025_-_autorizacao_para_suplementacao_ok.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a realizar aberturas de créditos adicionais suplementares na execução orçamentária do exercício de 2025, na forma que menciona, e dá outras providências</t>
   </si>
   <si>
     <t>1287</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1287/plo_005.2025_manutencao_de_areas_em_periodo_de_chuva.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1287/plo_005.2025_manutencao_de_areas_em_periodo_de_chuva.pdf</t>
   </si>
   <si>
     <t>Autoriza a Prefeitura Municipal de Tapurah a ceder maquinários e realizar serviços em situações de emergência em decorrência de chuvas e dá outras providências</t>
   </si>
   <si>
     <t>1288</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1288/plo_06.2025_-_altera_a_lei_1162.2017_-_altera_planta_e_memorial_descritivo_lot_industrial.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1288/plo_06.2025_-_altera_a_lei_1162.2017_-_altera_planta_e_memorial_descritivo_lot_industrial.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal 1.162/2017 e dá outras providências</t>
   </si>
   <si>
     <t>1289</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1289/plo_007.2025_-_autoriza_cessao_de_veiculos_da_frota_para_itanhanga.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1289/plo_007.2025_-_autoriza_cessao_de_veiculos_da_frota_para_itanhanga.pdf</t>
   </si>
   <si>
     <t>Autoriza a cessão gratuita de bem público ao município de Itanhangá-MT e dá outras providências</t>
   </si>
   <si>
     <t>1298</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1298/plo_08.2025_-_doacao_de_area_publica_para_construcao_de_habitacao_popular.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1298/plo_08.2025_-_doacao_de_area_publica_para_construcao_de_habitacao_popular.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a firmar instrumento e alienar áreas públicas para construção de unidades habitacionais vinculadas aos programas de habitação federal Minha Casa Minha Vida e estadual Ser Família habitação e dá outras providências</t>
   </si>
   <si>
     <t>1308</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1308/plo_09.2025_-_adesao_de_novos_consorciados_-_consorcio_de_compras_amm-_assinado2.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1308/plo_09.2025_-_adesao_de_novos_consorciados_-_consorcio_de_compras_amm-_assinado2.pdf</t>
   </si>
   <si>
     <t>Autoriza o município de Tapurah-MT a aderir ao Consórcio Interfederativo de Compras Públicas do Estado de Mato Grosso e dá outras providências</t>
   </si>
   <si>
     <t>1309</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1309/plo_10.2025_cria_o_conselho_municipal_de_esportes-_assinado.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1309/plo_10.2025_cria_o_conselho_municipal_de_esportes-_assinado.pdf</t>
   </si>
   <si>
     <t>Cria o Conselho Municipal de Esportes do município de Tapurah, e dá outras providências</t>
   </si>
   <si>
     <t>1310</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1310/plo_11.2025_-_altera_a_lei_1499.2023_-_lei_do_suas-_assinado.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1310/plo_11.2025_-_altera_a_lei_1499.2023_-_lei_do_suas-_assinado.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal 1.499/2023 – Lei do SUAS - e dá outras providências</t>
   </si>
   <si>
     <t>1333</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1333/plo_12.2025_-_altera_a_lei_1671.2025_-_doacao_de_lote_para_construcao_de_habitacao.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1333/plo_12.2025_-_altera_a_lei_1671.2025_-_doacao_de_lote_para_construcao_de_habitacao.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal 1.671/2025 e dá outras providências</t>
   </si>
   <si>
     <t>1346</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1346/plo_013.2025_-_abertura_de_credito_adicional_especial_por_superavit_financeiro_-_lei_audir_blanc2.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1346/plo_013.2025_-_abertura_de_credito_adicional_especial_por_superavit_financeiro_-_lei_audir_blanc2.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir crédito adicional especial (R$ 125.084,58) e dá outras providências</t>
   </si>
   <si>
     <t>1351</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1351/plo_014.2025_-_creditos_adicionais_suplementares.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1351/plo_014.2025_-_creditos_adicionais_suplementares.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a realizar aberturas de créditos adicionais suplementares na execução orçamentária do exercício de 2025, na forma que menciona, e dá outras providências.</t>
   </si>
   <si>
     <t>1356</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1356/plo_15.2025_-_altera_a_lei_1245.2019_-_tapurah_capacita-_assinado.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1356/plo_15.2025_-_altera_a_lei_1245.2019_-_tapurah_capacita-_assinado.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal 1.245/2019 – Lei do Tapurah Capacita - e dá outras providências</t>
   </si>
   <si>
     <t>1357</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1357/plo_16.2025_-_altera_a_lei_1110.2016_-_verba_indenizatoria_motoristas_da_saude-_assinado.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1357/plo_16.2025_-_altera_a_lei_1110.2016_-_verba_indenizatoria_motoristas_da_saude-_assinado.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal 1.110/2016 e dá outras providências</t>
   </si>
   <si>
     <t>1410</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1410/plo_17.2025_-_autoriza_prestacao_de_servicos_para_entidades_do_municipio.pdf_2__assinado.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1410/plo_17.2025_-_autoriza_prestacao_de_servicos_para_entidades_do_municipio.pdf_2__assinado.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a prestar serviços de forma gratuita, utilizando-se de máquinas e equipamentos públicos, para entidades sem fins lucrativos declaradas de utilidade pública do município e dá outras providências</t>
   </si>
   <si>
     <t>1411</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1411/plo_18.2025_-_altera_lei_1436.2022_-_asfalta_tapurah_-_remuneracao_2_assinado.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1411/plo_18.2025_-_altera_lei_1436.2022_-_asfalta_tapurah_-_remuneracao_2_assinado.pdf</t>
   </si>
   <si>
     <t>Altera anexo Único da Lei n° 1.436/2022 e dá outras providências.</t>
   </si>
   <si>
     <t>1447</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1447/plo_19.2025_-_institui_a_campanha_iptu_premiado.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1447/plo_19.2025_-_institui_a_campanha_iptu_premiado.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a promover a "Campanha IPTU premiado", visando o incentivo à arrecadação municipal e dá outras providências.</t>
   </si>
   <si>
     <t>1429</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1429/plo_020.2025_-_abertura_de_credito_adicional_especial_por_superavit_financeiro_para_aquisicao_de_imovel.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1429/plo_020.2025_-_abertura_de_credito_adicional_especial_por_superavit_financeiro_para_aquisicao_de_imovel.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a realizar aberturas de créditos adicionais Especial na execução orçamentária do exercício de 2025, na forma que menciona, e dá outras providências</t>
   </si>
   <si>
     <t>1448</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1448/plo_21.2025_-_institui_campanha_nota_premiada_tapuraense.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1448/plo_21.2025_-_institui_campanha_nota_premiada_tapuraense.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a promover a campanha de incentivo à solicitação de nota fiscal de serviços, denominada Campanha Nota Premiada Tapuraense, e dá outras providências</t>
   </si>
   <si>
     <t>1449</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1449/plo_22.2025-_verba_indenizatoria_jornada_delegada_-_policia_militar.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1449/plo_22.2025-_verba_indenizatoria_jornada_delegada_-_policia_militar.pdf</t>
   </si>
   <si>
     <t>Institui verba indenizatória aos policiais militares pelo desempenho de atividade municipal delegada por meio de Termo de Cooperação entre o Estado de Mato Grosso e o município de Tapurah.</t>
   </si>
   <si>
     <t>1444</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1444/plo_023.2025_-_abertura_de_credito_adicional_especial_por_superavit_financeiro_para_aquisicao_de_onibus_ensino_superior.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1444/plo_023.2025_-_abertura_de_credito_adicional_especial_por_superavit_financeiro_para_aquisicao_de_onibus_ensino_superior.pdf</t>
   </si>
   <si>
     <t>1450</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1450/plo_024.2025_-_altera_a_lei_1007.2014_-_plantao_e_verba_de_locomocao_de_profissionais_da_saude.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1450/plo_024.2025_-_altera_a_lei_1007.2014_-_plantao_e_verba_de_locomocao_de_profissionais_da_saude.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal 1.007/2014 – Disciplina o regime de plantão e a verba de locomoção dos profissionais da secretaria de saúde e regime de plantão na secretaria de infraestrutura e obras, e dá outras providências.</t>
   </si>
   <si>
     <t>1451</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1451/plo_025.2025_-_altera_a_lei_1262.2019_-_conselho_municipal_de_desenvolvimento_agropecuario_industria_e_comercio_condes.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1451/plo_025.2025_-_altera_a_lei_1262.2019_-_conselho_municipal_de_desenvolvimento_agropecuario_industria_e_comercio_condes.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal 1.262/2019 – Cria Conselho Municipal de Desenvolvimento Agropecuário, Indústria e Comércio - e dá outras providências.</t>
   </si>
   <si>
     <t>1469</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1469/plo_026.2025_-_altera_a_lei_1499.2023_-_lei_do_suas.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1469/plo_026.2025_-_altera_a_lei_1499.2023_-_lei_do_suas.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal 1499.2023 - Lei do SUAS - e dá outras providências</t>
   </si>
   <si>
     <t>1503</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1503/plo_28.2025_-_revoga_lo_1.657.2024_-_autoriza_doacao_de_area.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1503/plo_28.2025_-_revoga_lo_1.657.2024_-_autoriza_doacao_de_area.pdf</t>
   </si>
   <si>
     <t>Revoga integralmente a Lei Municipal nº 1.657, de 10 de dezembro de 2024, e dá outras providências</t>
   </si>
   <si>
     <t>1512</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1512/plo_029.2025_altera_incentivo_atividade_diferenciada.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1512/plo_029.2025_altera_incentivo_atividade_diferenciada.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Ordinária nº 1.250/2019 e dá outras providências</t>
   </si>
   <si>
     <t>1519</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1519/plo_30.2025_-_abertura_de_credito_para_criacao_do_fundo_municipal_de_transportes.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1519/plo_30.2025_-_abertura_de_credito_para_criacao_do_fundo_municipal_de_transportes.pdf</t>
   </si>
   <si>
     <t>1525</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1525/plo_32.2025_-_autorizacao_para_termo_de_convenio_associacao_artes_marciais-_assinado.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1525/plo_32.2025_-_autorizacao_para_termo_de_convenio_associacao_artes_marciais-_assinado.pdf</t>
   </si>
   <si>
     <t>Autoriza o executivo municipal a firmar termo de convênio com associação de artes marciais, esporte e cultura de Tapurah e dá outras providências.</t>
   </si>
   <si>
     <t>1526</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1526/plo_33.2025_-_autoriza_participacao_em_consorcio_com_cidesa.ass2.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1526/plo_33.2025_-_autoriza_participacao_em_consorcio_com_cidesa.ass2.pdf</t>
   </si>
   <si>
     <t>Ratifica a participação do Município e autoriza o Poder Executivo Municipal firmar Contrato de Rateio com o Consórcio Intermunicipal de Desenvolvimento Econômico Social e Ambiental Alto Teles Pires e dá outras providências.</t>
   </si>
   <si>
     <t>1531</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1531/plo_34.2025_-_abertura_de_credito_especial_-_superavit_-_sao_paulo_e_capixaba.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1531/plo_34.2025_-_abertura_de_credito_especial_-_superavit_-_sao_paulo_e_capixaba.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Adicional Especial  por superávit financeiro até o limite de  R$ 5.500.000,00 (Cinco milhões e quinhentos mil reais)  e dá outras providências.</t>
   </si>
   <si>
     <t>1533</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1533/plo_35.2025_-_prorroga_vigencia_do_plano_municipal_de_educacao.assinado.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1533/plo_35.2025_-_prorroga_vigencia_do_plano_municipal_de_educacao.assinado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a prorrogação do Plano Municipal de Educação, aprovado pela lei n. 1.072/2015 e da outras providências</t>
   </si>
   <si>
     <t>1534</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1534/plo_36.2025_-_altera_lei_porteira_adentro_assinado.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1534/plo_36.2025_-_altera_lei_porteira_adentro_assinado.pdf</t>
   </si>
   <si>
     <t>Altera Lei Ordinária 1.345/2020 e dá Outras Providências</t>
   </si>
   <si>
     <t>1552</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1552/plo_37.2025_-_abertura_de_credito_especial_-_superavit_-_construcao_do_corpo_de_bombeiros.final.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1552/plo_37.2025_-_abertura_de_credito_especial_-_superavit_-_construcao_do_corpo_de_bombeiros.final.pdf</t>
   </si>
   <si>
     <t>Autoriza o executivo municipal a abrir crédito adicional especial e dá outras providências.</t>
   </si>
   <si>
     <t>1565</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1565/plo_38.2025_-_autorizacao_para_termo_de_convenio_atec.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1565/plo_38.2025_-_autorizacao_para_termo_de_convenio_atec.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a firmar termo de convênio com a Associação Tapuraense Esporte Clube - ATEC e dá outras providências</t>
   </si>
   <si>
     <t>1572</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1572/plo_39.2025_-_denomina_tracado_e_expansao_da_rua_dos_madeireiros.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1572/plo_39.2025_-_denomina_tracado_e_expansao_da_rua_dos_madeireiros.pdf</t>
   </si>
   <si>
     <t>Denomina o perímetro e a extensão da Rua dos Madeireiros, município de Tapurah-MT</t>
   </si>
   <si>
     <t>1573</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1573/plo_40.2025_-_denomina_expansao_da_av_romildo_antonio_picolotto.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1573/plo_40.2025_-_denomina_expansao_da_av_romildo_antonio_picolotto.pdf</t>
   </si>
   <si>
     <t>Denomina a extensão e o perímetro da Avenida Romildo Antônio Picolotto, Município de Tapurah-MT.</t>
   </si>
   <si>
     <t>1576</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1576/plo_41.2025_-_lei_de_criacao_sistema_municipal_de_cultura.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1576/plo_41.2025_-_lei_de_criacao_sistema_municipal_de_cultura.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Sistema Municipal de Cultura de Tapurah-MT, do Centro Cultural, do Sistema Municipal de Informações e Indicadores Culturais e dá outras providências.</t>
   </si>
   <si>
     <t>1584</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1584/plo_42.2025_-_autorizacao_para_termo_de_convenio_ctg.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1584/plo_42.2025_-_autorizacao_para_termo_de_convenio_ctg.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a firmar termo de convênio com a organização da sociedade civil CTG – Centro de Tradições Gaúchas de Tapurah e dá outras providências</t>
   </si>
   <si>
     <t>1585</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1585/plo_43.2025_-_autorizacao_para_termo_de_convenio_ong_anjos_de_patas.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1585/plo_43.2025_-_autorizacao_para_termo_de_convenio_ong_anjos_de_patas.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a firmar termo de convênio com a ONG Anjos de Patas de Tapurah e dá outras providências</t>
   </si>
   <si>
     <t>1601</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1601/plo_44.2025_-_autorizacao_termo_de_convenio_atec_-_festival_de_pescas..pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1601/plo_44.2025_-_autorizacao_termo_de_convenio_atec_-_festival_de_pescas..pdf</t>
   </si>
   <si>
     <t>1602</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1602/plo_45.2025_-_altera_a_lei_1692.2025_-_atividade_delegada_pm.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1602/plo_45.2025_-_altera_a_lei_1692.2025_-_atividade_delegada_pm.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal 1.692/2025 e dá outras providências</t>
   </si>
   <si>
     <t>1608</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1608/plo_046.2025_-_autorizacao_para_suplementacao.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1608/plo_046.2025_-_autorizacao_para_suplementacao.pdf</t>
   </si>
   <si>
     <t>1632</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1632/plo_47.2025_-_altera_a_destinacao_e_desafeta_imovel_-_oteamento_jardim_nova_esperanca.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1632/plo_47.2025_-_altera_a_destinacao_e_desafeta_imovel_-_oteamento_jardim_nova_esperanca.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de destinação e desafetação de imóvel de propriedade do município de Tapurah-MT, e dá outras providências</t>
   </si>
   <si>
     <t>1643</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1643/plo_48.2025_-_denomina_expansao_da_av_dos_pioneiros.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1643/plo_48.2025_-_denomina_expansao_da_av_dos_pioneiros.pdf</t>
   </si>
   <si>
     <t>Denomina a extensão e o perímetro da Avenida dos Pioneiros no município de Tapurah-MT</t>
   </si>
   <si>
     <t>1644</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1644/plo_49.2025_-_autorizacao_para_termo_de_convenio_ong_anjos_de_patas_-_cinomose_1.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1644/plo_49.2025_-_autorizacao_para_termo_de_convenio_ong_anjos_de_patas_-_cinomose_1.pdf</t>
   </si>
   <si>
     <t>1649</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1649/plo_50.2025_-_abertura_de_credito_especial_-_construcao_de_escola_de_ensino_fundamental.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1649/plo_50.2025_-_abertura_de_credito_especial_-_construcao_de_escola_de_ensino_fundamental.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir crédito adicional especial (até R$ 6.000.000,00) e dá outras providências</t>
   </si>
   <si>
     <t>1657</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1657/plo_51.2025_-_abertura_de_credito_especial_-_nova_estrutura_administrativa.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1657/plo_51.2025_-_abertura_de_credito_especial_-_nova_estrutura_administrativa.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir crédito adicional especial (até R$ 410.713,81) e dá outras providências</t>
   </si>
   <si>
     <t>1665</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1665/plo_52.2025___ppa_2026_2029.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1665/plo_52.2025___ppa_2026_2029.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual do município de Tapurah/MT para o quadriênio 2026/2029 (PPA 2026/2029).</t>
   </si>
   <si>
     <t>1667</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1667/plo_53.2025__ldo_2026.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1667/plo_53.2025__ldo_2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes orçamentárias para o exercício de 2026 (LDO 2026), e dá outras providências.</t>
   </si>
   <si>
     <t>1672</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1672/plo_54.2025_-_abertura_de_credito_especial_-_construcao_de_hospital_e_complexo_esportivo.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1672/plo_54.2025_-_abertura_de_credito_especial_-_construcao_de_hospital_e_complexo_esportivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir crédito adicional especial (até R$ 900.000,00) e dá outras providências</t>
   </si>
   <si>
     <t>1673</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1673/plo_55.2025_-_abertura_de_credito_especial_-_suplementacao.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1673/plo_55.2025_-_abertura_de_credito_especial_-_suplementacao.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir crédito adicional suplementar (até R$ 3.192.951,46) e dá outras providências</t>
   </si>
   <si>
     <t>1692</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1692/plo_56.2025_-_prolongamento_linha_arinos_23.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1692/plo_56.2025_-_prolongamento_linha_arinos_23.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a receber em doação, área destinada ao prolongamento da Estrada Linha Arinos 23 no município de Tapurah e dá outras providências.</t>
   </si>
   <si>
     <t>1702</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1702/plo_57.2025_-_abertura_de_credito_por_excesso_de_arrecadacao_-_convenio_estrada_capixaba_e_sao_paulo.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1702/plo_57.2025_-_abertura_de_credito_por_excesso_de_arrecadacao_-_convenio_estrada_capixaba_e_sao_paulo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir crédito adicional (até R$ 2.700.000,00) e dá outras providências</t>
   </si>
   <si>
     <t>1708</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1708/plo_058.2025_-_loa_2026_compilado_com_anexos_1.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1708/plo_058.2025_-_loa_2026_compilado_com_anexos_1.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa do Município de Tapurah para o Exercício de 2026 e dá outras providências - LOA 2026</t>
   </si>
   <si>
     <t>1724</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1724/plo_59.2025_-_autorizacao_para_suplementacao_10.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1724/plo_59.2025_-_autorizacao_para_suplementacao_10.pdf</t>
   </si>
   <si>
     <t>1725</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1725/plo_60.2025_-_excesso_de_arrecadacao_na_fonte_livre.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1725/plo_60.2025_-_excesso_de_arrecadacao_na_fonte_livre.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito suplementar, no orçamento da Prefeitura Municipal de Tapurah-MT no exercício 2025 e dá outras providências.</t>
   </si>
   <si>
     <t>1735</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1735/plo_61.2025_-_incentivo_financeiro_acs_e_ace.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1735/plo_61.2025_-_incentivo_financeiro_acs_e_ace.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da gratificação de incentivo de estímulo à produtividade para Agente Comunitário de Saúde (ACS) e Agentes de Combate às Endemias (ACE), no âmbito da Secretaria Municipal de Saúde e dá outras providências</t>
   </si>
   <si>
     <t>1743</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1743/plo_62.2024_-_altera_lei_1.602.2024_-_tracado_da_estrada_toca_da_onca.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1743/plo_62.2024_-_altera_lei_1.602.2024_-_tracado_da_estrada_toca_da_onca.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração do traçado da estrada toca da onça e dá outras providências.</t>
   </si>
   <si>
     <t>1745</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1745/plo_63.2025_-_criacao_e_tracado_da_rua_1.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1745/plo_63.2025_-_criacao_e_tracado_da_rua_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação e o traçado da Rua 01, do projeto Colonização Tapurah I no município de Tapurah, e dá outras providências</t>
   </si>
   <si>
     <t>1762</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1762/plo_64.2025_-_altera_a_redacao_da_lei_348.2000.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1762/plo_64.2025_-_altera_a_redacao_da_lei_348.2000.pdf</t>
   </si>
   <si>
     <t>Altera a redação de dispositivos da Lei Ordinária nº 348, de 14 de junho de 2000 e dá outras providências</t>
   </si>
   <si>
     <t>1763</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1763/plo_65.2025_-_altera_lei_1.109-2016_-_rt.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1763/plo_65.2025_-_altera_lei_1.109-2016_-_rt.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal 1.109/2016 e dá outras providências</t>
   </si>
   <si>
     <t>1758</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1758/plo_66.2025_-_autoriza_o_municipio_a_custear_material_escolar.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1758/plo_66.2025_-_autoriza_o_municipio_a_custear_material_escolar.pdf</t>
   </si>
   <si>
     <t>Autoriza o município de Tapurah a custear parte do material escolar dos alunos matriculados na rede municipal de ensino e dá outras providências</t>
   </si>
   <si>
     <t>1759</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1759/plo_67.2025_-_criacao_e_tracado_estradas_e_ruas_tapurah.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1759/plo_67.2025_-_criacao_e_tracado_estradas_e_ruas_tapurah.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação e o prolongamento de ruas e estradas no munícipio de Tapurah e dá outras providências</t>
   </si>
   <si>
     <t>1769</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1769/plo_068.2025_-_autoriza_o_municipio_a_realizar_doacao_de_bens_moveis.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1769/plo_068.2025_-_autoriza_o_municipio_a_realizar_doacao_de_bens_moveis.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a doar bens móveis inservíveis do patrimônio do município de Tapurah a instituições sem fins lucrativos e dá outras providências</t>
   </si>
   <si>
     <t>1774</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1774/plo_69.2025_-_autorizacao_para_termo_de_convenio_acet_-_2026__feliz.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1774/plo_69.2025_-_autorizacao_para_termo_de_convenio_acet_-_2026__feliz.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a firmar Termo de Convênio com a Associação Comercial e Empresarial de Tapurah - ACET de Tapurah e dá outras providências</t>
   </si>
   <si>
     <t>1775</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1775/plo_70.2025_-_autorizacao_para_termo_de_convenio_atec_-_festa_de_fim_de_ano_2.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1775/plo_70.2025_-_autorizacao_para_termo_de_convenio_atec_-_festa_de_fim_de_ano_2.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a firmar Termo de Convênio com a Associação Tapuraense Esporte Clube - ATEC e dá outras providências</t>
   </si>
   <si>
     <t>1776</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1776/plo_71.2025_-_autorizacao_para_termo_de_convenio_ctg_-_rodeio.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1776/plo_71.2025_-_autorizacao_para_termo_de_convenio_ctg_-_rodeio.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a firmar Termo de Convênio com a organização da sociedade civil CTG – Centro de Tradições Gaúchas de Tapurah e dá outras providências</t>
   </si>
   <si>
     <t>1784</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1784/plo_73.2025_-_autorizacao_para_termo_de_fomento_-_conseg.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1784/plo_73.2025_-_autorizacao_para_termo_de_fomento_-_conseg.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a firmar termo de fomento com Conselho Municipal de Segurança Pública de Tapurah (CONSEG) e dá outras providências.</t>
   </si>
   <si>
     <t>1807</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1807/plo_75.2025_-_rga_2025.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1807/plo_75.2025_-_rga_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de Revisão Geral Anual dos vencimentos dos servidores públicos e agentes políticos do município de Tapurah/MT e dá outras providências</t>
   </si>
   <si>
     <t>1794</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1794/plo_76.2025_altera_lei_1.634-2024_-_loteamento_de_chacara.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1794/plo_76.2025_altera_lei_1.634-2024_-_loteamento_de_chacara.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei 1.634/2024</t>
   </si>
   <si>
     <t>1801</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1801/plo_77.2025_-_altera_lei_nota_premiada_e_iptu_premiado..pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1801/plo_77.2025_-_altera_lei_nota_premiada_e_iptu_premiado..pdf</t>
   </si>
   <si>
     <t>Altera dispositivos das Leis Ordinárias nº 1690 e 1691 de 2025, dá outras providências</t>
   </si>
   <si>
     <t>1800</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1800/plo_78.2025_-_prolongamento_avenida_mato_grosso_do_sul.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1800/plo_78.2025_-_prolongamento_avenida_mato_grosso_do_sul.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o traçado e prolongamento da Avenida Mato Grosso do Sul, no município de Tapurah e dá outras providências,</t>
   </si>
   <si>
     <t>1802</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1802/plo_79.2025_-_autoriza_remanejamento.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1802/plo_79.2025_-_autoriza_remanejamento.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a realizar aberturas de créditos adicionais suplementares na execução orçamentária do exercício de 2026, na forma que menciona, e dá outras providências.</t>
   </si>
   <si>
     <t>1804</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1804/plo_80.2025_-_altera_a_lei_1499.2023_-_lei_do_suas.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1804/plo_80.2025_-_altera_a_lei_1499.2023_-_lei_do_suas.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal 1.499/2023 – Lei do SUAS - e dá outras providências.</t>
   </si>
   <si>
     <t>1808</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1808/plo_81.2025_-_reajuste_salarial_de_conselheiro_tutelares.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1808/plo_81.2025_-_reajuste_salarial_de_conselheiro_tutelares.pdf</t>
   </si>
   <si>
     <t>Concede reajuste salarial aos Conselheiros Tutelares e dá outras providências</t>
   </si>
   <si>
     <t>1825</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1825/plo_82.2025_-_excesso_de_arrecadacao.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1825/plo_82.2025_-_excesso_de_arrecadacao.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito adicional suplementar por excesso de arrecadação, no orçamento programa para o exercício 2025 e dá outras providências.</t>
   </si>
   <si>
     <t>1254</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1254/plc_01.2025_nova_estrutura_administrativa_assinado.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1254/plc_01.2025_nova_estrutura_administrativa_assinado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a estrutura administrativa da administração direta do município de Tapurah, Estado de Mato Grosso e dá outras providências</t>
   </si>
   <si>
     <t>1255</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1255/plc_02.2025_-_altera_o_plano_de_cargos_e_carreiras-_assinado_substitutivo.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1255/plc_02.2025_-_altera_o_plano_de_cargos_e_carreiras-_assinado_substitutivo.pdf</t>
   </si>
   <si>
     <t>Alteram as Leis Complementares nº 015/2009, 032/2012, 033/2012 e 193/2022 e dá outras providências.</t>
   </si>
   <si>
     <t>1256</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1256/plc_03.2025_altera_o_pccs_educacao_e_1089.15.._assinado.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1256/plc_03.2025_altera_o_pccs_educacao_e_1089.15.._assinado.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 193/2022 e Lei 1.089/2015 e dá outras providências.</t>
   </si>
   <si>
     <t>1272</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1272/plc_004.2025_-_revogacao_da_lei.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1272/plc_004.2025_-_revogacao_da_lei.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei Complementar nº 235/2024 e dá outras providências</t>
   </si>
   <si>
     <t>1358</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1358/plc_05.2025_-_altera_o_plano_de_cargos_e_carreiras-_assinado.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1358/plc_05.2025_-_altera_o_plano_de_cargos_e_carreiras-_assinado.pdf</t>
   </si>
   <si>
     <t>Alteram as Leis Complementares 033/2012 e 193/2022 e dá outras providências</t>
   </si>
   <si>
     <t>1389</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1389/plc_06.2025_-_altera_lei_complementar_67.2014_2_assinado.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1389/plc_06.2025_-_altera_lei_complementar_67.2014_2_assinado.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Complementar n. 67/2014 Código Tributário Municipal e dá outras providências</t>
   </si>
   <si>
     <t>1409</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1409/plc_07.2025_tapurah_previ_-_aprova_calculo_atuarial_revisado.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1409/plc_07.2025_tapurah_previ_-_aprova_calculo_atuarial_revisado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a homologação da Reavaliação Atuarial/2025 e altera as alíquotas de contribuição previdenciária do custo suplementar devida pelo município de Tapurah ao Regime Próprio de Previdência Social Tapurah-Previ e dá outras providências</t>
   </si>
   <si>
     <t>1423</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1423/plc_08.2025_-_altera_o_plano_de_cargos_e_carreiras_da_educacao.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1423/plc_08.2025_-_altera_o_plano_de_cargos_e_carreiras_da_educacao.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar 193/2022 e dá outras providências</t>
   </si>
   <si>
     <t>1428</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1428/plc_09.2025_disciplina_a_liberdade_economica_e_balcao_unico.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1428/plc_09.2025_disciplina_a_liberdade_economica_e_balcao_unico.pdf</t>
   </si>
   <si>
     <t>Institui a declaração municipal de direitos de liberdade econômica, dispõe sobre a emissão automática de alvará de localização e funcionamento e dá outras providências</t>
   </si>
   <si>
     <t>1496</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1496/plc_10.2025_-_altera_lei_complementar_15.2009_-_institui_teletrabalho.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1496/plc_10.2025_-_altera_lei_complementar_15.2009_-_institui_teletrabalho.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração da Lei Complementar 15/2009 - Estatuto dos servidores públicos municipais, acrescenta dispositivos e dá outras providências</t>
   </si>
   <si>
     <t>1446</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1446/plc_11.2025_-_altera_o_plano_de_cargos_e_carreiras_da_educacao.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1446/plc_11.2025_-_altera_o_plano_de_cargos_e_carreiras_da_educacao.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar 193/2022 e dá outras providências.</t>
   </si>
   <si>
     <t>1476</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1476/plc_12.2025_-_regularizacao_das_construcoes_irregulares.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1476/plc_12.2025_-_regularizacao_das_construcoes_irregulares.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regularização das construções irregulares no município de Tapurah e dá outras providências</t>
   </si>
   <si>
     <t>1480</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1480/plc_13.2025_altera_lei_complementar_91.2016_-__mapa_de_zoneamento-_assinado.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1480/plc_13.2025_altera_lei_complementar_91.2016_-__mapa_de_zoneamento-_assinado.pdf</t>
   </si>
   <si>
     <t>Altera o anexo I da Lei Complementar n.º 91/2016, que Dispõe sobre o zoneamento e os parâmetros do uso e da ocupação do solo urbano do município de Tapurah-MT.</t>
   </si>
   <si>
     <t>1481</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1481/plc_14.2025_-_altera_lc_92.2014_-_lei_de_parcelamento_do_solo.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1481/plc_14.2025_-_altera_lc_92.2014_-_lei_de_parcelamento_do_solo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração da Lei Complementar 92/2016 – Lei de Parcelamento do solo urbano do município de Tapurah e dá outras providências</t>
   </si>
   <si>
     <t>1482</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1482/plc_15.2025_-_altera_lc_111.2017_-_codigo_de_obras.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1482/plc_15.2025_-_altera_lc_111.2017_-_codigo_de_obras.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alterações da Lei Complementar 111/2017 – Código de Obras do município de Tapurah e dá outras providências</t>
   </si>
   <si>
     <t>1497</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1497/plc_16.2025_-_nao_incidencia_de_cobranca_de_taxas_administracao_direta_do_municipio_de_tapurah.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1497/plc_16.2025_-_nao_incidencia_de_cobranca_de_taxas_administracao_direta_do_municipio_de_tapurah.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Complementar 67/2014 - Código Tributário Municipal</t>
   </si>
   <si>
     <t>1502</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1502/plc_17.2025_-_altera_o_plano_de_cargos_e_carreiras_substitutivo.ass.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1502/plc_17.2025_-_altera_o_plano_de_cargos_e_carreiras_substitutivo.ass.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 033/2012 que Dispõe sobre o quadro de pessoal e respectivo plano de cargos, carreiras e vencimentos da administração pública do município de Tapurah e dá outras providências</t>
   </si>
   <si>
     <t>1511</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1511/plc_18.2025_-_concede_reajuste_salarial_ao_funcionalismo_publico_municipal_e_altera_dispositivos_na_lei_33.2012.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1511/plc_18.2025_-_concede_reajuste_salarial_ao_funcionalismo_publico_municipal_e_altera_dispositivos_na_lei_33.2012.pdf</t>
   </si>
   <si>
     <t>Concede reajuste salarial aos professores da rede municipal de ensino, altera a Lei Complementar 033/2012 e dá outras providências</t>
   </si>
   <si>
     <t>1538</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1538/plc_019.2025_-_concede_reajuste_salarial_ao_funcionalismo_publico_municipal.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1538/plc_019.2025_-_concede_reajuste_salarial_ao_funcionalismo_publico_municipal.pdf</t>
   </si>
   <si>
     <t>Concede reajuste salarial aos servidores públicos municipais lotados em cargos efetivos e dá outras providências.</t>
   </si>
   <si>
     <t>1564</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1564/plc_20.2025_-_altera_o_plano_de_cargos_e_carreiras..pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1564/plc_20.2025_-_altera_o_plano_de_cargos_e_carreiras..pdf</t>
   </si>
   <si>
     <t>1604</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1604/plc_21.2025_nova_estrutura_administrativa_-_revoga_lei_complementar_238-2025.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1604/plc_21.2025_nova_estrutura_administrativa_-_revoga_lei_complementar_238-2025.pdf</t>
   </si>
   <si>
     <t>1605</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1605/plc_022.2025_-_altera_o_plano_de_cargos_e_carreiras.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1605/plc_022.2025_-_altera_o_plano_de_cargos_e_carreiras.pdf</t>
   </si>
   <si>
     <t>Alteram as Leis Complementares nº 033/2012, 193/2022 e Lei Ordinária 1.089/2015 e dá outras providências</t>
   </si>
   <si>
     <t>1636</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1636/plc_23.2025_altera_lei_complementar_91.2016__mapa_de_zoneamento.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1636/plc_23.2025_altera_lei_complementar_91.2016__mapa_de_zoneamento.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o zoneamento e os parâmetros do uso e da ocupação do solo urbano do município de Tapurah-MT</t>
   </si>
   <si>
     <t>1655</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1655/plc_24.2025_altera_tabela_i_do_anexo_ii_da_lei_complementar_91.2016.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1655/plc_24.2025_altera_tabela_i_do_anexo_ii_da_lei_complementar_91.2016.pdf</t>
   </si>
   <si>
     <t>Altera a tabela I do anexo II da Lei Complementar n.º 91/2016, que Dispõe sobre o zoneamento e os parâmetros do uso e da ocupação do solo urbano do município de Tapurah-MT.</t>
   </si>
   <si>
     <t>1733</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1733/plc_25.2025_-_altera_o_plano_de_cargos_e_carreiras_lc_33-2012.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1733/plc_25.2025_-_altera_o_plano_de_cargos_e_carreiras_lc_33-2012.pdf</t>
   </si>
   <si>
     <t>Altera as Leis Complementares n° 033/2012 e 193/2022, e dá outras providências.</t>
   </si>
   <si>
     <t>1734</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1734/plc_26.2025_-_pccs_acs_e_ace.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1734/plc_26.2025_-_pccs_acs_e_ace.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de Plano de Cargos, Carreira e Salários dos Agentes Comunitários de Saúde, ACS e aos Agentes de Combate à endemias ACE vinculados ao regime estatutário do município de Tapurah, Estado de Mato Grosso e dá outras providências.</t>
   </si>
   <si>
     <t>1760</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1760/plc_27.2025_-_altera_o_plano_de_cargos_e_carreiras_lc193-2022.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1760/plc_27.2025_-_altera_o_plano_de_cargos_e_carreiras_lc193-2022.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 193/2022, e dá outras providências</t>
   </si>
   <si>
     <t>1795</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1795/plc_28.2025_-_altera_o_plano_de_cargos_e_carreiras_lc_33.2012.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1795/plc_28.2025_-_altera_o_plano_de_cargos_e_carreiras_lc_33.2012.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 33/2012, e dá outras providências.</t>
   </si>
   <si>
     <t>1283</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1283/projeto_de_lei_ordinario_do_legislativo_001.2025_honorarios_advocaticios_legislativo.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1283/projeto_de_lei_ordinario_do_legislativo_001.2025_honorarios_advocaticios_legislativo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Honorários Sucumbenciais aos procuradores da Câmara Municipal de Tapurah e dá outras providências.</t>
   </si>
   <si>
     <t>1284</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1284/projeto_de_lei_ordinario_do_legislativo_002.2025_-_proibe_inauguracao_de_obras_nao_concluidas.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1284/projeto_de_lei_ordinario_do_legislativo_002.2025_-_proibe_inauguracao_de_obras_nao_concluidas.pdf</t>
   </si>
   <si>
     <t>Proíbe a inauguração de Obras Inacabadas no município de Tapurah e dá outras providências.</t>
   </si>
   <si>
     <t>1317</t>
   </si>
   <si>
     <t>Aelton Figueiredo, Cleomar Campos, Daniele Zottis, Juliano Antunes, Luiz Sette</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1317/projeto_de_lei_ordinaria_do_legislativo_03-2025_-_institui_o_dia_do_evangelico.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1317/projeto_de_lei_ordinaria_do_legislativo_03-2025_-_institui_o_dia_do_evangelico.pdf</t>
   </si>
   <si>
     <t>Institui o dia da reforma protestante e dia do Evangélico e dá outras providências</t>
   </si>
   <si>
     <t>1330</t>
   </si>
   <si>
     <t>Diego Grendene, Aelton Figueiredo, Daniele Zottis, Elder Gobbi</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1330/projeto_de_lei_ordinario_do_legislativo_004.2025_-_autoriza_o_poder_executivo_retirada_de_entulhos_area_particular.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1330/projeto_de_lei_ordinario_do_legislativo_004.2025_-_autoriza_o_poder_executivo_retirada_de_entulhos_area_particular.pdf</t>
   </si>
   <si>
     <t>Autoriza ao Poder Executivo Municipal a retirar entulhos de áreas particulares em cronograma de limpeza urbana e dá outras providências</t>
   </si>
   <si>
     <t>1359</t>
   </si>
   <si>
     <t>Aelton Figueiredo, Cleomar Campos, Daniele Zottis, Juliano Antunes, Lauro Schuck, Luiz Sette, Paulo Ricardo</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1359/projeto_de_lei_ordinario_do_legislativo_005.2025_-_altera_lei_1.609-2024_-_verba_indenizatoria.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1359/projeto_de_lei_ordinario_do_legislativo_005.2025_-_altera_lei_1.609-2024_-_verba_indenizatoria.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei 1.609/2024 e Lei 1.249/2019 e dá outras providências.</t>
   </si>
   <si>
     <t>1360</t>
   </si>
   <si>
     <t>Cleomar Campos</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1360/projeto_de_lei_ordinario_do_legislativo_006.2025_-_proibe_contratacao_de_shows_que_envolvam_apologia_a_crime_ou_drogas.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1360/projeto_de_lei_ordinario_do_legislativo_006.2025_-_proibe_contratacao_de_shows_que_envolvam_apologia_a_crime_ou_drogas.pdf</t>
   </si>
   <si>
     <t>Proíbe a contratação de shows, artistas e eventos abertos ao público infanto-juvenil que envolvam, no decorrer da apresentação, expressão de apologia ao crime organizado ou ao uso de drogas e dá outras providências.</t>
   </si>
   <si>
     <t>1453</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1453/projeto_de_lei_ordinaria_do_legislativo_007.2025_-_declara_utilidade_publica_associacao_associacao_estrada_sao_paulo..pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1453/projeto_de_lei_ordinaria_do_legislativo_007.2025_-_declara_utilidade_publica_associacao_associacao_estrada_sao_paulo..pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública a Associação dos Beneficiários da Rodovia São Paulo</t>
   </si>
   <si>
     <t>1492</t>
   </si>
   <si>
     <t>Daise Martins</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1492/projeto_de_lei_ordinaria_do_legislativo_008-2025_-_declara_utilidade_publica_associacao_associacao_acet.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1492/projeto_de_lei_ordinaria_do_legislativo_008-2025_-_declara_utilidade_publica_associacao_associacao_acet.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública a Associação Comercial e Empresarial de Tapurah - ACET</t>
   </si>
   <si>
     <t>1493</t>
   </si>
   <si>
     <t>Cleomar Campos, Daise Martins, Juliano Antunes, Luiz Sette, Paulo Ricardo</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1493/projeto_de_lei_ordinaria_do_legislativo_009-2025_-_dia_do_pioneiro_plebiscito_criacao_tapurah.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1493/projeto_de_lei_ordinaria_do_legislativo_009-2025_-_dia_do_pioneiro_plebiscito_criacao_tapurah.pdf</t>
   </si>
   <si>
     <t>Institui o Dia do Pioneiro Tapuraense no âmbito do Município de Tapurah-MT e dá outras providências</t>
   </si>
   <si>
     <t>1535</t>
   </si>
   <si>
     <t>Diego Grendene, Elder Gobbi</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1535/projeto_de_lei_ordinaria_do_legislativo_010-2025_-_linha_arinos_22-_clovis_maciel..pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1535/projeto_de_lei_ordinaria_do_legislativo_010-2025_-_linha_arinos_22-_clovis_maciel..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o traçado e a denominação da estrada vicinal que passa a ser de uso público e dá outras providências</t>
   </si>
   <si>
     <t>1536</t>
   </si>
   <si>
     <t>Elder Gobbi</t>
   </si>
   <si>
     <t>Dispõe sobre o traçado e a denominação da estrada vicinal que passa a ser de uso público e dá outras providências.</t>
   </si>
   <si>
     <t>1640</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1640/projeto_de_lei_ordinaria_do_legislativo_012-2025_-_declara_utilidade_publica_associacao_carros_antigos.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1640/projeto_de_lei_ordinaria_do_legislativo_012-2025_-_declara_utilidade_publica_associacao_carros_antigos.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública a Associação "Clube de Automóveis Antigos de Tapurah - ROUTE MT338</t>
   </si>
   <si>
     <t>1721</t>
   </si>
   <si>
     <t>Paulo Ricardo, Cleomar Campos, Daise Martins, Juliano Antunes, Luiz Sette</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1721/projeto_de_lei_ordinaria_do_legislativo_013-2025_-_tracado_e_denominacao_de_rua.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1721/projeto_de_lei_ordinaria_do_legislativo_013-2025_-_tracado_e_denominacao_de_rua.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o perímetro e denominação de rua no perímetro urbano de Tapurah-MT e dá outras providências.</t>
   </si>
   <si>
     <t>1726</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1726/projeto_de_lei_ordinaria_do_legislativo_014-2025_-_institui_semana_do_professor.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1726/projeto_de_lei_ordinaria_do_legislativo_014-2025_-_institui_semana_do_professor.pdf</t>
   </si>
   <si>
     <t>Institui no município de Tapurah, a "Semana do Professor", e dá outras providências.</t>
   </si>
   <si>
     <t>1727</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1727/projeto_de_lei_ordinaria_do_legislativo_015-2025_-cameras_nas_pracas_e_multa.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1727/projeto_de_lei_ordinaria_do_legislativo_015-2025_-cameras_nas_pracas_e_multa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instalação de câmeras de segurança e placas informativas em praças públicas do Município de Tapurah e dá outras providências.</t>
   </si>
   <si>
     <t>1749</t>
   </si>
   <si>
     <t>Juliano Antunes</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1749/projeto_de_lei_ordinaria_do_legislativo_016-2025_-_feriado_escolar_dia_do_professor.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1749/projeto_de_lei_ordinaria_do_legislativo_016-2025_-_feriado_escolar_dia_do_professor.pdf</t>
   </si>
   <si>
     <t>Institui o feriado escolar no dia 15 de outubro em todas as unidades da rede municipal de ensino de Tapurah, e dá outra providências.</t>
   </si>
   <si>
     <t>1796</t>
   </si>
   <si>
     <t>Aelton Figueiredo, Cleomar Campos, Daise Martins, Diego Grendene, Elder Gobbi, Juliano Antunes, Luiz Sette, Paulo Ricardo</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1796/projeto_de_lei_ordinaria_do_legislativo_017.2025_-_altera_lei_1.609-2024_-_verba_indenizatoria_-_valor.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1796/projeto_de_lei_ordinaria_do_legislativo_017.2025_-_altera_lei_1.609-2024_-_verba_indenizatoria_-_valor.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei 1.609/2024 e dá outras providências.</t>
   </si>
   <si>
     <t>1805</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1805/projeto_de_lei_ordinaria_do_legislativo_018.2025_-_patrimonio_cultura_festa_leitao_no_rolete.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1805/projeto_de_lei_ordinaria_do_legislativo_018.2025_-_patrimonio_cultura_festa_leitao_no_rolete.pdf</t>
   </si>
   <si>
     <t>Declara como Patrimônio Cultural Imaterial do Município de Tapurah a festa tradicional gastronômica do "Leitão no Rolete".</t>
   </si>
   <si>
     <t>1834</t>
   </si>
   <si>
     <t>Aelton Figueiredo, Cleomar Campos</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1834/projeto_de_lei_ordinaria_do_legislativo_019-2025_-_declara_utilidade_publica_associacao_acaft.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1834/projeto_de_lei_ordinaria_do_legislativo_019-2025_-_declara_utilidade_publica_associacao_acaft.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública a Associação de Comércio e da Agricultura Familiar de Tapurah.</t>
   </si>
   <si>
     <t>1342</t>
   </si>
   <si>
     <t>PLCL</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1342/projeto_de_lei_complementar_do_legislativo_001-2025_-_altera_lc_133-2019_pccs_camara.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1342/projeto_de_lei_complementar_do_legislativo_001-2025_-_altera_lc_133-2019_pccs_camara.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Complementar 133/2019 (Plano de Cargos e Carreira da Câmara Municipal de Tapurah) e dá outras providências.</t>
   </si>
   <si>
     <t>1551</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1551/projeto_de_lei_complementar_do_legislativo_002-2025_-_reajuste_servidores_legislativo_altera_lc_133-2019.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1551/projeto_de_lei_complementar_do_legislativo_002-2025_-_reajuste_servidores_legislativo_altera_lc_133-2019.pdf</t>
   </si>
   <si>
     <t>Concede reajuste salarial aos servidores do Poder Legislativo Municipal e altera dispositivos da Lei Complementar 133/2019 (Plano de Cargos e Carreira da Câmara Municipal de Tapurah) e dá outras providências.</t>
   </si>
   <si>
     <t>1591</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1591/projeto_de_lei_complementar_do_legislativo_003-2025_-_altera_lc_133-2019.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1591/projeto_de_lei_complementar_do_legislativo_003-2025_-_altera_lc_133-2019.pdf</t>
   </si>
   <si>
     <t>Altera o anexo X da Lei Complementar 133/2019 e dá outras providências.</t>
   </si>
   <si>
     <t>1680</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1680/projeto_de_lei_complementar_do_legislativo_004-2025_-_altera_lc_133-2019.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1680/projeto_de_lei_complementar_do_legislativo_004-2025_-_altera_lc_133-2019.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Complementar 133/2019 (Plano de Cargos, Carreiras e Vencimentos da Câmara Municipal de Tapurah) e dá outras providências.</t>
   </si>
   <si>
     <t>1722</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1722/projeto_de_lei_complementar_do_legislativo_005-2025_-_altera_lc_91-2016__e_92-2016-_regularizacao_lotes.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1722/projeto_de_lei_complementar_do_legislativo_005-2025_-_altera_lc_91-2016__e_92-2016-_regularizacao_lotes.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Complementar n°91/2016 e 92/2016 e dá outras providências.</t>
   </si>
   <si>
     <t>1246</t>
   </si>
   <si>
     <t>EMD</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1246/01-2025_emenda_modificativa_no_01-2025_-_res_02-2025..pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1246/01-2025_emenda_modificativa_no_01-2025_-_res_02-2025..pdf</t>
   </si>
   <si>
     <t>Altera dispositivos do Projeto de Resolução 02/2025, e dá outras providências.</t>
   </si>
   <si>
     <t>1247</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1247/02-2025_emenda_supressiva__-_res_02-2025..pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1247/02-2025_emenda_supressiva__-_res_02-2025..pdf</t>
   </si>
   <si>
     <t>Suprime dispositivos do Projeto de Resolução 02/2025, e dá outras providências.</t>
   </si>
   <si>
     <t>1248</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1248/03-2025_emenda_aditiva__-_res_02-2025..pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1248/03-2025_emenda_aditiva__-_res_02-2025..pdf</t>
   </si>
   <si>
     <t>Acrescenta dispositivo ao Projeto de Resolução 02/2025, e dá outras providências.</t>
   </si>
   <si>
     <t>1273</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1273/04-2025_emenda_modificativa__-_plc_02-2025.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1273/04-2025_emenda_modificativa__-_plc_02-2025.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa, Supressiva e de Redação n° 04/2025 ao Projeto de Lei Complementar 02/2025.</t>
   </si>
   <si>
     <t>1274</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1274/05-2025_emenda_modificativa__-_pl_02-2025.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1274/05-2025_emenda_modificativa__-_pl_02-2025.pdf</t>
   </si>
   <si>
     <t>Emenda modificativa e de redação ao Projeto de Lei 02/2025</t>
   </si>
   <si>
     <t>1275</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1275/06-2025_emenda_redacao_-_pl_03-2025.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1275/06-2025_emenda_redacao_-_pl_03-2025.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos do Projeto de Lei 03/2025</t>
   </si>
   <si>
     <t>1276</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1276/07-2025_emenda_redacao_-_plc_01-2025.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1276/07-2025_emenda_redacao_-_plc_01-2025.pdf</t>
   </si>
   <si>
     <t>Emenda de redação ao projeto de Lei Complementar 01/2025</t>
   </si>
   <si>
     <t>1294</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1294/08-2025_emenda_redacao_-_pl_07-2025.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1294/08-2025_emenda_redacao_-_pl_07-2025.pdf</t>
   </si>
   <si>
     <t>Corrige sequência dos artigos do Projeto de Lei Ordinária 07/2025, e dá outras providências.</t>
   </si>
   <si>
     <t>1299</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1299/09-2025_emenda_redacao_-_plc_04-2025.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1299/09-2025_emenda_redacao_-_plc_04-2025.pdf</t>
   </si>
   <si>
     <t>Alerta dispositivos do projeto de Lei Complementar 04/2025 e da outras providências.</t>
   </si>
   <si>
     <t>1311</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1311/10-2025_emenda_redacao_-_projeto_res._06-2025.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1311/10-2025_emenda_redacao_-_projeto_res._06-2025.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos do Projeto de Resolução 06/2025</t>
   </si>
   <si>
     <t>1316</t>
   </si>
   <si>
     <t>Cleomar Campos, Juliano Antunes, Luiz Sette</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1316/11-2025_emenda_aditiva_modificativa_e_redacao__-_pl_10-2025.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1316/11-2025_emenda_aditiva_modificativa_e_redacao__-_pl_10-2025.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos do Projeto de Lei 10/2025, e dá outras providências.</t>
   </si>
   <si>
     <t>1315</t>
   </si>
   <si>
     <t>Daniele Zottis</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1315/12-2025_emenda_de_redacao__-_pll_02-2025.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1315/12-2025_emenda_de_redacao__-_pll_02-2025.pdf</t>
   </si>
   <si>
     <t>Altera o art. 3° do projeto de Lei do Legislativo 02/2025 e dá outras providências</t>
   </si>
   <si>
     <t>1318</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1318/13-2025_emenda_redacao_-_projeto_res._06-2025...pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1318/13-2025_emenda_redacao_-_projeto_res._06-2025...pdf</t>
   </si>
   <si>
     <t>1320</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1320/14-2025_emenda_modificativa_e_aditiva__-_pll_02-2025..pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1320/14-2025_emenda_modificativa_e_aditiva__-_pll_02-2025..pdf</t>
   </si>
   <si>
     <t>Altera o art. 2° do projeto de lei do legislativo 02/2025, e dá outras providências</t>
   </si>
   <si>
     <t>1321</t>
   </si>
   <si>
     <t>Aelton Figueiredo, Daniele Zottis, Diego Grendene, Elder Gobbi</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1321/15-2025_emenda_modificativa_e_aditiva__-_pll_02-2025..pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1321/15-2025_emenda_modificativa_e_aditiva__-_pll_02-2025..pdf</t>
   </si>
   <si>
     <t>Inclui o parágrafo único ao art. 5° do Projeto de Lei do Legislativo 02/2025, e dá outras providências</t>
   </si>
   <si>
     <t>1323</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1323/16-2025_emenda_modificativa_e_aditiva__-_plo_11-2025.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1323/16-2025_emenda_modificativa_e_aditiva__-_plo_11-2025.pdf</t>
   </si>
   <si>
     <t>Altera o art. 1° do projeto de lei 11/2025</t>
   </si>
   <si>
     <t>1334</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1334/17-2025_emenda_redacao_-_projeto_lei_12-2025.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1334/17-2025_emenda_redacao_-_projeto_lei_12-2025.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos do Projeto de Lei Ordinária 12/2025.</t>
   </si>
   <si>
     <t>1369</t>
   </si>
   <si>
     <t>Cleomar Campos, Juliano Antunes, Lauro Schuck, Luiz Sette, Paulo Ricardo</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1369/18-2025_emenda_redacao_-_projeto_lei_13-2025.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1369/18-2025_emenda_redacao_-_projeto_lei_13-2025.pdf</t>
   </si>
   <si>
     <t>Altera o art. 1° do Projeto de Lei Ordinária n° 13/2025.</t>
   </si>
   <si>
     <t>1370</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1370/19-2025_emenda_redacao_-_projeto_lei_complementar_05-2025.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1370/19-2025_emenda_redacao_-_projeto_lei_complementar_05-2025.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos do Projeto de Lei Complementar 05/2025</t>
   </si>
   <si>
     <t>1372</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1372/20-2025_emenda_modificativa_-_projeto_lei_complementar_05-2025.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1372/20-2025_emenda_modificativa_-_projeto_lei_complementar_05-2025.pdf</t>
   </si>
   <si>
     <t>Altera o art. 2° do Projeto de Lei Complementar 05/2025 e dá outras providências</t>
   </si>
   <si>
     <t>1373</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1373/21-2025_emenda_redacao_-_projeto_lei_14-2025.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1373/21-2025_emenda_redacao_-_projeto_lei_14-2025.pdf</t>
   </si>
   <si>
     <t>Altera o art. 1° do Projeto de Lei Ordinária 14/2025</t>
   </si>
   <si>
     <t>1374</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1374/22-2025_emenda_redacao_-_projeto_lei_16-2025.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1374/22-2025_emenda_redacao_-_projeto_lei_16-2025.pdf</t>
   </si>
   <si>
     <t>Altera o art. 1° do Projeto de Lei Ordinária 16/2025</t>
   </si>
   <si>
     <t>1375</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1375/23-2025_emenda_modificativa_-_plcl_01-2025.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1375/23-2025_emenda_modificativa_-_plcl_01-2025.pdf</t>
   </si>
   <si>
     <t>Altera o art. 7° do Projeto de Lei Complementar do Legislativo 01/2025.</t>
   </si>
   <si>
     <t>1378</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1378/24-2025_emenda_supressiva_-__plc__05.2025.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1378/24-2025_emenda_supressiva_-__plc__05.2025.pdf</t>
   </si>
   <si>
     <t>Suprime o § 1°, do artigo 2°, do Projeto de Lei Complementar n°. 05/2025.</t>
   </si>
   <si>
     <t>1391</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1391/25-2025_emenda_aditiva_e_modificativa_-_pll_06-2025.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1391/25-2025_emenda_aditiva_e_modificativa_-_pll_06-2025.pdf</t>
   </si>
   <si>
     <t>Acrescenta o artigo ao projeto de lei alterando o art. 3° da Lei 1.609/2024.</t>
   </si>
   <si>
     <t>1431</t>
   </si>
   <si>
     <t>Acrescenta artigo ao Projeto de Lei Complementar 08/2025 alterando o Anexo III da Lei Complementar 193/2022</t>
   </si>
   <si>
     <t>1452</t>
   </si>
   <si>
     <t>Aelton Figueiredo, Daise Martins, Daniele Zottis, Juliano Antunes, Luiz Sette, Paulo Ricardo</t>
   </si>
   <si>
     <t>Altera requisito de ingresso do Cargo de Topógrafo constante no anexo único do Projeto de Lei 18/2025</t>
   </si>
   <si>
     <t>1474</t>
   </si>
   <si>
     <t>Aelton Figueiredo</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1474/28-2025_emenda_aditiva_e_modificativa_-_plo_25-2025.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1474/28-2025_emenda_aditiva_e_modificativa_-_plo_25-2025.pdf</t>
   </si>
   <si>
     <t>Altera o art. 1° do projeto de lei ordinária n° 025/2025</t>
   </si>
   <si>
     <t>1499</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1499/29-2025_emenda_modificativa_-_plc_12-2025.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1499/29-2025_emenda_modificativa_-_plc_12-2025.pdf</t>
   </si>
   <si>
     <t>Altera o §2° do art. 1° do Projeto de Lei Complementar 12/2025.</t>
   </si>
   <si>
     <t>1505</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1505/30-2025_emenda_modificativa.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1505/30-2025_emenda_modificativa.pdf</t>
   </si>
   <si>
     <t>Altera o art. 1° do Projeto de Lei Complementar 16/2025</t>
   </si>
   <si>
     <t>1517</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1517/31-2025_emenda_modificativa_-_plo_29-2025.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1517/31-2025_emenda_modificativa_-_plo_29-2025.pdf</t>
   </si>
   <si>
     <t>Altera o art. 2° do Projeto de Lei Ordinária 29/2025.</t>
   </si>
   <si>
     <t>1545</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1545/32-2025_emenda_redacao_-_plo_34-2025..pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1545/32-2025_emenda_redacao_-_plo_34-2025..pdf</t>
   </si>
   <si>
     <t>Altera tabela do art. 1° do Projeto de Lei Ordinária 34/2025.</t>
   </si>
   <si>
     <t>1547</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1547/33-2025_emenda_redacao_-_plo_36-2025.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1547/33-2025_emenda_redacao_-_plo_36-2025.pdf</t>
   </si>
   <si>
     <t>Altera o art. 1° e 2° do Projeto de Lei Ordinária 36/2025</t>
   </si>
   <si>
     <t>1554</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1554/34-2025_emenda_redacao_-_plo_34-2025..pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1554/34-2025_emenda_redacao_-_plo_34-2025..pdf</t>
   </si>
   <si>
     <t>Altera o art. 1° e 2° do Projeto de Lei Ordinária 34/2025</t>
   </si>
   <si>
     <t>1560</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1560/35-2025_emenda_aditiva_e_modificativa_-_projeto_de_resolucao_08-2025.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1560/35-2025_emenda_aditiva_e_modificativa_-_projeto_de_resolucao_08-2025.pdf</t>
   </si>
   <si>
     <t>Altera o art. 1° do Projeto de Resolução 08/2025</t>
   </si>
   <si>
     <t>1561</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1561/36-2025_emenda_supressiva._-_projeto_de_resolucao_08-2025.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1561/36-2025_emenda_supressiva._-_projeto_de_resolucao_08-2025.pdf</t>
   </si>
   <si>
     <t>Altera o art. 1° do Projeto de Resolução 08/2025 para suprimir as alterações propostas para o art. 18 da Resolução 87/2014.</t>
   </si>
   <si>
     <t>1569</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1569/37-2025_emenda_redacao_-_plc_20-2025.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1569/37-2025_emenda_redacao_-_plc_20-2025.pdf</t>
   </si>
   <si>
     <t>Altera o anexo II do Projeto de Lei Complementar 20/2025</t>
   </si>
   <si>
     <t>1587</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1587/38-2025_emenda_aditiva_-_res_09-2025.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1587/38-2025_emenda_aditiva_-_res_09-2025.pdf</t>
   </si>
   <si>
     <t>Altera o art. 10 e 13 do Projeto de Resolução 09/2025.</t>
   </si>
   <si>
     <t>1588</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1588/39-2025_emenda_aditiva_-_res_09-2025.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1588/39-2025_emenda_aditiva_-_res_09-2025.pdf</t>
   </si>
   <si>
     <t>Altera o art. 7° do Projeto de Resolução 09/2025</t>
   </si>
   <si>
     <t>1589</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1589/40-2025_emenda_aditiva_-_res_09-2025.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1589/40-2025_emenda_aditiva_-_res_09-2025.pdf</t>
   </si>
   <si>
     <t>Altera o art. 18 do Projeto de Resolução 09/2025</t>
   </si>
   <si>
     <t>1592</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1592/41-2025_emenda_supressiva_-_emenda_a_lei_organica_-_02.2025_-_voto_secreto..pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1592/41-2025_emenda_supressiva_-_emenda_a_lei_organica_-_02.2025_-_voto_secreto..pdf</t>
   </si>
   <si>
     <t>Suprime o art. 3° do Projeto de Emenda à Lei Orgânica Municipal n° 02/2025.</t>
   </si>
   <si>
     <t>1594</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1594/42-2025_emenda_modificativa_de_redacao_-_pl_43-2025.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1594/42-2025_emenda_modificativa_de_redacao_-_pl_43-2025.pdf</t>
   </si>
   <si>
     <t>Altera o art. 1° do projeto de lei ordinária n° 43/2025</t>
   </si>
   <si>
     <t>1595</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1595/43-2025_emenda_aditiva_e_modificativa_-_projeto_de_resolucao_08-2025.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1595/43-2025_emenda_aditiva_e_modificativa_-_projeto_de_resolucao_08-2025.pdf</t>
   </si>
   <si>
     <t>1606</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1606/44-2025_emenda_redacao_-_plc_22-2025.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1606/44-2025_emenda_redacao_-_plc_22-2025.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos do Projeto de Lei Complementar 22/2025</t>
   </si>
   <si>
     <t>1613</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1613/45-2025_emenda_supressiva_-_plc_21-2025.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1613/45-2025_emenda_supressiva_-_plc_21-2025.pdf</t>
   </si>
   <si>
     <t>Suprimi dispositivos do Projeto de Lei Complementar 21/2025</t>
   </si>
   <si>
     <t>1617</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1617/46-2025_emenda_supressiva_-_plc_22-2025.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1617/46-2025_emenda_supressiva_-_plc_22-2025.pdf</t>
   </si>
   <si>
     <t>Suprime o §1º do art. 2º do Projeto de Lei Complementar nº 22/2025, que cria o cargo em comissão de Assessor Técnico de Topografia.</t>
   </si>
   <si>
     <t>1618</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1618/47-2025_emenda_aditiva_e_modificativa_-_plo_45-2025.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1618/47-2025_emenda_aditiva_e_modificativa_-_plo_45-2025.pdf</t>
   </si>
   <si>
     <t>Altera o art. 1° do Projeto de Lei n° 45/2025</t>
   </si>
   <si>
     <t>1662</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1662/48-2025_emenda_aditiva_e_modificativa_-_plc_24-2025.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1662/48-2025_emenda_aditiva_e_modificativa_-_plc_24-2025.pdf</t>
   </si>
   <si>
     <t>Altera a Súmula e inclui o art. 2° ao Projeto de Lei Complementar n° 24/2025.</t>
   </si>
   <si>
     <t>1670</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1670/49-2025_-_emenda_modificativa_-_plc_24-2025.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1670/49-2025_-_emenda_modificativa_-_plc_24-2025.pdf</t>
   </si>
   <si>
     <t>Altera o Anexo Único do Projeto de Lei Complementar 24/2025</t>
   </si>
   <si>
     <t>1694</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1694/50-2025_emenda_modificativa_-_res_12-2025._novo.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1694/50-2025_emenda_modificativa_-_res_12-2025._novo.pdf</t>
   </si>
   <si>
     <t>Altera o Anexo I do Projeto de Resolução n° 12/2025</t>
   </si>
   <si>
     <t>1695</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1695/51-2025_emenda_modificativa_-_plo_56-2025.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1695/51-2025_emenda_modificativa_-_plo_56-2025.pdf</t>
   </si>
   <si>
     <t>Altera a ementa e os artigos 1° e 2° do Projeto de Lei Ordinária n° 56/2025.</t>
   </si>
   <si>
     <t>1747</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1747/52-2025_emenda_supressiva_-_plc_25-2025.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1747/52-2025_emenda_supressiva_-_plc_25-2025.pdf</t>
   </si>
   <si>
     <t>Suprime e altera dispositivos do Projeto de Lei Complementar 25/2025.</t>
   </si>
   <si>
     <t>1751</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1751/53-2025_emenda_modificativa__e_de_redacao_-_plc_26-2025.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1751/53-2025_emenda_modificativa__e_de_redacao_-_plc_26-2025.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos do Projeto de Lei Complementar 26/2025.</t>
   </si>
   <si>
     <t>1752</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1752/54-2025_emenda_modificativa__-_plo_61-2025.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1752/54-2025_emenda_modificativa__-_plo_61-2025.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos do Projeto de Lei Ordinária 61/2025.</t>
   </si>
   <si>
     <t>1753</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1753/55-2025_emenda_modificativa_e_aditiva_-_pll_15-2025.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1753/55-2025_emenda_modificativa_e_aditiva_-_pll_15-2025.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos do Projeto de Lei Ordinária do Legislativo 15/2025.</t>
   </si>
   <si>
     <t>1754</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1754/56-2025_emenda_aditiva_e_modificativa_-_plc_25-2025..pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1754/56-2025_emenda_aditiva_e_modificativa_-_plc_25-2025..pdf</t>
   </si>
   <si>
     <t>Altera dispositivos do Projeto de Lei Complementar 25/2025.</t>
   </si>
   <si>
     <t>1755</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1755/57-2025_emenda_modificativa_-_plo_63-2025_ass.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1755/57-2025_emenda_modificativa_-_plo_63-2025_ass.pdf</t>
   </si>
   <si>
     <t>Altera a ementa e o artigo 1° do Projeto de Lei Ordinária n° 63/2025.</t>
   </si>
   <si>
     <t>1778</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1778/58-2025_emenda_aditiva_e_modificativa_-_plc_27-2025.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1778/58-2025_emenda_aditiva_e_modificativa_-_plc_27-2025.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos do Projeto de Lei Complementar 27/2025.</t>
   </si>
   <si>
     <t>1779</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1779/59-2025_emenda_aditiva_e_modificativa_-_pr_13-2025.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1779/59-2025_emenda_aditiva_e_modificativa_-_pr_13-2025.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos do Projeto de Resolução 13/2025.</t>
   </si>
   <si>
     <t>1785</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1785/60-2025_emenda_modificativa_-_plo_64-2025.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1785/60-2025_emenda_modificativa_-_plo_64-2025.pdf</t>
   </si>
   <si>
     <t>Altera o art. 2° do Projeto de Lei Ordinária n° 64/2025.</t>
   </si>
   <si>
     <t>1787</t>
   </si>
   <si>
     <t>Aelton Figueiredo, Daise Martins, Juliano Antunes</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1787/61-2025_emenda_modificativa_-_plo_53-2025_-_ldo_2026.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1787/61-2025_emenda_modificativa_-_plo_53-2025_-_ldo_2026.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos do Projeto de Lei Ordinária n° 53/2025.</t>
   </si>
   <si>
     <t>1788</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1788/62-2025_emenda_supressiva_-_plo_67-2025.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1788/62-2025_emenda_supressiva_-_plo_67-2025.pdf</t>
   </si>
   <si>
     <t>Suprime e altera dispositivos do Projeto de Lei Ordinária 67/2025.</t>
   </si>
   <si>
     <t>1809</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1809/63-2025_emenda_modificativa_-_pll_17-2025.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1809/63-2025_emenda_modificativa_-_pll_17-2025.pdf</t>
   </si>
   <si>
     <t>Altera o art. 2° do Projeto de Lei Ordinária do Legislativo n° 17/2025.</t>
   </si>
   <si>
     <t>1810</t>
   </si>
   <si>
     <t>CJR - Comissão de Justiça e Redação</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1810/64-2025_emenda_modificativa_-_plo_58-2025_-_loa_2026..pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1810/64-2025_emenda_modificativa_-_plo_58-2025_-_loa_2026..pdf</t>
   </si>
   <si>
     <t>Altera dispositivos do Projeto de Lei Ordinária n° 58/2025.</t>
   </si>
   <si>
     <t>1817</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1817/65-2025_emenda_modificativa_-_plo_75-2025_rga_agente_politico.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1817/65-2025_emenda_modificativa_-_plo_75-2025_rga_agente_politico.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos do Projeto de Lei Ordinária N° 75/2025.</t>
   </si>
   <si>
     <t>1819</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1819/66-2025_emenda_modificativa_-_pll_18-2025.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1819/66-2025_emenda_modificativa_-_pll_18-2025.pdf</t>
   </si>
   <si>
     <t>Altera o caput do art. 2° do Projeto de Lei Ordinária do Legislativo n° 18/2025.</t>
   </si>
   <si>
     <t>1823</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1823/67-2025_emenda_modificativa_-_plo_58-2025_-_loa_2026.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1823/67-2025_emenda_modificativa_-_plo_58-2025_-_loa_2026.pdf</t>
   </si>
   <si>
     <t>Altera anexos do Projeto de Lei Ordinária n° 58/2025.</t>
   </si>
   <si>
     <t>1829</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1829/68-2025_emenda_modificativa_-_plo_82-2025.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1829/68-2025_emenda_modificativa_-_plo_82-2025.pdf</t>
   </si>
   <si>
     <t>Altera o caput do art. 1° do Projeto de Lei Ordinária N° 82/2025.</t>
   </si>
   <si>
     <t>1280</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Cleomar Campos, Daise Martins, Danielle Eickhoff, Juliano Antunes, Luiz Sette</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1280/indicacao_001.2025_-_juliano.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1280/indicacao_001.2025_-_juliano.pdf</t>
   </si>
   <si>
     <t>Indica ao exmo. sr. Álvaro Galvan, prefeito municipal de Tapurah, a necessidade de alteração do plano de carreira disposto na lei complementar 33/2012 alterando critérios de progressão dos servidores municipais com a revogação do anexo IV – distribuição dos cargos de provimento efetivo em classes.</t>
   </si>
   <si>
     <t>1281</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1281/indicacao_002.2025_-_cleomar.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1281/indicacao_002.2025_-_cleomar.pdf</t>
   </si>
   <si>
     <t>Indica ao exmo. sr. Álvaro Galvan, prefeito municipal de Tapurah, a necessidade de alteração do plano de carreira da educação regulado pela lei complementar 193/2022 garantindo o acréscimo de 50% maior que o piso dos professores de magistério – nível médio definidos em lei federal. aos professores de nível superior piso dos professores de magistério e rateio de sobras do Fundeb aos profissionais da educação como 14° salário.</t>
   </si>
   <si>
     <t>1282</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1282/indicacao_003.2025_-_gobbi.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1282/indicacao_003.2025_-_gobbi.pdf</t>
   </si>
   <si>
     <t>Indica ao exmo. sr. Álvaro Galvan, prefeito municipal de Tapurah, a necessidade de implementar por meio de lei a criação de recompensa aos cidadãos que denunciarem infrações administrativas conforme implementado pelo município de nova mutum pela lei 2.899 de 19 de dezembro de 2024.</t>
   </si>
   <si>
     <t>1301</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1301/indicacao_004.2025_-_cleomar..pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1301/indicacao_004.2025_-_cleomar..pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Geferson Berte, Secretário de Serviços Públicos, a Realização e Formulação de Calendários de recolhimento de entulhos no município de Tapurah</t>
   </si>
   <si>
     <t>1322</t>
   </si>
   <si>
     <t>Lauro Schuck</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1322/indicacao_005.2025_-_lauro_schuck.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1322/indicacao_005.2025_-_lauro_schuck.pdf</t>
   </si>
   <si>
     <t>Indica ao exmo. Sr. Álvaro Galvan, Prefeito Municipal de Tapurah, instalação de placas de identificação de ruas e avenidas.</t>
   </si>
   <si>
     <t>1324</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1324/indicacao_006.2025_-_aelton.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1324/indicacao_006.2025_-_aelton.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Júlio Simpak, presidente da Rodovia da Mudança de Lucas do Rio Verde – MT,_x000D_
 Solicitando instalação de redutor de velocidade na entrada do Núcleo Urbano de Ana Terra.</t>
   </si>
   <si>
     <t>1325</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1325/indicacao_007.2025_-_aelton.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1325/indicacao_007.2025_-_aelton.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Júlio Simpak, presidente da Rodovia da Mudança de Lucas do Rio Verde – MT,_x000D_
 Solicitando reparação de buracos e melhorias no trevo de acesso para a vila no Distrito de Novo Eldorado.</t>
   </si>
   <si>
     <t>1326</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1326/indicacao_008.2025_-_aelton.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1326/indicacao_008.2025_-_aelton.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo.. Sr. Álvaro Galvan, prefeito municipal de Tapurah – MT, solicitando bloqueio de acesso de carretas e máquinas pesadas na vias urbanas do Distrito de Novo Eldorado.</t>
   </si>
   <si>
     <t>1331</t>
   </si>
   <si>
     <t>Cleomar Campos, Juliano Antunes, Lauro Schuck, Luiz Sette</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1331/indicacao_009.2025_-_cleomar.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1331/indicacao_009.2025_-_cleomar.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Alvaro Galvan, prefeito municipal de Tapurah, a necessidade de elaborar lei para criar gratificação por desempenho de atividade delegada, a ser pago a agentes públicos estaduais de segurança pública que exercerem atividade municipal delegada ao Estado de Mato Grosso e celebrar convênio com a Secretaria de Estado de Segurança Pública. (modelo em anexo).</t>
   </si>
   <si>
     <t>1339</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1339/indicacao_010.2025_-_cleomar.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1339/indicacao_010.2025_-_cleomar.pdf</t>
   </si>
   <si>
     <t>Indica ao exmo. sr. Alvaro Galvan, prefeito municipal de Tapurah, a necessidade de firmar convênio para realização de castração e clipagem de cachorros de rua e construção de canil.</t>
   </si>
   <si>
     <t>1340</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1340/indicacao_011.2025_-_cleomar.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1340/indicacao_011.2025_-_cleomar.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Julio Simpak, presidente da rodovia da mudança Lucas do Rio Verde – MT, instalação de dois redutores de velocidade na MT-449 Distrito de Novo Eldorado.</t>
   </si>
   <si>
     <t>1338</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1338/indicacao_012.2025_-_lauro_schuck.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1338/indicacao_012.2025_-_lauro_schuck.pdf</t>
   </si>
   <si>
     <t>Indica ao sr. Geferson Berte, secretário de serviços públicos de Tapurah, a necessidade de solicitação de limpeza e manutenção do parque de exposição Reinaldo Tirloni.</t>
   </si>
   <si>
     <t>1341</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1341/indicacao_013.2025_-_cleomar.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1341/indicacao_013.2025_-_cleomar.pdf</t>
   </si>
   <si>
     <t>Indica ao exmo. Sr. Alvaro Galvan, prefeito municipal de Tapurah, a solicitação de instalação de quadros de energia individuais no parque de exposição Reinaldo Tirloni.</t>
   </si>
   <si>
     <t>1343</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1343/indicacao_014.2025_-_aelton.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1343/indicacao_014.2025_-_aelton.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Álvaro Galvan, Prefeito Municipal de Tapurah, a necessidade de atualização e revisão do código de postura, do código tributário e do código sanitário, visando à modernização das normas, à adequação às legislações federais e estaduais vigentes.</t>
   </si>
   <si>
     <t>1344</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1344/indicacao_015.2025_-_aelton.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1344/indicacao_015.2025_-_aelton.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Álvaro Galvan, Prefeito Municipal de Tapurah, a necessidade de realização de estudos para viabilizar o pagamento do adicional por tempo de serviço (ATS) aos professores da rede municipal de ensino.</t>
   </si>
   <si>
     <t>1347</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1347/indicacao_016.2025_-_diego.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1347/indicacao_016.2025_-_diego.pdf</t>
   </si>
   <si>
     <t>Indica ao exmo. Sr. Alvaro Galvan, Prefeito Municipal de Tapurah, a necessidade de implementar instalação de iluminação na linha Borges até o Distrito de Novo Eldorado.</t>
   </si>
   <si>
     <t>1348</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1348/indicacao_017.2025_-_cleomar_1.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1348/indicacao_017.2025_-_cleomar_1.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Alvaro Galvan, Prefeito Municipal de Tapurah, que atualize o Decreto N° 089/2024/GP/PMT permitindo a margem de consignado de 40% para os Servidores Municipais.</t>
   </si>
   <si>
     <t>1349</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1349/indicacao_018.2025_-_zottis_1.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1349/indicacao_018.2025_-_zottis_1.pdf</t>
   </si>
   <si>
     <t>Indica ao exmo. Sr. Álvaro Galvan, Prefeito Municipal de Tapurah, a manutenção e cascalhamento da estrada que da acesso a Santa Luzia até a fazenda Marapé.</t>
   </si>
   <si>
     <t>1352</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1352/indicacao_019.2025_-_diego.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1352/indicacao_019.2025_-_diego.pdf</t>
   </si>
   <si>
     <t>Indica ao exmo. Sr. Alvaro Galvan, Prefeito Municipal de Tapurah, a necessidade de realização de tapa-buraco e aplicação de lama asfáltica no trevo e perímetro urbano do Distrito Novo Eldorado.</t>
   </si>
   <si>
     <t>1353</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1353/indicacao_020.2025_-_cleomar.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1353/indicacao_020.2025_-_cleomar.pdf</t>
   </si>
   <si>
     <t>Indica ao exmo. sr. Alvaro Galvan, Prefeito Municipal de Tapurah, a necessidade de realizar serviços de drenagem e cascalhamento na rua que liga o barracão de festa da igreja à escola renascer, no município de Tapurah.</t>
   </si>
   <si>
     <t>1361</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1361/indicacao_021.2025_-_cleomar.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1361/indicacao_021.2025_-_cleomar.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Sr. Álvaro Galvan, Prefeito Municipal de Tapurah, a necessidade de Implantar telemedicina conforme o Município de Chapecó-SC que vem trazendo bons resultados na área da saúde.</t>
   </si>
   <si>
     <t>1364</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1364/indicacao_022.2025_-_diego.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1364/indicacao_022.2025_-_diego.pdf</t>
   </si>
   <si>
     <t>Indica ao exmo. sr. Álvaro Galvan, Prefeito Municipal de Tapurah, a necessidade de instalar câmeras de monitoramento em áreas autorizadas do hospital, preferencialmente com captação de áudio, caso seja viável.</t>
   </si>
   <si>
     <t>1365</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1365/indicacao_023.2025_-_diego.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1365/indicacao_023.2025_-_diego.pdf</t>
   </si>
   <si>
     <t>Indica ao exmo. sr. Alvaro Galvan, Prefeito Municipal de Tapurah, necessidade de modificar o canteiro central da avenida pioneiros para a criação de espaços destinados ao estacionamento.</t>
   </si>
   <si>
     <t>1366</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1366/indicacao_024.2025_-_juliano.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1366/indicacao_024.2025_-_juliano.pdf</t>
   </si>
   <si>
     <t>Indica ao exmo. sr. Álvaro Galvan, Prefeito Municipal de Tapurah, a necessidade de colocar dois redutores de velocidade na avenida 4 de Julho com a esquina da avenida amazonas e uma rotatória no entroncamento das avenidas.</t>
   </si>
   <si>
     <t>1367</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1367/indicacao_025.2025_-_sette.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1367/indicacao_025.2025_-_sette.pdf</t>
   </si>
   <si>
     <t>Indica ao exmo. Sr. Álvaro Galvan, prefeito municipal de Tapurah, a necessidade de instalação de iluminação pública na rua das madeireiras  até o bairro Santo Antônio.</t>
   </si>
   <si>
     <t>1368</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1368/indicacao_026.2025_-_sette.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1368/indicacao_026.2025_-_sette.pdf</t>
   </si>
   <si>
     <t>Indica ao exmo. Sr. Álvaro Galvan, Prefeito Municipal de Tapurah, a instalação de iluminação pública entre o trevo MT-010 que da acesso a rodovia MT-488 sentido nova Maringá até o setor industrial.</t>
   </si>
   <si>
     <t>1376</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1376/indicacao_027.2025_-_lauro_schuck.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1376/indicacao_027.2025_-_lauro_schuck.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Marcelo Oliveira e Silva, Secretário de Estado de Infaraestrura e Logística, a necessidade de colocação de placas de sinalização vertical indicando os limites de município, perímetro urbano e pontes, conforme as diretrizes estabelecidas pelo manual brasileiro de sinalização de trânsito (Contran).</t>
   </si>
   <si>
     <t>1381</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1381/indicacao_028.2025_-_lauro_schuck.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1381/indicacao_028.2025_-_lauro_schuck.pdf</t>
   </si>
   <si>
     <t>Indica ao exmo. sr. Álvaro Galvan, Prefeito Municipal de Tapurah, a continuação da instalação de postes com iluminação de Led ao longo da Avenida Romualdo Allieve até a Avenida Pará e também até final da Avenida Rio Grande do Sul e a substituição da iluminação da avenida das Flores por Iluminação de Led em toda sua extensão.</t>
   </si>
   <si>
     <t>1382</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1382/indicacao_029.2025_-_lauro_schuck.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1382/indicacao_029.2025_-_lauro_schuck.pdf</t>
   </si>
   <si>
     <t>Indica ao exmo. sr. Álvaro Galvan, Prefeito Municipal de Tapurah, a construção de uma estrutura de ponto de ônibus destinada aos alunos que pegam o transporte para a faculdade, a ser localizada em frente à agência do Sicoob.</t>
   </si>
   <si>
     <t>1384</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1384/indicacao_030.2025_-_zottis.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1384/indicacao_030.2025_-_zottis.pdf</t>
   </si>
   <si>
     <t>Indica ao exmo. Sr. Álvaro Galvan, Prefeito Municipal de Tapurah, a necessidade de instalar câmeras de monitoramento em áreas autorizadas dos PSF, preferencialmente com captação de áudio, caso seja viável.</t>
   </si>
   <si>
     <t>1385</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1385/indicacao_031.2025_-_zottis.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1385/indicacao_031.2025_-_zottis.pdf</t>
   </si>
   <si>
     <t>Indica ao exmo. sr. Álvaro Galvan, Prefeito Municipal de Tapurah, a necessidade de realizar a troca dos aparelhos de ar condicionado do ginásio poliesportivo de Tapurah.</t>
   </si>
   <si>
     <t>1394</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1394/indicacao_032.2025_-_cleomar.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1394/indicacao_032.2025_-_cleomar.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Álvaro Galvan, Prefeito Municipal de Tapurah, a necessidade da instalação de bancos e lixeiras na praça da juventude localizada no Bairro Centro.</t>
   </si>
   <si>
     <t>1395</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1395/indicacao_033.2025_-_cleomar.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1395/indicacao_033.2025_-_cleomar.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Álvaro Galvan, Prefeito Municipal de Tapurah, a necessidade de disponibilizar dois ônibus para os acadêmicos que se deslocam para a faculdade em Lucas do Rio Verde.</t>
   </si>
   <si>
     <t>1396</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1396/indicacao_034.2025_-_cleomar.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1396/indicacao_034.2025_-_cleomar.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Álvaro Galvan, Prefeito Municipal de Tapurah, a implantação de lama asfáltica nas ruas dos Municípios e Bairros que não tiveram essa manutenção nos últimos 4 anos.</t>
   </si>
   <si>
     <t>1397</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1397/indicacao_035.2025_-_cleomar.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1397/indicacao_035.2025_-_cleomar.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Álvaro Galvan, Prefeito Municipal de Tapurah, a necessidade de fazer a reforma e ampliação do prédio da feira do produtor e que possa usar o recurso de rateio de 2% dos ICMS do Estado de MT.</t>
   </si>
   <si>
     <t>1398</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1398/indicacao_036.2025_-_cleomar.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1398/indicacao_036.2025_-_cleomar.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Álvaro Galvan, Prefeito Municipal de Tapurah, a necessidade de comprar uma prancha de transporte de máquinas agrícolas para secretaria da agricultura familiar e que possa usar o recurso de rateio de 2% dos ICMS do estado de MT.</t>
   </si>
   <si>
     <t>1399</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1399/indicacao_037.2025_-_paulo.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1399/indicacao_037.2025_-_paulo.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Álvaro Galvan, Prefeito Municipal de Tapurah, a necessidade de reformar a área externa do hospital, realizando a trocar dos pavers das calçadas, pintura das calçadas e criação de estacionamento exclusivo para cadeirantes e idosos.</t>
   </si>
   <si>
     <t>1402</t>
   </si>
   <si>
     <t>Paulo Ricardo</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1402/indicacao_038.2025_-_paulo.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1402/indicacao_038.2025_-_paulo.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Alvaro Galvan, Prefeito Municipal De Tapurah, a necessidade de diminuir o canteiro da Avenida Paraná entre a Avenida dos Trabalhadores e a Avenida Pernambuco.</t>
   </si>
   <si>
     <t>1403</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1403/indicacao_039.2025_-_cleomar.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1403/indicacao_039.2025_-_cleomar.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. sr. Álvaro Galvan, Prefeito Municipal de Tapurah, a necessidade de colocar redutor de velocidade na rua das Madeiras.</t>
   </si>
   <si>
     <t>1404</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1404/indicacao_040.2025_-_cleomar.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1404/indicacao_040.2025_-_cleomar.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Álvaro Galvan, Prefeito Municipal de Tapurah, a necessidade de prestar serviços de forma gratuita, utilizando-se de máquinas e equipamentos públicos, para entidades sem fins lucrativos declaradas de utilidade pública do município.</t>
   </si>
   <si>
     <t>1405</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1405/indicacao_041.2025_-_cleomar.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1405/indicacao_041.2025_-_cleomar.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Álvaro Galvan, Prefeito Municipal de Tapurah, a necessidade de construir um complexo esportivo em Tapurah - MT.</t>
   </si>
   <si>
     <t>1413</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1413/indicacao_042.2025_-_lauro_schuck.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1413/indicacao_042.2025_-_lauro_schuck.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Álvaro Galvan, Prefeito Municipal de Tapurah, a necessidade de abrir um entreposto de mel no município de Tapurah-MT.</t>
   </si>
   <si>
     <t>1420</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1420/indicacao_043.2025_-_gobbi.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1420/indicacao_043.2025_-_gobbi.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Álvaro Galvan, Prefeito municipal de Tapurah, a necessidade de implementar um incremento salarial para os motoristas de ônibus escolares, seguindo o exemplo do aumento concedido aos profissionais da saúde.</t>
   </si>
   <si>
     <t>1426</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1426/indicacao_044.2025_-_gobbi.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1426/indicacao_044.2025_-_gobbi.pdf</t>
   </si>
   <si>
     <t>Indica ao exmo. Sr. Álvaro Galvan, Prefeito Municipal de Tapurah, a necessidade de instalação de iluminação de Led nas avenidas Brasília, avenida Rondônia, avenida Mato Grosso, avenida Rio Grande do Sul, avenida Tocantins, avenida dos Trabalhadores, avenida Pernambuco, avenida dos Jatobás, avenida das Orquídeas, das primaveras, avenida Danilo Dall' Omo, avenida Antenor Sette e avenida 02 nos florais.</t>
   </si>
   <si>
     <t>1434</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1434/indicacao_045.2025_-_juliano.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1434/indicacao_045.2025_-_juliano.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Alvaro Galvan, prefeito municipal de Tapurah, a necessidade de colocar dois redutores de velocidade na rodovia que dá acesso ao Distrito de Novo Eldorado na Estrada Linha do Borges, sendo um na rodovia que antecede a rotatória e a outra na Avenida Brasil que antecede a rotatória também da saída para Estrada Linha do Borges bem como sinalização do local para diminuir os riscos de acidente.</t>
   </si>
   <si>
     <t>1435</t>
   </si>
   <si>
     <t>Juliano Antunes, Cleomar Campos, Daise Martins, Daniele Zottis, Luiz Sette, Paulo Ricardo</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1435/indicacao_046.2025_-_juliano.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1435/indicacao_046.2025_-_juliano.pdf</t>
   </si>
   <si>
     <t>Indica ao exmo. Sr. Álvaro Galvan, Prefeito Municipal de Tapurah, a necessidade de implantar faixas elevadas para a travessia de pedestre na frente das creches, escolas municipais e estadual, bem como a Apae, para reduzir o risco de acidentes e viabilizar a passagem dos alunos.</t>
   </si>
   <si>
     <t>1436</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1436/indicacao_047.2025_-_juliano.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1436/indicacao_047.2025_-_juliano.pdf</t>
   </si>
   <si>
     <t>Indica ao exmo. Sr. Alvaro Galvan, Prefeito Municipal de Tapurah, a necessidade de colocar e fazer o ponto de espera com cobertura no Distrito de Eldorado para os estudantes acadêmicos e para os usuários daquela rodovia que é em frente à chegada do distrito de Novo Eldorado para estarem guardados da chuva e do sol.</t>
   </si>
   <si>
     <t>1437</t>
   </si>
   <si>
     <t>Cleomar Campos, Daise Martins, Daniele Zottis</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1437/indicacao_048.2025_-_cleomar_daise_zottis.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1437/indicacao_048.2025_-_cleomar_daise_zottis.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Álvaro Galvan, Prefeito Municipal de Tapurah, a necessidade de instalar uma sala da mulher no Hospital Municipal</t>
   </si>
   <si>
     <t>1438</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1438/indicacao_049.2025_-_cleomar.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1438/indicacao_049.2025_-_cleomar.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Secretário de Serviços Públicos, Geferson Berte, a necessidade de realizar um mutirão de limpeza nas áreas ao redor do município, onde têm ocorrido descartes irregulares de lixo, bem como a instalação de placas de sinalização informando a proibição de despejo de resíduos nesses locais.</t>
   </si>
   <si>
     <t>1439</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1439/indicacao_050.2025_-_cleomar.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1439/indicacao_050.2025_-_cleomar.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. prefeito Alvaro Galvan, a necessidade de implantar por meio de lei políticas públicas de proteção e inclusão social às pessoas com transtorno do espectro autista (TEA), com destaque para a criação de programa de isenção do imposto predial e territorial urbano (IPTU) para imóveis residenciais pertencentes a famílias com pessoas diagnosticadas com TEA.</t>
   </si>
   <si>
     <t>1455</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1455/indicacao_051.2025_-_gobbi.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1455/indicacao_051.2025_-_gobbi.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Álvaro Galvan, a necessidade de implantação de uma ciclovia na avenida São Paulo, visando garantir mais segurança e mobilidade aos ciclistas.</t>
   </si>
   <si>
     <t>1456</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1456/indicacao_052.2025_-_cleomar.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1456/indicacao_052.2025_-_cleomar.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Álvaro Galvan, a necessidade de terminar de asfaltar a Avenida Mato Grosso entre o bairro Cristo Rei e Florais.</t>
   </si>
   <si>
     <t>1457</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1457/indicacao_053.2025_-_aelton.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1457/indicacao_053.2025_-_aelton.pdf</t>
   </si>
   <si>
     <t>Indica ao exmo. sr. Álvaro Galvan, Prefeito Municipal de Tapurah, a necessidade de comprar um drone agrícola para atender os pequenos produtores da agricultura familiar.</t>
   </si>
   <si>
     <t>1458</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1458/indicacao_054.2025_-_cleomar.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1458/indicacao_054.2025_-_cleomar.pdf</t>
   </si>
   <si>
     <t>Indica ao sr. Prefeito Álvaro Galvan, a necessidade de instalação de câmeras nas áreas com grande frequência de descarte de lixo irregular, bem como o apoio da polícia militar com patrulhamento no local.</t>
   </si>
   <si>
     <t>1462</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1462/indicacao_055.2025_-_cleomar.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1462/indicacao_055.2025_-_cleomar.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Álvaro Galvan, a necessidade de construir um campo sintético no Distrito de Novo Eldorado.</t>
   </si>
   <si>
     <t>1463</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1463/indicacao_056.2025_-_cleomar.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1463/indicacao_056.2025_-_cleomar.pdf</t>
   </si>
   <si>
     <t>Indica ao sr. Prefeito Álvaro Galvan, a necessidade de construir um campo sintético no Distrito de Ana Terra.</t>
   </si>
   <si>
     <t>1464</t>
   </si>
   <si>
     <t>Luiz Sette</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1464/indicacao_057.2025_-_sette_1.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1464/indicacao_057.2025_-_sette_1.pdf</t>
   </si>
   <si>
     <t>Indica ao sr. Júlio Simpak, presidente da rodovia da mudança Lucas do Rio Verde – MT, a necessidade de abertura de um espaço no guarda-reio localizado na MT 338, visando possibilitar o acesso de cadeirantes, acompanhado da implantação de faixa elevada de pedestres e demais adaptações necessárias à acessibilidade.</t>
   </si>
   <si>
     <t>1465</t>
   </si>
   <si>
     <t>Márcio Araújo de Macedo</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1465/indicacao_058.2025_-_marcio.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1465/indicacao_058.2025_-_marcio.pdf</t>
   </si>
   <si>
     <t>Indica ao sr. secretário Joison Luiz Romio, a necessidade de recuperação do final da rua das palmeiras e construção dos meios fios também no Bairro São Cristóvão.</t>
   </si>
   <si>
     <t>1466</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1466/indicacao_059.2025_-_marcio.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1466/indicacao_059.2025_-_marcio.pdf</t>
   </si>
   <si>
     <t>Indica ao sr. secretário Joison Luiz Romio, a necessidade de reforma total do campo Socyete da Praça Nelcir Gueler no Bairro São Cristóvão.</t>
   </si>
   <si>
     <t>1470</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1470/indicacao_060.2025_-_zottis.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1470/indicacao_060.2025_-_zottis.pdf</t>
   </si>
   <si>
     <t>Indica Ao Exmo. Sr. Alvaro Galvan, Prefeito Municipal De Tapurah, A Instalação De Piso Emborrachado No Parquinho Da Pista De Caminhada.</t>
   </si>
   <si>
     <t>1471</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1471/indicacao_061.2025_-_zottis.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1471/indicacao_061.2025_-_zottis.pdf</t>
   </si>
   <si>
     <t>Indica Ao Exmo. Sr. Alvaro Galvan, Prefeito Municipal De Tapurah, A Instalação De Uma Grade De Contenção No Perímetro Entre A Pista De Caminhada e a Avenida Brasil.</t>
   </si>
   <si>
     <t>1483</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1483/indicacao_0062.2025_-_paulo.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1483/indicacao_0062.2025_-_paulo.pdf</t>
   </si>
   <si>
     <t>Indica Ao Sr. Prefeito Alvaro Galvan, A Necessidade De Um Quebra Mola Na Rua Dos Carvalhos Até A Avenida Bahia.</t>
   </si>
   <si>
     <t>1484</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1484/indicacao_0063.2025_-_paulo.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1484/indicacao_0063.2025_-_paulo.pdf</t>
   </si>
   <si>
     <t>Indica Ao Sr. Prefeito Alvaro Galvan, A Necessidade De Um Quebra Mola Com Elevação Na Avenida Rio De Janeiro Com A Esquina Angicos.</t>
   </si>
   <si>
     <t>1485</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1485/indicacao_0064.2025_-_paulo.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1485/indicacao_0064.2025_-_paulo.pdf</t>
   </si>
   <si>
     <t>Indica Ao Sr. Prefeito Alvaro Galvan, A Necessidade De Um Quebra Mola De Elevação Em Frente A Praça Nelsi Geller.</t>
   </si>
   <si>
     <t>1486</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1486/indicacao_0065.2025_-_cleomar.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1486/indicacao_0065.2025_-_cleomar.pdf</t>
   </si>
   <si>
     <t>Indica Ao Sr. Prefeito Alvaro Galvan, A Necessidade De Fazer Estudos Regionais Na Carreira Dos Servidores Públicos, Bem Como Salário Pagos, Para Buscar Um Valor De Valorização Dos Servidores Públicos De Tapurah Acima Do RGA Já Concedido.</t>
   </si>
   <si>
     <t>1487</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1487/indicacao_0066.2025_-_daise.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1487/indicacao_0066.2025_-_daise.pdf</t>
   </si>
   <si>
     <t>Indica A Sra. Secretária Lilian Ortega Ferreira, A Necessidade De Que Seja Providenciado, Com A Máxima Urgência, A Elaboração E Execução De Um Cronograma De Aplicação Do Carro Fumacê Nos Bairros Do Município, Com Ênfase Nas Localidades Com Maior Incidência De Focos Do Mosquito Aedes Aegypti, Vetor Transmissor Da Dengue, Zika Vírus E Chikungunya.</t>
   </si>
   <si>
     <t>1488</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1488/indicacao_0067.2025_-_cleomar.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1488/indicacao_0067.2025_-_cleomar.pdf</t>
   </si>
   <si>
     <t>Indica Ao Sr. Prefeito Álvaro Galvan, A Necessidade De Fazer Um Parquinho Recreativo Para Crianças (tal como o que foi feito na Praça da Gilberto Brisot no Município de Tapurah) Nos Distritos De Eldorado, Ana Terra, Joelma e São Cristóvão.</t>
   </si>
   <si>
     <t>1489</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1489/indicacao_0068.2025_-_juliano.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1489/indicacao_0068.2025_-_juliano.pdf</t>
   </si>
   <si>
     <t>Indica Ao Sr. Prefeito Alvaro Galvan, A Necessidade De Aplicar De Acordo Com Escala Da Secretária O Regime De Sobre Aviso Aos Profissionais Da Saúde Nos Termos Da Lei Municipal 1.481/2022, Bem Como Atualização E Regulamentação Da Referida Norma.</t>
   </si>
   <si>
     <t>1500</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1500/indicacao_0069.2025_-_cleomar.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1500/indicacao_0069.2025_-_cleomar.pdf</t>
   </si>
   <si>
     <t>Indica Ao Sr. Prefeito Álvaro Galvan, A Necessidade De Criar O Centro De Especialidade E Central De Regulação.</t>
   </si>
   <si>
     <t>1508</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1508/indicacao_070.2025_-__aelton.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1508/indicacao_070.2025_-__aelton.pdf</t>
   </si>
   <si>
     <t>Indica Ao Exmo. Sr. Joison Luiz Romio, Secretário De Obras Municipal De Tapurah, a necessidade De Molhar as Ruas Dos Distritos De Novo Eldorado e De Ana Terra, Na Parte que não é Asfaltada.</t>
   </si>
   <si>
     <t>1509</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1509/indicacao_071.2025_-_marcio.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1509/indicacao_071.2025_-_marcio.pdf</t>
   </si>
   <si>
     <t>Indica Ao Exmo. Sr. Álvaro Galvan, Prefeito Municipal de Tapurah, Necessidade de Redução das Custas/Taxas Para o uso do Ginásio e Demais Espaços Esportivos Públicos, com o Intuito de Incentivar a Prática Esportiva no Município.</t>
   </si>
   <si>
     <t>1523</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>Juliano Antunes, Cleomar Campos, Daise Martins, Luiz Sette, Paulo Ricardo</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1523/indicacao_0072.2025_-_juliano.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1523/indicacao_0072.2025_-_juliano.pdf</t>
   </si>
   <si>
     <t>Indica Ao Sr. Prefeito Álvaro Galvan, a Necessidade de Criar Funções Gratificadas de Supervisão e Chefia Para Servidores Públicos Municipais, que Exercem Atividades Além das Suas Atribuições.</t>
   </si>
   <si>
     <t>1527</t>
   </si>
   <si>
     <t>Daniele Zottis, Juliano Antunes, Luiz Sette</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1527/indicacao_073.2025_-_juliano_-_ace_-_gratificacao_produtividade.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1527/indicacao_073.2025_-_juliano_-_ace_-_gratificacao_produtividade.pdf</t>
   </si>
   <si>
     <t>Indica Ao Exmo. Sr. Prefeito Álvaro Galvan, a Necessidade de Criar Gratificação de Incentivo de Produtividade aos Agentes de Combate a Endemias (ACE) Conforme já Pago aos Agentes Comunitários de Saúde (ACS) nos Termos Da Lei Municipal 1.049/2014.</t>
   </si>
   <si>
     <t>1529</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1529/indicacao_074.2025_-_juliano_-_ace_e_acs_-_insalubridade.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1529/indicacao_074.2025_-_juliano_-_ace_e_acs_-_insalubridade.pdf</t>
   </si>
   <si>
     <t>Indica Ao Exmo. Sr. Prefeito Alvaro Galvan, A Necessidade De Alterar A Lei Municipal Para Que O Adicional De Insalubridade Dos Agentes Comunitários De Saúde (ACS) E Agentes De Combate A Endemias (ACE) Seja Calculada Sobre O Vencimento Ou Salário Base.</t>
   </si>
   <si>
     <t>1542</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1542/indicacao_075.2025_-_cleomar.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1542/indicacao_075.2025_-_cleomar.pdf</t>
   </si>
   <si>
     <t>Indica Ao Sr. Prefeito Álvaro Galvan, A Necessidade De Construir Uma Quadra Esportiva Coberta Na Escola Do Distrito De Novo Eldorado.</t>
   </si>
   <si>
     <t>1543</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1543/indicacao_076.2025_-_cleomar.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1543/indicacao_076.2025_-_cleomar.pdf</t>
   </si>
   <si>
     <t>Indica Ao Sr. Prefeito Álvaro Galvan, A Necessidade Implantar Plano De Cargos E Carreiras E Salários Para Os Agentes De Combate A Endemias (ACE) E Agentes Comunitário De Saúde (ACS).</t>
   </si>
   <si>
     <t>1544</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1544/indicacao_077.2025_-_cleomar.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1544/indicacao_077.2025_-_cleomar.pdf</t>
   </si>
   <si>
     <t>Indica Ao Sr. Prefeito Álvaro Galvan, A Necessidade De Promover Estudo Técnico Visando A Criação De Cargos Efetivos Para Atuar Em Atividades Que Atualmente Não Possuem Cargos No Quadro De Pessoal Do Município De Tapurah, A Exemplo Do Cargo De Bibliotecário.</t>
   </si>
   <si>
     <t>1557</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1557/indicacao_078.2025_-_zottis.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1557/indicacao_078.2025_-_zottis.pdf</t>
   </si>
   <si>
     <t>Indica Ao Exmo. Sr. Álvaro Galvan, Prefeito Municipal De Tapurah, A Necessidade De Instalar Piso De Eva No Parquinho Da Escola Vinícius De Moraes.</t>
   </si>
   <si>
     <t>1558</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1558/indicacao_079.2025_-_aelton.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1558/indicacao_079.2025_-_aelton.pdf</t>
   </si>
   <si>
     <t>Indica Ao Exmo. Sr. Alvaro Galvan, Prefeito Municipal De Tapurah, A Necessidade De Colocar Redutores De Velocidade Sentido Nova Maringá No Km 18, Com O Objetivo De Diminuir Acidentes E Melhorar A Mobilidade Urbana.</t>
   </si>
   <si>
     <t>1566</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1566/indicacao_080.2025_-_diego.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1566/indicacao_080.2025_-_diego.pdf</t>
   </si>
   <si>
     <t>Indica Ao Sr. Júlio Simpak, Presidente Da Rodovia Da Mudança Lucas Do Rio Verde – MT, A Necessidade De Providenciar Melhorias Na Sinalização De Trânsito Ao Longo Do Trecho Que Interliga O Município De Tapurah Ao Distrito De Ana Terra.</t>
   </si>
   <si>
     <t>1570</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1570/indicacao_081.2025_-_diego.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1570/indicacao_081.2025_-_diego.pdf</t>
   </si>
   <si>
     <t>Indica Ao Exmo. Sr. Alvaro Galvan, Prefeito Municipal De Tapurah, A Necessidade De Adotar Medidas Para O Controle Do Tráfego No Distrito De Novo Eldorado, Por Meio Da Implantação De Quebra-Molas Elevados Em Pontos Estratégicos E Da Instalação De Sinalização Adequada, Indicando Restrições E Limitações De Circulação De Veículos De Grande Porte.</t>
   </si>
   <si>
     <t>1578</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1578/indicacao_082.2025_-_gobbi.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1578/indicacao_082.2025_-_gobbi.pdf</t>
   </si>
   <si>
     <t>Indica Ao Exmo. Sr. Alvaro Galvan, Prefeito Municipal De Tapurah, A Necessidade De Construir Uma Quadra Sintética No Campão Recanto Dos Quero-Quero Na Av. Rio Grande Do Norte.</t>
   </si>
   <si>
     <t>1579</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1579/indicacao_083.2025_-_diego.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1579/indicacao_083.2025_-_diego.pdf</t>
   </si>
   <si>
     <t>Indica Ao Exmo. Sr. Alvaro Galvan, Prefeito Municipal De Tapurah, A Necessidade De Aquisição De Drone Para Auxiliar No Combate Ao Mosquito Da Dengue E Na Fiscalização De Focos No Município.</t>
   </si>
   <si>
     <t>1580</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1580/indicacao_084.2025_-_cleomar.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1580/indicacao_084.2025_-_cleomar.pdf</t>
   </si>
   <si>
     <t>Indica Ao Exmo. Sr. Álvaro Galvan, Prefeito Municipal De Tapurah, A Necessidade De Desapropriação De Área Localizada Entre O Bairro Cristo Rei E O Bairro Florais, Com O Objetivo De Viabilizar O Prolongamento Da Avenida Mato Grosso, Atendendo Ao Interesse Público Na Integração Dos Referidos Bairros. Considerando Tratar-Se De Área Objeto De Disputa Judicial Quanto À Propriedade, Sugere-Se Que O Valor Da Indenização Seja Objeto De Depósito Judicial, Conforme Previsão Legal Aplicável.</t>
   </si>
   <si>
     <t>1581</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1581/indicacao_085.2025_-_zottis.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1581/indicacao_085.2025_-_zottis.pdf</t>
   </si>
   <si>
     <t>Indica Ao Exmo. Sr. Álvaro Galvan, Prefeito Municipal De Tapurah, A Necessidade De Providenciar A Confecção E Instalação De Uma Placa No Bairro Santo Antônio E Colocar Na Entrada Do Bairro.</t>
   </si>
   <si>
     <t>1583</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1583/indicacao_086.2025_-_diego.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1583/indicacao_086.2025_-_diego.pdf</t>
   </si>
   <si>
     <t>Indica Ao Exmo. Sr. Alvaro Galvan, Prefeito Municipal De Tapurah, A Necessidade De Instalar Trocadores De Fraldas Nos Postos De Saúde.</t>
   </si>
   <si>
     <t>1596</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1596/indicacao_087.2025_-_paulo.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1596/indicacao_087.2025_-_paulo.pdf</t>
   </si>
   <si>
     <t>Indica Ao Exmo. Sr. Álvaro Galvan, Prefeito Municipal De Tapurah, A Necessidade De Diminuir A Largura Dos Canteiros Da Avenida 4 De Julho E Viabilizar A Implantação De Uma Ciclovia Ao Longo De Sua Extensão.</t>
   </si>
   <si>
     <t>1597</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1597/indicacao_088.2025_-_paulo.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1597/indicacao_088.2025_-_paulo.pdf</t>
   </si>
   <si>
     <t>Indica Ao Exmo. Sr. Álvaro Galvan, Prefeito Municipal De Tapurah, A Necessidade De Abertura De Passagem Na Avenida Brasília, No Trecho Compreendido Entre A Avenida 4 De Julho E A Rua Piauí, Com O Objetivo De Permitir O Tráfego De Caminhões E Veículos De Grande Porte.</t>
   </si>
   <si>
     <t>1609</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>Daise Martins, Cleomar Campos, Juliano Antunes, Luiz Sette, Paulo Ricardo</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1609/indicacao_089.2025_-_daise.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1609/indicacao_089.2025_-_daise.pdf</t>
   </si>
   <si>
     <t>Indica Ao Exmo. Sr. Álvaro Galvan, Prefeito Municipal De Tapurah, A Necessidade De Realização De Manutenção Em Todos Os Bueiros Da Cidade, Com O Objetivo De Garantir O Bom Escoamento Das Águas Pluviais, Prevenir Alagamentos E Preservar A Infraestrutura Urbana.</t>
   </si>
   <si>
     <t>1610</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1610/indicacao_090.2025_-_daise.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1610/indicacao_090.2025_-_daise.pdf</t>
   </si>
   <si>
     <t>Indica Ao Exmo. Sr. Álvaro Galvan, Prefeito Municipal De Tapurah, A Necessidade Da Construção De Um Abrigo Para Ponto De Ônibus No Bairro Florais.</t>
   </si>
   <si>
     <t>1611</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1611/indicacao_091.2025_-_daise.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1611/indicacao_091.2025_-_daise.pdf</t>
   </si>
   <si>
     <t>Indica Ao Exmo. Sr. Álvaro Galvan, Prefeito Municipal De Tapurah, A Necessidade Da Construção De Uma Praça No Joelma, Com Espaços De Lazer, Promovendo A Qualidade De Vida Dos Moradores Da Região E Fomentando A Integração Comunitária.</t>
   </si>
   <si>
     <t>1616</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1616/indicacao_092.2025_-_gobbi.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1616/indicacao_092.2025_-_gobbi.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Álvaro Galvan, Prefeito Municipal de Tapurah, a necessidade de propor Projeto de Lei que flexibiliza a hora-atividade, permitindo que 60% dessas horas sejam cumpridas remotamente, inclusive em casa, para atividades como preparação de aulas e correção de provas, e os 40% restantes, voltados à formação, sejam realizados na escola ou em local de capacitação.</t>
   </si>
   <si>
     <t>1619</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1619/indicacao_093.2025_-_diego.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1619/indicacao_093.2025_-_diego.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Álvaro Galvan, Prefeito Municipal de Tapurah, a necessidade de realizar estudos para instalação de sistema de energia solar fotovoltaica nos Prédios Públicos do Município.</t>
   </si>
   <si>
     <t>1620</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1620/indicacao_094.2025_-_diego.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1620/indicacao_094.2025_-_diego.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Álvaro Galvan, prefeito municipal de Tapurah, a necessidade de viabilizar a construção de uma praça pública no Bairro Cristo Rei, visando lazer e convivência comunitária.</t>
   </si>
   <si>
     <t>1621</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1621/indicacao_095.2025_-_cleomar.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1621/indicacao_095.2025_-_cleomar.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Álvaro Galvan, prefeito municipal de Tapurah, a necessidade de realização de obras de pavimentação asfáltica nas ruas do Bairro Santo Antônio.</t>
   </si>
   <si>
     <t>1622</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1622/indicacao_096.2025_-_cleomar.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1622/indicacao_096.2025_-_cleomar.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Álvaro Galvan, prefeito municipal de Tapurah, a necessidade de estudo de viabilidade para a construção de uma creche municipal no bairro jardim nova esperança, visando atender à demanda por vagas na educação infantil.</t>
   </si>
   <si>
     <t>1623</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1623/indicacao_097.2025_-_cleomar.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1623/indicacao_097.2025_-_cleomar.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Álvaro Galvan, prefeito municipal de Tapurah, a necessidade de estudo para a regularização fundiária do Bairro Santo Antônio.</t>
   </si>
   <si>
     <t>1624</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1624/indicacao_098.2025_-_paulo..pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1624/indicacao_098.2025_-_paulo..pdf</t>
   </si>
   <si>
     <t>Indica ao exmo. sr. Álvaro Galvan, prefeito municipal de Tapurah, a necessidade de encaminhamento de projeto de lei que institua incentivos fiscais a contribuintes que realizarem doações ou patrocínio a projetos esportivos de interesse público no âmbito do município, nos termos do projeto de lei complementar n° 234/2024 que tramita no Congresso Nacional.</t>
   </si>
   <si>
     <t>1628</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>Daniele Zottis, Aelton Figueiredo, Diego Grendene, Elder Gobbi</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1628/indicacao_099.2025_-_zottis.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1628/indicacao_099.2025_-_zottis.pdf</t>
   </si>
   <si>
     <t>Indica ao exmo. Sr. Alvaro Galvan, prefeito municipal de Tapurah, a necessidade da vacinação dos cães em situação de rua com a vacina nobivac dhppi, visando o controle da cinomose no município de Tapurah.</t>
   </si>
   <si>
     <t>1629</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1629/indicacao_100.2025_-_zottis.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1629/indicacao_100.2025_-_zottis.pdf</t>
   </si>
   <si>
     <t>Indica ao exmo. Sr. Alvaro Galvan, prefeito municipal de Tapurah, a necessidade do adiamento da campanha da vacinação contra a raiva em nosso municipio, em razão do surto de cinomose</t>
   </si>
   <si>
     <t>1641</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1641/indicacao_101.2025_-_zottis.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1641/indicacao_101.2025_-_zottis.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Sr. Álvaro Galvan, Prefeito Municipal de Tapurah, a necessidade de instalação de um redutor de velocidade (quebra-mola) na Avenida Rio de Janeiro, esquina com a rua dos pinhais, considerando que o local trata-se de perímetro escolar.</t>
   </si>
   <si>
     <t>1645</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1645/indicacao_102.2025_-_aelton.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1645/indicacao_102.2025_-_aelton.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Ondanir Bortolini - Nininho, Deputado Estadual, a viabilidade de interceder junto à ANATEL para viabilizar a cobertura de telefonia móvel nos distritos de Ana Terra e Novo Eldorado, no município de Tapurah-MT.</t>
   </si>
   <si>
     <t>1646</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1646/indicacao_103.2025_-_daise.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1646/indicacao_103.2025_-_daise.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Álvaro Galvan, prefeito municipal de Tapurah-MT, a necessidade de viabilizar a instalação de postes para iluminação pública na rua B, número 10, Distrito de Ana Terra, no município de Tapurah-MT.</t>
   </si>
   <si>
     <t>1650</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1650/indicacao_104.2025_-_daise.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1650/indicacao_104.2025_-_daise.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal de Tapurah-MT, a necessidade de viabilizar um projeto para a criação de uma casa de apoio destinada a mulheres em situação de vulnerabilidade em nosso município.</t>
   </si>
   <si>
     <t>1652</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>Elder Gobbi, Aelton Figueiredo, Daniele Zottis, Diego Grendene</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1652/indicacao_0105.2025_-_gobbi.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1652/indicacao_0105.2025_-_gobbi.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Alvaro Galvan, Prefeito Municipal de Tapurah, a necessidade de viabilizar projeto de Lei que conceda desconto no IPTU (Imposto predial e territorial urbano) para imóveis que possuam câmeras de monitoramento que registrem o tráfego de pessoas e veículos em logradouros e vias públicas do município.</t>
   </si>
   <si>
     <t>1658</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1658/indicacao_106.2025_-_diego.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1658/indicacao_106.2025_-_diego.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Alvaro Galvan, Prefeito Municipal de Tapurah, a necessidade da instalação de postes de iluminação pública na Rua Seis, localizada no distrito de Novo Eldorado, Município de Tapurah-MT.</t>
   </si>
   <si>
     <t>1663</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1663/indicacao_107.2025_-_cleomar.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1663/indicacao_107.2025_-_cleomar.pdf</t>
   </si>
   <si>
     <t>Indica ao exmo. sr. Álvaro Galvan, prefeito municipal de Tapurah, a necessidade de estudo para a instituição de um cartão escolar destinado aos alunos da rede pública municipal de ensino, para utilização na aquisição de materiais escolares no comércio local.</t>
   </si>
   <si>
     <t>1677</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>Luiz Sette, Cleomar Campos, Daise Martins, Juliano Antunes, Paulo Ricardo</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1677/indicacao_108.2025_-_sette_-_assinado.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1677/indicacao_108.2025_-_sette_-_assinado.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Álvaro Galvan, prefeito municipal de Tapurah, a necessidade de aquisição de aparelhos e sistemas de som destinados ao Centro de Cidadania e Transformação – CCT, bem como para uso geral em eventos oficiais e comunitários realizados na cidade.</t>
   </si>
   <si>
     <t>1678</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1678/indicacao_109.2025_-_cleomar_protocolado.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1678/indicacao_109.2025_-_cleomar_protocolado.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. sr. Álvaro Galvan, prefeito municipal de Tapurah, a necessidade de instalação de letreiro “Eu Amo Tapurah” nas praças Gilberto Brisot e Luiz Eickhoff visando valorizar a identidade cultural, despertar o sentimento de pertencimento na população e fortalecer o orgulho dos cidadãos tapuraenses por sua cidade.</t>
   </si>
   <si>
     <t>1679</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1679/indicacao_110.2025_-_daise_-_assinado..pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1679/indicacao_110.2025_-_daise_-_assinado..pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. sr. Álvaro Galvan, prefeito municipal de Tapurah-MT, a necessidade de instalação de redutores de velocidade (quebra-molas) na rua dos carvalhos, esquina com a avenida pará, e ao longo da rua dos carvalhos.</t>
   </si>
   <si>
     <t>1685</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1685/indicacao_111.2025_-_paulo_-_assinado.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1685/indicacao_111.2025_-_paulo_-_assinado.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Álvaro Galvan, prefeito municipal de Tapurah, a necessidade de instalação de redutores de velocidade (quebra-molas) na rua Alagoas próximo a esquina com a avenida Roraima.</t>
   </si>
   <si>
     <t>1686</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1686/indicacao_112.2025_-_paulo_-_assinado.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1686/indicacao_112.2025_-_paulo_-_assinado.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. sr. Álvaro Galvan, prefeito municipal de Tapurah, a necessidade de instalação de redutores de velocidade (quebra-molas) na rua dos madeireiros próxima a avenida dos pioneiros</t>
   </si>
   <si>
     <t>1687</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1687/indicacao_113.2025_-_paulo_-_assinado.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1687/indicacao_113.2025_-_paulo_-_assinado.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Álvaro Galvan, prefeito municipal de Tapurah, a necessidade de instalação de redutores de velocidade (quebra-molas) na rua Rio Grande do Sul em frente ao ginásio de esportes Anderson Pellin.</t>
   </si>
   <si>
     <t>1688</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1688/indicacao_114.2025_-_paulo_-_assinado.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1688/indicacao_114.2025_-_paulo_-_assinado.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Álvaro Galvan, prefeito municipal de Tapurah, a necessidade de instalação uma passarela elevada para travessia de pedestres na avenida das flores na proximidade das quadras da praça Gilberto Brisot.</t>
   </si>
   <si>
     <t>1690</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1690/indicacao_115.2025_-_paulo_-_assinado.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1690/indicacao_115.2025_-_paulo_-_assinado.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. sr. Álvaro Galvan, prefeito municipal de Tapurah, a necessidade da construção de vestiário na praça Gilberto Brisot (Praça de Juventude).</t>
   </si>
   <si>
     <t>1696</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1696/indicacao_116.2025_-_diego.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1696/indicacao_116.2025_-_diego.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Álvaro Galvan, prefeito municipal de Tapurah, a necessidade da instalação de um redutor de velocidade (quebra molas) na rua seis e de uma lombada na rua santa maria, ambas localizadas no Distrito de Novo Eldorado, município de Tapurah-MT.</t>
   </si>
   <si>
     <t>1697</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1697/indicacao_117.2025_-_aelton.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1697/indicacao_117.2025_-_aelton.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Álvaro Galvan, prefeito municipal de Tapurah, a necessidade de colocar redutores de velocidade na avenida Pará, nas proximidades da rua dos Angicos</t>
   </si>
   <si>
     <t>1698</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1698/indicacao_118.2025_-_aelton.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1698/indicacao_118.2025_-_aelton.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Álvaro Galvan, prefeito municipal de Tapurah, a necessidade da instalação de exaustores – ventiladores industriais no ginásio municipal Anderson Pellin.</t>
   </si>
   <si>
     <t>1705</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1705/indicacao_119.2025_-_aelton.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1705/indicacao_119.2025_-_aelton.pdf</t>
   </si>
   <si>
     <t>Indicar a necessidade de estudo para a criação de um fundo municipal destinado ao custeio de casos emergenciais de saúde.</t>
   </si>
   <si>
     <t>1711</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1711/indicacao_120.2025_-_diego.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1711/indicacao_120.2025_-_diego.pdf</t>
   </si>
   <si>
     <t>Indica a necessidade da continuidade do canteiro central das avenidas Paraná e Romoaldo Alievi, com iluminação e gramado, visando organizar o trânsito e favorecer o estacionamento, observando as entradas e saídas da prefeitura e da delegacia.</t>
   </si>
   <si>
     <t>1710</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>Indica a necessidade de apresentação de projeto de Lei para instituir o programa municipal de incentivo ao esporte, com repasse a entidades privadas sem fins lucrativos, nos termos da Lei Federal n° 13.019/2014, possibilitando apoio financeiro para custeio de atletas em competições, despesas com transporte, estadia e alimentação, aquisição de materiais e uniformes, promoção de eventos e campeonatos, ações de formação e iniciação esportiva por meio de escolinhas e demais atividades correlatas.</t>
   </si>
   <si>
     <t>1712</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1712/indicacao_122.2025_-_daise.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1712/indicacao_122.2025_-_daise.pdf</t>
   </si>
   <si>
     <t>Indica a necessidade de aquisição e instalação de contêineres de lixo nos bairros da cidade.</t>
   </si>
   <si>
     <t>1713</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1713/indicacao_123.2025_-_zottis.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1713/indicacao_123.2025_-_zottis.pdf</t>
   </si>
   <si>
     <t>Indica a necessidade da contratação ou designação  de monitor(es) de praça para os bairros Jardim Juliana e São Cristovão, visando a preservação  dos espaços públicos e o bem-estar dos frequentadores.</t>
   </si>
   <si>
     <t>1714</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1714/indicacao_124.2025_-_paulo.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1714/indicacao_124.2025_-_paulo.pdf</t>
   </si>
   <si>
     <t>Indica a necessidade de adequação da quadra esportiva da escola municipal Vinicius de Moraes, a fim de possibilitar a prática de basquete</t>
   </si>
   <si>
     <t>1715</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1715/indicacao_125.2025_-_paulo.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1715/indicacao_125.2025_-_paulo.pdf</t>
   </si>
   <si>
     <t>Indica a necessidade de adequação da quadra externa da praça Gilberto Brisot, com a separação das tabelas de basquete e sua realocação nas laterais da quadra.</t>
   </si>
   <si>
     <t>1716</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1716/indicacao_126.2025_-_paulo.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1716/indicacao_126.2025_-_paulo.pdf</t>
   </si>
   <si>
     <t>Indica a necessidade de viabilizar a criação de uma escolinha de basquete no município de Tapurah.</t>
   </si>
   <si>
     <t>1718</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1718/indicacao_127.2025_-_paulo.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1718/indicacao_127.2025_-_paulo.pdf</t>
   </si>
   <si>
     <t>Indica a necessidade  de aquisição de um aparelho de tomografia para o município de Tapurah.</t>
   </si>
   <si>
     <t>1720</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1720/indicacao_128.2025_-_daise.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1720/indicacao_128.2025_-_daise.pdf</t>
   </si>
   <si>
     <t>A viabilidade para instalação de bocas de lobo na Rua dos Angicos, esquina com a Escola Estadual Cândido Portinari, e na Rua dos Pinhais, nos fundos da referida escola, ambos situados no Bairro Cristo Rei.</t>
   </si>
   <si>
     <t>1730</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1730/indicacao_129.2025_-_cleomar_-_assinado..pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1730/indicacao_129.2025_-_cleomar_-_assinado..pdf</t>
   </si>
   <si>
     <t>A necessidade de promover o prolongamento da Avenida Mato Grosso do Sul, ligando-a à Avenida São Paulo até o anel viário (Estrada Rio Barella), em conformidade com a projeção de via coletora prevista na Lei Complementar N° 94/2016, que dispõe sobre o sistema viário do município de Tapurah-MT.</t>
   </si>
   <si>
     <t>1731</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1731/indicacao_130.2025_-_zottis.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1731/indicacao_130.2025_-_zottis.pdf</t>
   </si>
   <si>
     <t>Indica a viabilidade de elaboração de projeto arquitetônico para construção de unidade habitacional de até 60m² para familias de baixa renda no município de Tapurah-MT.</t>
   </si>
   <si>
     <t>1736</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1736/indicacao_131.2025_-_gobbi.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1736/indicacao_131.2025_-_gobbi.pdf</t>
   </si>
   <si>
     <t>Indica a necessidade de implantar uma sala multissensorial destinada ao atendimento de alunos com deficiência intelectual e outras necessidades específicas.</t>
   </si>
   <si>
     <t>1737</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1737/indicacao_132.2025_-_juliano_-_regulamentacao_de_gratificacao_de_produtividade_e_resultados_anual_servidores.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1737/indicacao_132.2025_-_juliano_-_regulamentacao_de_gratificacao_de_produtividade_e_resultados_anual_servidores.pdf</t>
   </si>
   <si>
     <t>Indica a necessidade de regulamentar prêmio por produtividade aos servidores municipais nos termos do §2° do Art. 81 e Lei Complementar 187/2022.</t>
   </si>
   <si>
     <t>1738</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1738/indicacao_133.2025_-_paulo.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1738/indicacao_133.2025_-_paulo.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Diogo Balistieri, Secretario Municipal de esporte, lazer e turismo de Tapurah-MT, a necessidade da criação e divulgação de um calendário esportivo municipal para o ano de 2026, contendo a programação de competições, eventos, torneios e demais atividades esportivas a serem promovidas no município ao longo do ano.</t>
   </si>
   <si>
     <t>1739</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1739/indicacao_134.2025_-_gobbi.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1739/indicacao_134.2025_-_gobbi.pdf</t>
   </si>
   <si>
     <t>Indica a Exma. Sra. Gisela Simone, deputada federal do Estado de Mato Grosso, a necessidade de viabilizar a destinação de emenda parlamentar para aquisição de viatura adaptada para patrulha Maria da Penha no município de Tapurah-MT.</t>
   </si>
   <si>
     <t>1740</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1740/indicacao_135.2025_-_gobbi.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1740/indicacao_135.2025_-_gobbi.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Carlos Fávaro, Senador do Estado de Mato Grosso, a necessidade de viabilizar a destinação de emenda parlamentar para aquisição de veículo destinado exclusivamente ao transporte de pacientes do município de Tapurah-MT para outras localidades.</t>
   </si>
   <si>
     <t>1741</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1741/indicacao_136.2025_-_gobbi.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1741/indicacao_136.2025_-_gobbi.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. José Lacerda, Senador do Estado de Mato Grosso, a necessidade de viabilizar emenda parlamentar com a finalidade de fortalecer custeios da saúde pública do município de Tapurah-MT.</t>
   </si>
   <si>
     <t>1757</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1757/indicacao_137.2025_-_sette.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1757/indicacao_137.2025_-_sette.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. SR. Alvaro Galvan, Prefeito Municipal de Tapurah, a necessidade de instalação de redutores de velocidade (quebra-molas) na Avenida Quatro de Julho, Bairro Jardim Juliana, no Município de Tapurah-MT.</t>
   </si>
   <si>
     <t>1765</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1765/indicacao_138.2025_-_gobbi.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1765/indicacao_138.2025_-_gobbi.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Carlos Fávaro, Senador do Estado de Mato Grosso, a necessidade de viabilizar a destinação de emenda parlamentar para aquisição de rolo compactor e caminhão caçamba destinados a agricultura familiar do município de Tapurah-MT.</t>
   </si>
   <si>
     <t>1766</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1766/indicacao_139.2025_-_daise.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1766/indicacao_139.2025_-_daise.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Alvaro Galvan, Prefeito municipal de Tapurah-MT, viabilidade para instalação de passarelas de acessibilidade para cadeirantes nas ruas do centro do município, com o objetivo de garantir condições adequadas de mobilidade e inclusão às pessoas com deficiência física.</t>
   </si>
   <si>
     <t>1777</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1777/indicacao_140.2025_-_gobbi.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1777/indicacao_140.2025_-_gobbi.pdf</t>
   </si>
   <si>
     <t>Indica a viabilidade de instituir gratificação de responsabilidade técnica - GRT, devido aos profissionais de engenharia que assumem tal ônus no exercício de suas atividades no município de Tapurah-MT, nos moldes da Lei n°1.109/2016 que garante o pagamento de 20% sobre o salário aos profissionais da saúde</t>
   </si>
   <si>
     <t>1789</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1789/indicacao_141.2025_-_daise.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1789/indicacao_141.2025_-_daise.pdf</t>
   </si>
   <si>
     <t>Indica a viabilidade para transformar a nova escola que será construída no bairro Florais em uma unidade de ensino no modelo cívico-militar, com gestão compartilhada entre corpo docente civil e monitores militares/reserva.</t>
   </si>
   <si>
     <t>1790</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1790/indicacao_142.2025_-_zottis.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1790/indicacao_142.2025_-_zottis.pdf</t>
   </si>
   <si>
     <t>Indica a viabilidade de realizar a dermarcação das faixas no estacionamento central e nos arredores do Ginásio Poliesportivo Anderson Pellin.</t>
   </si>
   <si>
     <t>1797</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1797/indicacao_143.2025_-_cleomar.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1797/indicacao_143.2025_-_cleomar.pdf</t>
   </si>
   <si>
     <t>Indica a viabilidade de implantação de sistema de internet via satélite (Starlink) nos novos ônibus destinados para o transporte dos universitários.</t>
   </si>
   <si>
     <t>1814</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1814/indicacao_0144.2025_-_juliano.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1814/indicacao_0144.2025_-_juliano.pdf</t>
   </si>
   <si>
     <t>Indica a necessidade de instalação de internet via satélite (Starlink) no automóveis da secretaria de saúde destinados ao transporte de pacientes.</t>
   </si>
   <si>
     <t>1815</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1815/indicacao_0145.2025_-_juliano.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1815/indicacao_0145.2025_-_juliano.pdf</t>
   </si>
   <si>
     <t>Indica a viabilidade de convocação de 2 (dois) motoristas para prestarem serviço na Secretaria Municipal de Assistência Social.</t>
   </si>
   <si>
     <t>1827</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1827/indicacao_146.2025_-_gobbi.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1827/indicacao_146.2025_-_gobbi.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Álvaro Galvan, Prefeito Municipal de Tapurah, a necessidade de encaminhar a esta casa Projeto de Lei Complementar dispondo sobre a obrigatoriedade de construção e manutenção de calçadas no perímetro central do município.</t>
   </si>
   <si>
     <t>1828</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1828/indicacao_147.2025_-_gobbi.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1828/indicacao_147.2025_-_gobbi.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Álvaro Galvan, Prefeito Municipal de Tapurah – MT, a instituição de ponto facultativo aos servidores públicos municipais na data de seu aniversário.</t>
   </si>
   <si>
     <t>1245</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1245/requerimento_01-2025_-_urgencia_de_votacao.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1245/requerimento_01-2025_-_urgencia_de_votacao.pdf</t>
   </si>
   <si>
     <t>Requerimento Urgência Especial e Votação Única dos Projetos de Resolução 01/2025 e 02/2025.</t>
   </si>
   <si>
     <t>1290</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1290/requerimento_002.2025_-_saude.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1290/requerimento_002.2025_-_saude.pdf</t>
   </si>
   <si>
     <t>Requerimento de Informações sobre a situação da Saúde a Secretária de Saúde Lilia Ortega</t>
   </si>
   <si>
     <t>1263</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1263/requerimento_003-2025_-_urgencia_de_votacao.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1263/requerimento_003-2025_-_urgencia_de_votacao.pdf</t>
   </si>
   <si>
     <t>Requerimento de Urgência Especial e Votação Única dos Projetos de Lei Ordinária 01/2025, 02/2025, 03/2025; Projetos de Lei Complementar 01/2025, 02/2025 e 03/2025</t>
   </si>
   <si>
     <t>1291</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1291/requerimento_004-2025_-_urgencia_de_votacao..pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1291/requerimento_004-2025_-_urgencia_de_votacao..pdf</t>
   </si>
   <si>
     <t>Requer Urgência Especial e Votação Única aos Projetos de Lei Ordinária 04/2025, 05/2025 e 07/2025</t>
   </si>
   <si>
     <t>1293</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1293/requerimento_005-2025_-_urgencia_de_votacao.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1293/requerimento_005-2025_-_urgencia_de_votacao.pdf</t>
   </si>
   <si>
     <t>Requer Votação Única os Projetos de Resolução 03/2025 e Chapa 02/2025</t>
   </si>
   <si>
     <t>1300</t>
   </si>
   <si>
     <t>Daise Martins, Danielle Eickhoff, Juliano Antunes, Luiz Sette</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1300/requerimento_06-2025_-_criacao_cpi_convenios_aspreat_ano_de_2024..pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1300/requerimento_06-2025_-_criacao_cpi_convenios_aspreat_ano_de_2024..pdf</t>
   </si>
   <si>
     <t>Requer a criação de Comissão Parlamentar de Inquérito, com a finalidade de investigar os convênios, termo de fomentos assinados pelo Município e a ASPREAT no ano de 2024 tendo em vista o valores repassado em 2024 no valor de R$ 4.036.400,00</t>
   </si>
   <si>
     <t>1302</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1302/requerimento_07-2025_-_criacao_cpi_convenios_abranel_ano_de_2024.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1302/requerimento_07-2025_-_criacao_cpi_convenios_abranel_ano_de_2024.pdf</t>
   </si>
   <si>
     <t>Requer a criação de Comissão Parlamentar de Inquérito, com a finalidade de investigar os Convênios, Termo de Fomentos assinados pelo Município e a ABRANEL (Associação dos Beneficiários da Rodovia Agroestrada de Novo Eldorado) no ano de 2024 tendo em vista o valor repassado em 2024 no valor de R$ 2.100.000,00.</t>
   </si>
   <si>
     <t>1306</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1306/requerimento_008-2025_-_urgencia_de_votacao.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1306/requerimento_008-2025_-_urgencia_de_votacao.pdf</t>
   </si>
   <si>
     <t>Requer Urgência Especial e Votação Única dos Projetos de Lei Ordinária 06/2025, 08/2025 e Projeto de Lei Complementar 04/2025</t>
   </si>
   <si>
     <t>1312</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1312/requerimento_009-2025_-_afastamento_daise.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1312/requerimento_009-2025_-_afastamento_daise.pdf</t>
   </si>
   <si>
     <t>Requerimento de Licença para tratamento de saúde por 60 (sessenta) dias.</t>
   </si>
   <si>
     <t>1327</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1327/requerimento_010-2025_-_urgencia_de_votacao.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1327/requerimento_010-2025_-_urgencia_de_votacao.pdf</t>
   </si>
   <si>
     <t>Requer Urgência Especial para Votação Única do Projeto de Lei Ordinária 11/2025</t>
   </si>
   <si>
     <t>1329</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1329/requetimento_011-2025_-_premio_selo_ouro_de_alfabetizacao.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1329/requetimento_011-2025_-_premio_selo_ouro_de_alfabetizacao.pdf</t>
   </si>
   <si>
     <t>Convite para Ex-Secretária de Educação - Nádia Terezinha Guzatti Bender para falar sobre o Prêmio "Selo Ouro de Alfabetização" no Município de Tapurah.</t>
   </si>
   <si>
     <t>1336</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1336/requerimento_012_-_2025_-_urgencia_de_votacao.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1336/requerimento_012_-_2025_-_urgencia_de_votacao.pdf</t>
   </si>
   <si>
     <t>Requer Urgência Especial e Votação Única ao Projeto de Lei Ordinária 12/2025.</t>
   </si>
   <si>
     <t>1337</t>
   </si>
   <si>
     <t>Diego Grendene</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1337/requerimento_013-2025_-_justificativa_de_ausencia_de_sessao.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1337/requerimento_013-2025_-_justificativa_de_ausencia_de_sessao.pdf</t>
   </si>
   <si>
     <t>Requer justificativa da ausência na sessão ordinária do dia 17 de fevereiro de 2025.</t>
   </si>
   <si>
     <t>1363</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1363/requetimento_-_saude_-_verba_de_desempenho_2.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1363/requetimento_-_saude_-_verba_de_desempenho_2.pdf</t>
   </si>
   <si>
     <t>Pagamento de Verba de Desempenho aos Profissionais da Saúde, conforme Portaria em anexo.</t>
   </si>
   <si>
     <t>1379</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1379/requerimento_015_-_2025_-_urgencia_de_votacao.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1379/requerimento_015_-_2025_-_urgencia_de_votacao.pdf</t>
   </si>
   <si>
     <t>Requer urgência especial e Votação Única ao Projeto de Lei Complementar 05/2025 e Projeto de Lei Ordinária 016/2025.</t>
   </si>
   <si>
     <t>1386</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1386/requerimento_016-2025_-_secretaria_de_obras..pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1386/requerimento_016-2025_-_secretaria_de_obras..pdf</t>
   </si>
   <si>
     <t>O Secretário de Infraestrutura e Obras, Sr. Joison Luiz Romio, informações detalhadas e cópias das habilitações dos motoristas contratados responsáveis pela operação de máquinas pesadas no município de Tapurah.</t>
   </si>
   <si>
     <t>1387</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1387/requerimento_017-2025_-_secretaria_de_educacao.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1387/requerimento_017-2025_-_secretaria_de_educacao.pdf</t>
   </si>
   <si>
     <t>A Secretária Municipal de Educação, Sra. Geovania Melchior Cesca, informações detalhadas e cópias das habilitações dos motoristas contratados responsáveis pelos ônibus escolares do Município de Tapurah.</t>
   </si>
   <si>
     <t>1392</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1392/requerimento_018-2025_-_secretaria_de_servicos_publicos.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1392/requerimento_018-2025_-_secretaria_de_servicos_publicos.pdf</t>
   </si>
   <si>
     <t>Ao Secretário Municipal de Serviços Públicos, Sr. Geferson Berte, informações detalhadas e cópias das habilitações dos motoristas contratados responsáveis pela operação de máquinas pesadas no Município de Tapurah.</t>
   </si>
   <si>
     <t>1393</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1393/requerimento_019-2025_-_justificativa_de_ausencia_de_sessao_-_sette.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1393/requerimento_019-2025_-_justificativa_de_ausencia_de_sessao_-_sette.pdf</t>
   </si>
   <si>
     <t>Justificativa de ausência na Sessão Ordinária do dia 24/03/2025.</t>
   </si>
   <si>
     <t>1401</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1401/requerimento_020-2025_-_justificativa_de_ausencia_de_sessao_-diego.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1401/requerimento_020-2025_-_justificativa_de_ausencia_de_sessao_-diego.pdf</t>
   </si>
   <si>
     <t>Justificativa de ausência da Sessão Ordinária do dia 24/03/2025.</t>
   </si>
   <si>
     <t>1407</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1407/requerimento_021-2025_-_apae_1.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1407/requerimento_021-2025_-_apae_1.pdf</t>
   </si>
   <si>
     <t>Ao Excelentíssimo Senhor Prefeito Álvaro Galvan informações detalhadas sobre a decisão de não renovação do convênio firmado entre o município de Tapurah-MT e a Associação de Pais e Amigos dos Excepcionais (APAE).</t>
   </si>
   <si>
     <t>1415</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1415/requerimento_022-2025_-_obras_ginasio.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1415/requerimento_022-2025_-_obras_ginasio.pdf</t>
   </si>
   <si>
     <t>Requeiro ao Excelentíssimo Senhor Prefeito Álvaro Galvan informações detalhadas sobre os motivos pelos quais as obras do ginásio do Bairro São Cristóvão ainda não foram iniciadas.</t>
   </si>
   <si>
     <t>1416</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1416/requerimento_023-2025_-_obras_piscina_vinicius.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1416/requerimento_023-2025_-_obras_piscina_vinicius.pdf</t>
   </si>
   <si>
     <t>Requer ao Excelentíssimo Senhor Prefeito Álvaro Galvan informações sobre a piscina da Escola Vinícius de Morares. Diante da relevância desse projeto para a comunidade escolar, é necessário esclarecer os motivos pelos quais a obra ainda não foi iniciada.</t>
   </si>
   <si>
     <t>1417</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1417/requerimento_024-2025_-_afastamento_diego_grandene.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1417/requerimento_024-2025_-_afastamento_diego_grandene.pdf</t>
   </si>
   <si>
     <t>Solicito licença para tratamento de saúde tendo em vista necessidade de afastamento pelo período de 60 dias.</t>
   </si>
   <si>
     <t>1432</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1432/requerimento_025_-_2025_-_urgencia_de_votacao...pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1432/requerimento_025_-_2025_-_urgencia_de_votacao...pdf</t>
   </si>
   <si>
     <t>Requer Urgência Especial e Votação Única, dispensando a tramitação regimental normal aos seguintes Projetos Projeto de Lei Complementar 08/2025, 09/2025 e Projeto de Lei Ordinária 20/2025.</t>
   </si>
   <si>
     <t>1440</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1440/requerimento_026-2025_-_requerimento_amm_-_gobbi.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1440/requerimento_026-2025_-_requerimento_amm_-_gobbi.pdf</t>
   </si>
   <si>
     <t>Requeiro ao Presidente da Associação Mato-grossense dos Municípios (AMM), Sr. Leonardo Tadeu Bortolin a disponibilização de todos os projetos atualmente disponíveis para o município de Tapurah, com destaque especial para aquele relacionado à construção do novo hospital</t>
   </si>
   <si>
     <t>1441</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1441/requerimento_027-2025_-_requerimento_-_gobbi__-_berte.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1441/requerimento_027-2025_-_requerimento_-_gobbi__-_berte.pdf</t>
   </si>
   <si>
     <t>Requer ao Secretário Municipal de Serviços Públicos, Sr. Geferson Berté informações sobre Projeto do Novo Hospital.</t>
   </si>
   <si>
     <t>1442</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1442/requerimento_028-2025_-_requerimento__-_gobbi_-_saude.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1442/requerimento_028-2025_-_requerimento__-_gobbi_-_saude.pdf</t>
   </si>
   <si>
     <t>Requeiro a Secretária Municipal de Saúde, Sra Lilia Ortega Ferreira Informações sobre a Saúde Municipal de Tapurah.</t>
   </si>
   <si>
     <t>1454</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1454/requerimento_029-2025_-_requerimento__-_maranhao.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1454/requerimento_029-2025_-_requerimento__-_maranhao.pdf</t>
   </si>
   <si>
     <t>requerer a convocação do Excelentíssimo Senhor Prefeito Municipal, Álvaro Galvão, para que compareça em sessão ordinária desta Casa de Leis, com o objetivo de prestar esclarecimentos sobre a situação do Ginásio do Bairro São Cristóvão.</t>
   </si>
   <si>
     <t>1472</t>
   </si>
   <si>
     <t>Requer Urgência Especial e Votação Única, dispensando a tramitação regimental normal ao Projeto de Lei Ordinária n° 26/2025.</t>
   </si>
   <si>
     <t>1490</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1490/requerimento_031_-_2025_-_urgencia_de_votacao.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1490/requerimento_031_-_2025_-_urgencia_de_votacao.pdf</t>
   </si>
   <si>
     <t>Requer Urgência Especial e Votação Única, dispensando a tramitação regimental normal aos Projetos de Lei Complementar 13/2025, 14/2025 e 15/2025.</t>
   </si>
   <si>
     <t>1506</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1506/requerimento_032_-_2025_-_urgencia_de_votacao.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1506/requerimento_032_-_2025_-_urgencia_de_votacao.pdf</t>
   </si>
   <si>
     <t>Requer Urgência Especial e votação única, dispensando a tramitação regimental normal aos seguintes projetos de Lei: Projeto de Lei Complementar 17/2025 e Projeto de Lei Ordinária 28/2025</t>
   </si>
   <si>
     <t>1515</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1515/requerimento_033-2025_-_justificativa_de_ausencia_de_sessao.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1515/requerimento_033-2025_-_justificativa_de_ausencia_de_sessao.pdf</t>
   </si>
   <si>
     <t>Justificativa de ausência na sessão ordinária do dia 19 de maio do ano de 2025.</t>
   </si>
   <si>
     <t>1516</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1516/requerimento_034_-_2025_-_urgencia_de_votacao.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1516/requerimento_034_-_2025_-_urgencia_de_votacao.pdf</t>
   </si>
   <si>
     <t>Requer Urgência Especial e Votação Única do Projeto de Lei Complementar 18/2025 e Projeto de Lei Ordinária 29/2025.</t>
   </si>
   <si>
     <t>1520</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1520/requerimento_035_-_2025_-_prorrogacao_cpi_-_aspreat..pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1520/requerimento_035_-_2025_-_prorrogacao_cpi_-_aspreat..pdf</t>
   </si>
   <si>
     <t>Requer prorrogação por mais 60 (sessenta) dias da CPI da ASPREAT criada em 05/06/2025 pela Resolução 134/2025 decorrente do Requerimento 06/2025</t>
   </si>
   <si>
     <t>1522</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1522/requerimento_036_-_2025_-_prorrogacao_cpi_-_abranel.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1522/requerimento_036_-_2025_-_prorrogacao_cpi_-_abranel.pdf</t>
   </si>
   <si>
     <t>Requerimento de Prorrogação por mais 60 (sessenta) dias da CPI da ABRANEL</t>
   </si>
   <si>
     <t>1528</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1528/requerimento_037_-_2025_-_urgencia_de_votacao.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1528/requerimento_037_-_2025_-_urgencia_de_votacao.pdf</t>
   </si>
   <si>
     <t>Requer Urgência Especial e Votação Única do Projeto de Lei Ordinária 33/2025</t>
   </si>
   <si>
     <t>1546</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1546/requerimento_038_-_2025_-_urgencia_de_votacao.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1546/requerimento_038_-_2025_-_urgencia_de_votacao.pdf</t>
   </si>
   <si>
     <t>Requer Urgência Especial e Votação Única do Projeto de Lei Complementar 19/2025</t>
   </si>
   <si>
     <t>1567</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1567/requerimento_039_-_2025_-_urgencia_de_votacao.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1567/requerimento_039_-_2025_-_urgencia_de_votacao.pdf</t>
   </si>
   <si>
     <t>Requer Urgência Especial e Votação Única do Projeto de Lei Ordinária 38/2025</t>
   </si>
   <si>
     <t>1568</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1568/requerimento_040_-_2025_-_urgencia_de_votacao.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1568/requerimento_040_-_2025_-_urgencia_de_votacao.pdf</t>
   </si>
   <si>
     <t>Requer Urgência Especial e Votação Única do Projeto de Lei Complementar 20/2025</t>
   </si>
   <si>
     <t>1586</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1586/requerimento_041-2025_-_requerimento_-_gobbi.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1586/requerimento_041-2025_-_requerimento_-_gobbi.pdf</t>
   </si>
   <si>
     <t>Conforme prevê o Artigo 43 da Lei Orgânica Municipal e do Artigo 108 do Regimento Interno da Câmara Municipal, requeiro ao Prefeito Municipal Álvaro Galvan e ao Secretário Municipal de Serviços Públicos, Sr. Geferson Berté informações sobre o andamento das Obras da Escola Estadual Portinari no Bairro Florais.</t>
   </si>
   <si>
     <t>1599</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1599/requerimento_042-2025_-_requerimento_-_gobbi.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1599/requerimento_042-2025_-_requerimento_-_gobbi.pdf</t>
   </si>
   <si>
     <t>Informações detalhadas acerca da quantidade de funcionários atualmente contratados pela Prefeitura Municipal por meio de empresas terceirizadas, cooperativas ou outros instrumentos de contratação indireta.</t>
   </si>
   <si>
     <t>1614</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1614/requerimento_043_-_2025_-_urgencia_de_votacao.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1614/requerimento_043_-_2025_-_urgencia_de_votacao.pdf</t>
   </si>
   <si>
     <t>Requer Urgência Especial e Votação Única dos Projetos de Lei Ordinária 044/2015, 045/2025 e Projetos de Lei Complementar 21/2025 e 22/2025</t>
   </si>
   <si>
     <t>1633</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1633/requerimento_044_-_2025_-_urgencia_de_votacao.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1633/requerimento_044_-_2025_-_urgencia_de_votacao.pdf</t>
   </si>
   <si>
     <t>urgência especial e votação única, dispensando a tramitação regimental normal para votação do projeto de Lei n° 47/2025.</t>
   </si>
   <si>
     <t>1639</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1639/requerimento_045-2025_-_justificativa_de_ausencia_de_sessao.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1639/requerimento_045-2025_-_justificativa_de_ausencia_de_sessao.pdf</t>
   </si>
   <si>
     <t>Requerimento de justificativa de ausência na sessão do dia 11 de Agosto de 2025.</t>
   </si>
   <si>
     <t>1651</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1651/requerimento_046_-_2025_-_urgencia_de_votacao.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1651/requerimento_046_-_2025_-_urgencia_de_votacao.pdf</t>
   </si>
   <si>
     <t>Requer, urgência especial e votação única dos projetos de lei Ordinária n° 49/2025 e 50/2025.</t>
   </si>
   <si>
     <t>1683</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1683/requerimento_047-2025_-_justificativa_de_ausencia_de_sessao.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1683/requerimento_047-2025_-_justificativa_de_ausencia_de_sessao.pdf</t>
   </si>
   <si>
     <t>Requerimento de justificativa de ausência na sessão do dia 01 de setembro de 2025.</t>
   </si>
   <si>
     <t>1709</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1709/requerimento_048-2025_-_requerimento_-_gobbi._revisado.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1709/requerimento_048-2025_-_requerimento_-_gobbi._revisado.pdf</t>
   </si>
   <si>
     <t>Solicitação de Prestação de Contas – Convênio nº 672/2025</t>
   </si>
   <si>
     <t>1699</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1699/requerimento_049-2025_-_justificativa_de_ausencia_de_sessao.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1699/requerimento_049-2025_-_justificativa_de_ausencia_de_sessao.pdf</t>
   </si>
   <si>
     <t>Justificativa de ausência na Sessão Ordinária do dia 01 de Setembro de 2025</t>
   </si>
   <si>
     <t>1704</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1704/requerimento_050_-_2025_-_urgencia_de_votacao.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1704/requerimento_050_-_2025_-_urgencia_de_votacao.pdf</t>
   </si>
   <si>
     <t>Requer, urgência especial e votação única do Projeto de Lei Ordinária n° 57/2025.</t>
   </si>
   <si>
     <t>1770</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1770/requerimento_51-2025_-_justificativa_de_ausencia_de_sessao_-diego_-_protocolado.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1770/requerimento_51-2025_-_justificativa_de_ausencia_de_sessao_-diego_-_protocolado.pdf</t>
   </si>
   <si>
     <t>justificativa de ausência na Sessão Ordinária do dia 20 de Outubro de 2025.</t>
   </si>
   <si>
     <t>1771</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1771/requerimento_52-2025_-_justificativa_de_ausencia_de_sessao_-diego_-_30_dias.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1771/requerimento_52-2025_-_justificativa_de_ausencia_de_sessao_-diego_-_30_dias.pdf</t>
   </si>
   <si>
     <t>Licença médica pelo período de 30 (trinta) dias para tratamento médico, entre os dias 24/10/2025 e 22/11/2025, bem como justificativa para ausência na sessão do dia 29/10/2025.</t>
   </si>
   <si>
     <t>1780</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1780/requerimento_053_-_2025_-_urgencia_de_votacao.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1780/requerimento_053_-_2025_-_urgencia_de_votacao.pdf</t>
   </si>
   <si>
     <t>Urgência especial e votação única dos Projetos de Lei N° 69, 70 e 71/2025.</t>
   </si>
   <si>
     <t>1791</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1791/requerimento_054_-_2025_-_urgencia_de_votacao.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1791/requerimento_054_-_2025_-_urgencia_de_votacao.pdf</t>
   </si>
   <si>
     <t>Urgência Especial e votação única, dispensando a tramitação regimental normal para votação do Projeto de Lei Ordinária N° 73/2025.</t>
   </si>
   <si>
     <t>1811</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1811/requerimento_055-2025_-_requerimento_-_diego_grendene.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1811/requerimento_055-2025_-_requerimento_-_diego_grendene.pdf</t>
   </si>
   <si>
     <t>Requer informações detalhadas acerca de destinação e utilização dos veículos adquiridos com recursos próprios para saúde e educação para cumprimento de índices constitucionais.</t>
   </si>
   <si>
     <t>1816</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1816/requerimento_056-2025_-_requerimento_-_gobbi1.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1816/requerimento_056-2025_-_requerimento_-_gobbi1.pdf</t>
   </si>
   <si>
     <t>Requer informações detalhadas acerca da documentação do Concurso Público (Edital n°. 01/2025), o Decreto que instituiu a Comissão Especial Organizadora, bem como o processo administrativo e demais documentos correlatos.</t>
   </si>
   <si>
     <t>1820</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1820/requerimento_057_-_2025_-_urgencia_de_votacao.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1820/requerimento_057_-_2025_-_urgencia_de_votacao.pdf</t>
   </si>
   <si>
     <t>Requer urgência especial e votação única, dispensando a tramitação regimental normal para votação do Projeto de Lei Ordinária N° 75/2025 e Projeto de Lei Ordinária N° 81/2025.</t>
   </si>
   <si>
     <t>1831</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1831/requerimento_058_-_2025_-_urgencia_de_votacao.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1831/requerimento_058_-_2025_-_urgencia_de_votacao.pdf</t>
   </si>
   <si>
     <t>Requer urgência especial e votação única para votação do projeto de Lei N° 82/2025.</t>
   </si>
   <si>
     <t>1838</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1838/requerimento_059_-_2025_-_urgencia_de_votacao.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1838/requerimento_059_-_2025_-_urgencia_de_votacao.pdf</t>
   </si>
   <si>
     <t>Urgência especial e votação única, dispensando a tramitação regimental normal para votação do seguinte projeto de lei: Projeto de Lei Ordinária do Legislativo N° 19/2025 – Declara de utilidade pública a Associação de Comércio e da Agricultura familiar de Tapurah.</t>
   </si>
   <si>
     <t>1460</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Aelton Figueiredo, Cleomar Campos, Daise Martins, Daniele Zottis, Elder Gobbi, Juliano Antunes, Luiz Sette, Márcio Araújo de Macedo, Paulo Ricardo</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1460/mocao_de_apoio_01.2025_-_cleomar.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1460/mocao_de_apoio_01.2025_-_cleomar.pdf</t>
   </si>
   <si>
     <t>De acordo com as normas Regimentais da Casa e a Lei Orgânica Municipal, requeiro a Mesa ouvido o soberano plenário, a aprovação de uma “MOÇÃO DE APOIO ao Congresso Nacional, para votação do Projeto de Lei 2858/2022 e os Projetos apensados que tratam – sobre a concessão de anistia a todos os que tenha participado de manifestação em qualquer lugar do território nacional do dia 30 de outubro de 2022 ao dia de entrada em vigor desta Lei, nas condições que especifica, a fim de garantir as prerrogativas constitucionais e republicanas das competências do Poder Legislativo.</t>
   </si>
   <si>
     <t>1461</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1461/mocao_002.2024_-cleomar.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1461/mocao_002.2024_-cleomar.pdf</t>
   </si>
   <si>
     <t>De acordo com as normas Regimentais da Casa e a Lei Orgânica Municipal, requeiro a Mesa ouvido o soberano plenário, a aprovação de uma “MOÇÃO DE RECONHECIMENTO” aos investigadores de Polícia Judiciária Civil, Gabriel Antônio Costa da Silva, Cleomar Eterno de Campos, Luis Armando de Souza Campos Belo, Alencar Petry, Francisco Fernandes da Silva Junior; ao escrivão de Polícia Judiciaria Civil, Tercino Nunes de Matos Filho; ao assessor Leonardo Lisboa de Barros Pinheiro Lima e ao Delegado de Polícia Judiciaria Civil Dr.  Artur Andrade Almeida pelos relevantes serviços realizados na área de segurança em nosso município.</t>
   </si>
   <si>
     <t>1491</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1491/mocao_003.2025_apoio_congresso_lei_aborto_-_daise.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1491/mocao_003.2025_apoio_congresso_lei_aborto_-_daise.pdf</t>
   </si>
   <si>
     <t>De acordo com as normas Regimentais da Casa e a Lei Orgânica Municipal, requeiro a Mesa ouvido o soberano plenário, a aprovação de uma “MOÇÃO DE APOIO ao PDL 3/2025, que susta os efeitos da Resolução nº 258, de 23 de dezembro de 2024, do Conselho Nacional dos Direitos da Criança e do Adolescente - CONANDA, e ao PL 1904/2024, que visa impedir que o aborto seja reconhecido como direito, sem previsão de limite de tempo gestacional, durante todos os nove meses da gravidez, até o momento do parto.</t>
   </si>
   <si>
     <t>1495</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1495/mocao_004.2025_reconhecimento_acet_-_cleomar.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1495/mocao_004.2025_reconhecimento_acet_-_cleomar.pdf</t>
   </si>
   <si>
     <t>Moção de Reconhecimento aos trabalhos da Associação Comercial e Empresarial de Tapurah - ACET pelos relevantes trabalhos na realização do "Destaque Empresarial de 2024" com entrega de premiações as empresas e prestadores de serviços no dia 12 de abril de 2025.</t>
   </si>
   <si>
     <t>1513</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1513/mocao_aplausos__005.2025__pastor_albertino_pinto_da_silva_-_cleomar.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1513/mocao_aplausos__005.2025__pastor_albertino_pinto_da_silva_-_cleomar.pdf</t>
   </si>
   <si>
     <t>''MOÇÃO DE APLAUSOS” ao Pastor Albertino Pinto Da Silva, em reconhecimento à sua relevante contribuição espiritual, social e comunitária durante sua passagem pelo Município de Tapurah-MT.</t>
   </si>
   <si>
     <t>1559</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1559/mocao_006.2025__-__jucineia_de_souza_pinheiro_-_endemias_cleomar.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1559/mocao_006.2025__-__jucineia_de_souza_pinheiro_-_endemias_cleomar.pdf</t>
   </si>
   <si>
     <t>De acordo com as normas Regimentais da Casa e a Lei Orgânica Municipal, requeiro a Mesa ouvido o soberano plenário, a aprovação de uma “MOÇÃO DE APLAUSOS” a Jucineia de Souza Pinheiro, em reconhecimento pela excepcional conquista da aprovação com a nota mais alta no curso Técnico em Vigilância em Saúde com Ênfase no Combate às Endemias, em âmbito nacional.</t>
   </si>
   <si>
     <t>1612</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1612/mocao_007.2025__-__alice_-_daise.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1612/mocao_007.2025__-__alice_-_daise.pdf</t>
   </si>
   <si>
     <t>De acordo com as normas Regimentais da Casa e a Lei Orgânica Municipal, requeiro a Mesa ouvido o soberano plenário, a aprovação de uma “MOÇÃO DE RECONHECIMENTO” a ALICE ÁVILA, em reconhecimento pela excepcional desempenho no Primeiro Campeonato Natural Bodybuilding Paranaense, nas categorias: Sport Model – Primeiro Lugar; Wellness Junior – Segundo Lugar; e Bikini – Segundo Lugar.</t>
   </si>
   <si>
     <t>1625</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1625/mocao_de_reconhecimento_008-2025.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1625/mocao_de_reconhecimento_008-2025.pdf</t>
   </si>
   <si>
     <t>Moção de Reconhecimento ao Centro de Tradições Gaúchas – CTG Carreteando Saudades, pelos seus 35 anos de dedicação à preservação, valorização e promoção da cultura gaúcha em Tapurah – MT.</t>
   </si>
   <si>
     <t>1637</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1637/mocao_009.2025__-__reconhecimento_cleonice_-_daise.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1637/mocao_009.2025__-__reconhecimento_cleonice_-_daise.pdf</t>
   </si>
   <si>
     <t>"Moção de Reconhecimento" à Professora Cleonice Belarmino de Almeida, em reconhecimento pelos relevantes serviços prestados à educação do município de Tapurah-MT durante sua trajetória na rede municipal de ensino.</t>
   </si>
   <si>
     <t>1781</t>
   </si>
   <si>
     <t>Cleomar Campos, Aelton Figueiredo, Daise Martins, Daniele Zottis, Elder Gobbi, Juliano Antunes, Luiz Sette, Paulo Ricardo</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1781/mocao_de_apoio_n_010-2025.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1781/mocao_de_apoio_n_010-2025.pdf</t>
   </si>
   <si>
     <t>Moção de apoio as APAES do Brasil em defesa da educação especializada.</t>
   </si>
   <si>
     <t>1812</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1812/mocao_011.2025_-_reconhecimento_-_ruan.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1812/mocao_011.2025_-_reconhecimento_-_ruan.pdf</t>
   </si>
   <si>
     <t>Moção de Reconhecimento ao Sr. Ruan Carlos de Lima Mattos</t>
   </si>
   <si>
     <t>1813</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1813/mocao_012.2025_-_reconhecimento_-_advogados.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1813/mocao_012.2025_-_reconhecimento_-_advogados.pdf</t>
   </si>
   <si>
     <t>Moção de Reconhecimentos aos Advogados que exercem suas atividades profissionais no município de Tapurah-MT.</t>
   </si>
   <si>
     <t>1830</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1830/mocao_013.2025_-_reconhecimento_-_olimpiadas_de_matematica.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1830/mocao_013.2025_-_reconhecimento_-_olimpiadas_de_matematica.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE RECONHECIMENTO” aos alunos GUSTAVO DOS SANTOS, ANA CLARA ALTÍSSIMO e JOÃO VITOR SOUZA KOVALESKI, bem como às professoras NÁDIA RODRIGUES DE SOUZA, JHENIFER KAUNY SANTOS DA SILVA e VENARA DE OLIVEIRA BARBOSA, pelo destaque e excelente desempenho alcançados na Olimpíada de Matemática realizada pela UNEMAT, nas etapas municipal e regional, elevando o nome do município de Tapurah e demonstrando comprometimento, dedicação e excelência no ensino público.</t>
   </si>
   <si>
     <t>1242</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1242/resolucao_no001-2025_-_reajuste_auxilio_alimentacao.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1242/resolucao_no001-2025_-_reajuste_auxilio_alimentacao.pdf</t>
   </si>
   <si>
     <t>Altera a Resolução 119/2022 e, dá outras providências</t>
   </si>
   <si>
     <t>1243</t>
   </si>
   <si>
     <t>Cleomar Campos, Daise Martins, Juliano Antunes, Luiz Sette</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1243/resolucao_no002-2025_-_alteracao_regimento_interno_da_camara.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1243/resolucao_no002-2025_-_alteracao_regimento_interno_da_camara.pdf</t>
   </si>
   <si>
     <t>Altera o Regimento Interno da Câmara - Resolução 087/2014.</t>
   </si>
   <si>
     <t>1279</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1279/projeto_de_resolucao_no_003-2025_-_fixa_o_calendario_legislativo_para_2025.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1279/projeto_de_resolucao_no_003-2025_-_fixa_o_calendario_legislativo_para_2025.pdf</t>
   </si>
   <si>
     <t>Fixa o calendário legislativo para o ano de 2025.</t>
   </si>
   <si>
     <t>1295</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1295/projeto_de_resolucao_no_004-2025_-_altera_resolucao_122-2023_lei_14.133-2021.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1295/projeto_de_resolucao_no_004-2025_-_altera_resolucao_122-2023_lei_14.133-2021.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Resolução 122/2023 e dá outras providências.</t>
   </si>
   <si>
     <t>1296</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1296/projeto_de_resolucao_no_005-2025_____altera_resolucao_119-2022_-_auxilio_alimentacao_camara.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1296/projeto_de_resolucao_no_005-2025_____altera_resolucao_119-2022_-_auxilio_alimentacao_camara.pdf</t>
   </si>
   <si>
     <t>Altera a Resolução 119/2022 e dá outras providências</t>
   </si>
   <si>
     <t>1297</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1297/projeto_de_resolucao_no_006-2025-_altera_arts_da_resolucao_87_2014_-_regimento_interno.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1297/projeto_de_resolucao_no_006-2025-_altera_arts_da_resolucao_87_2014_-_regimento_interno.pdf</t>
   </si>
   <si>
     <t>Altera o Regimento Interno da Câmara - Resolução 087/2014</t>
   </si>
   <si>
     <t>1425</t>
   </si>
   <si>
     <t>Daise Martins, Mesa Diretora da Câmara</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1425/projeto_de_resolucao_no_007-2025._cria_procuradoria_da_mulher.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1425/projeto_de_resolucao_no_007-2025._cria_procuradoria_da_mulher.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Procuradoria da Mulher no âmbito da Câmara Municipal de Tapurah e dá outras providências.</t>
   </si>
   <si>
     <t>1548</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1548/projeto_de_resolucao_no_008-2025_-_altera_regimento_interno_e_inclui_votacao_remota.revisado.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1548/projeto_de_resolucao_no_008-2025_-_altera_regimento_interno_e_inclui_votacao_remota.revisado.pdf</t>
   </si>
   <si>
     <t>Altera o Regimento Interno - Resolução 87/2014 - e dá outras providências.</t>
   </si>
   <si>
     <t>1549</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1549/projeto_de_resolucao_no_009-2025_-_codigo_de_etica.revisado.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1549/projeto_de_resolucao_no_009-2025_-_codigo_de_etica.revisado.pdf</t>
   </si>
   <si>
     <t>Institui o Código de Ética e Decoro Parlamentar da Câmara Municipal de Tapurah</t>
   </si>
   <si>
     <t>1550</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1550/projeto_de_resolucao_no_010-2025_-_escola_legislativa..pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1550/projeto_de_resolucao_no_010-2025_-_escola_legislativa..pdf</t>
   </si>
   <si>
     <t>Cria a Escola do Legislativo de Tapurah, no âmbito da Câmara Municipal de Tapurah, e dá outras providências.</t>
   </si>
   <si>
     <t>1590</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1590/projeto_de_resolucao_no_011-2025_-__altera_resolucao_119-2022_-_auxilio_alimentacao_camara._revisado.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1590/projeto_de_resolucao_no_011-2025_-__altera_resolucao_119-2022_-_auxilio_alimentacao_camara._revisado.pdf</t>
   </si>
   <si>
     <t>Altera a Resolução 119/2022, e dá outras providências.</t>
   </si>
   <si>
     <t>1660</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1660/projeto_de_resolucao_no_012-2025._-_gratificacao_eficiencia.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1660/projeto_de_resolucao_no_012-2025._-_gratificacao_eficiencia.pdf</t>
   </si>
   <si>
     <t>Institui Gratificação Anual por Eficiência, Produtividade e Resultado aos Servidores da Câmara Municipal de Tapurah e dá outras providências.</t>
   </si>
   <si>
     <t>1750</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1750/projeto_de_resolucao_no_013-2025_-_altera_resolucao_122-2023_lei_14.133-2021_-registro_de_precos.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1750/projeto_de_resolucao_no_013-2025_-_altera_resolucao_122-2023_lei_14.133-2021_-registro_de_precos.pdf</t>
   </si>
   <si>
     <t>1314</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1314/projeto_de_decreto_legislativo_01-2025-_regulamento_consignado_servidores.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1314/projeto_de_decreto_legislativo_01-2025-_regulamento_consignado_servidores.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a averbação de consignações em folha de pagamento dos servidores e agentes políticos do Poder Legislativo Municipal de Tapurah.</t>
   </si>
   <si>
     <t>1390</t>
   </si>
   <si>
     <t>Aelton Figueiredo, Cleomar Campos, Juliano Antunes, Lauro Schuck, Luiz Sette, Paulo Ricardo</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1390/projeto_de_decreto_legislativo_no_02-2025_concede_titulo_de_cidadao_tapuraense.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1390/projeto_de_decreto_legislativo_no_02-2025_concede_titulo_de_cidadao_tapuraense.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadão honorário do Município de Tapurah, estado de Mato Grosso.</t>
   </si>
   <si>
     <t>1615</t>
   </si>
   <si>
     <t>Aelton Figueiredo, Cleomar Campos, Daise Martins, Daniele Zottis, Diego Grendene, Elder Gobbi, Juliano Antunes, Luiz Sette, Paulo Ricardo</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1615/projeto_de_decreto_legislativo_no_03-2025_concede_titulo_de_cidadao_tapuraense.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1615/projeto_de_decreto_legislativo_no_03-2025_concede_titulo_de_cidadao_tapuraense.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário do Municipio de Tapurah, Estado de Mato Grosso a Sra. Ana Maria Marchesi Badia</t>
   </si>
   <si>
     <t>1661</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1661/projeto_de_decreto_legislativo_no_04-2025._concede_titulo_de_cidadao_tapuraense.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1661/projeto_de_decreto_legislativo_no_04-2025._concede_titulo_de_cidadao_tapuraense.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário do Município de Tapurah, Estado de Mato Grosso</t>
   </si>
   <si>
     <t>1418</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica Municipal</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1418/projeto_de_emenda_a_lei_organica_no_001-2025.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1418/projeto_de_emenda_a_lei_organica_no_001-2025.pdf</t>
   </si>
   <si>
     <t>Altera o art. 33 e 35 da Lei Orgânica do Município de Tapurah-MT</t>
   </si>
   <si>
     <t>1556</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1556/projeto_de_emenda_a_lei_organica_no_002-2025_-_revisao_lei_organica.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1556/projeto_de_emenda_a_lei_organica_no_002-2025_-_revisao_lei_organica.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Orgânica Municipal</t>
   </si>
   <si>
     <t>1693</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1693/projeto_de_emenda_a_lei_organica_no_003-2025_-emenda_impositiva.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1693/projeto_de_emenda_a_lei_organica_no_003-2025_-emenda_impositiva.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Orgânica do Município de Tapurah/MT, para instituir a emenda impositiva do legislativo.</t>
   </si>
   <si>
     <t>1822</t>
   </si>
   <si>
     <t>CAGOV</t>
   </si>
   <si>
     <t>Contas Anuais de Governo</t>
   </si>
   <si>
     <t>Tribunal de Contas</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1822/1.9_parecer_previo_67-2025_-_contas_governo_2024_-_capeletti.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1822/1.9_parecer_previo_67-2025_-_contas_governo_2024_-_capeletti.pdf</t>
   </si>
   <si>
     <t>Contas Anuais de Governo de 2024 - Gestão Carlos Alberto Capeletti - Parecer Prévio n° 67/2025 -TCE/MT</t>
   </si>
   <si>
     <t>1264</t>
   </si>
   <si>
     <t>OFICI</t>
   </si>
   <si>
     <t>Ofício</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1264/002.2025_oficio_-_secretaria_de_saude.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1264/002.2025_oficio_-_secretaria_de_saude.pdf</t>
   </si>
   <si>
     <t>Solicitação de esclarecimentos sobre a terceirização do hospital.</t>
   </si>
   <si>
     <t>1265</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1265/003.2025_oficio_-_secretaria_de_infra_e_meio_ambiente.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1265/003.2025_oficio_-_secretaria_de_infra_e_meio_ambiente.pdf</t>
   </si>
   <si>
     <t>Solicitação de levantamento e cascalhamento de estrada.</t>
   </si>
   <si>
     <t>1266</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1266/004.2025_secretaria_de_infra_e_meio_ambiente.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1266/004.2025_secretaria_de_infra_e_meio_ambiente.pdf</t>
   </si>
   <si>
     <t>Solicitação de Manutenção da Estrada e Troca de Bueiros.</t>
   </si>
   <si>
     <t>1267</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1267/005.2025_secretaria_de_infra_e_meio_ambiente.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1267/005.2025_secretaria_de_infra_e_meio_ambiente.pdf</t>
   </si>
   <si>
     <t>Solicitação de Intervenção em Estrada Municipal.</t>
   </si>
   <si>
     <t>1241</t>
   </si>
   <si>
     <t>CHAPA</t>
   </si>
   <si>
     <t>Chapa</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1241/requerimento_001-2025_-_chapa_mesa_diretora_2025.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1241/requerimento_001-2025_-_chapa_mesa_diretora_2025.doc</t>
   </si>
   <si>
     <t>Chapa para Eleição Mesa Diretora - 2025_x000D_
 Chapa 001/2025_x000D_
 _x000D_
 PRESIDENTE - Cleomar Eterno de Campos_x000D_
 VICE-PRESIDENTE - Juliano Antunes_x000D_
 1º SECRETÁRIO  Daise Martins de Souza_x000D_
 2º SECRETÁRIO - Luiz Augusto Sette</t>
   </si>
   <si>
     <t>1292</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1292/requerimento_002-2025_-_comissoes_permanentes_da_camara_de_2025.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1292/requerimento_002-2025_-_comissoes_permanentes_da_camara_de_2025.pdf</t>
   </si>
   <si>
     <t>Chapa Comissões Permanentes Justiça e Redação; Finanças e Orçamentos; Obras, Serviços Públicos e Terras; e Saúde e Educação.</t>
   </si>
   <si>
     <t>1833</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1833/chapa_03_-_eleicao_mesa_diretora_2026.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1833/chapa_03_-_eleicao_mesa_diretora_2026.pdf</t>
   </si>
   <si>
     <t>Chapa para eleição Mesa  Diretora 2026_x000D_
 Presidente - Daise Martins de Souza_x000D_
 Vice Presidente - Luiz Augusto Sette_x000D_
 1° Secretário - Juliano Antunes_x000D_
 2° Secretária - Danielle Baumel Eickhoff</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
@@ -5457,67 +5457,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1304/ata_sessao_ordinaria_03-01-2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1328/ata_sessao_ordinaria_10-02-2025..pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1335/ata_sessao_ordinaria_17-02-2025..pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1354/ata_sessao_ordinaria_24-02-2025..pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1377/ata_sessao_ordinaria_10-03-2025..pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1380/ata_sessao_ordinaria__17-03-2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1406/ata_sessao_ordinaria_24-03-2025..pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1419/ata_sessao_ordinaria_31-03-2025..pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1433/ata_sessao_ordinaria_07-04-2025..pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1467/ata_sessao_ordinaria_14-04-2025..pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1477/ata_sessao_ordinaria_28-04-2025..pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1478/ata_sessao_ordinaria_05.05.2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1498/ata_sessao_ordinaria_12-05-2025..pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1514/ata_sessao_ordinaria_19-05-2025..pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1521/ata_sessao_ordinaria_26-05-2025..pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1537/ata_sessao_ordinaria_02-06-2025..pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1555/ata_sessao_ordinaria_09-06-2025..pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1562/ata_sessao_ordinaria_16-06-2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1577/ata_sessao_ordinaria_23-06-2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1598/ata_sessao_ordinaria_07-07-2025..pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1627/ata_da_sessao_ordinaria_14-07-2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1630/ata_da_sessao_ordinaria_04-08-2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1638/ata_da_24_sessao_ordinaria_-_11.08.2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1647/ata_da_sessao_ordinaria_18-08-2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1659/ata_eletronica_da_26_sessao_ordinaria_1_sessao_legislatva_dia_25.08.2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1682/ata_eletronica_da_27a_sessao_ordinaria_da_1a_sessao_legislativa.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1700/ata_eletronica_da_28a_sessao_ordinaria_da_1a_sessao_legislativa.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1719/ata_da_sessao_ordinaria_22-09-2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1728/ata_da_sessao_ordinaria_06-10-2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1746/ata_da_sessao_ordinaria_22-10-2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1767/ata_eletronica_da_34_sessao_ordinaria_da_1_sessao_legislativa.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1772/ata_eletronica_da_35_sessao_ordinaria_da_1_sessao_legislativa.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1786/ata_eletronica_da_36_sessao_ordinaria_da_1_sessao_legislativa.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1792/ata_da_sessao_ordinaria_17-11-2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1818/ata_eletronica_da_38_sessao_ordinaria_da_1_sessao_legislativa.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1824/ata_eletronica_da_39_sessao_ordinaria_da_1_sessao_legislativa.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1832/ata_eletronica_da_40_sessao_ordinaria_da_1_sessao_legislativa.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1244/ata_sessao_solene_01-01-2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1261/ata_sessao_extraordinaria_10-01-2025..pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1278/ata_sessao_extraordinaria_14-01-2025..pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1313/ata_sessao_extraordinaria_06-02-2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1383/ata_sessao_extraordinaria_19-03-2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1473/ata_sessao_extraordinaria_25-04-2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1574/ata_da_sessao_extraordinaria_do_dia_20_de_junho_de_2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1748/ata_da_sessao_extraordinaria_23-10-2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1839/ata_eletronica_da_10_sessao_extraordinaria_da_1_sessao_legislativa.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1253/plo_01.2025_-_desafetacao_-_parque_industrial_orlando_capeletti_1_assinada.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1258/plo_002.2025_-_abertura_de_credito_especial_-_construcao_de_creche_de_educacao_infantil.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1260/plo_003.2025_-abertura_de_credito_adicional_especial_-_criacao_secretaria_assinado_-_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1286/plo_004.2025_-_autorizacao_para_suplementacao_ok.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1287/plo_005.2025_manutencao_de_areas_em_periodo_de_chuva.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1288/plo_06.2025_-_altera_a_lei_1162.2017_-_altera_planta_e_memorial_descritivo_lot_industrial.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1289/plo_007.2025_-_autoriza_cessao_de_veiculos_da_frota_para_itanhanga.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1298/plo_08.2025_-_doacao_de_area_publica_para_construcao_de_habitacao_popular.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1308/plo_09.2025_-_adesao_de_novos_consorciados_-_consorcio_de_compras_amm-_assinado2.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1309/plo_10.2025_cria_o_conselho_municipal_de_esportes-_assinado.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1310/plo_11.2025_-_altera_a_lei_1499.2023_-_lei_do_suas-_assinado.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1333/plo_12.2025_-_altera_a_lei_1671.2025_-_doacao_de_lote_para_construcao_de_habitacao.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1346/plo_013.2025_-_abertura_de_credito_adicional_especial_por_superavit_financeiro_-_lei_audir_blanc2.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1351/plo_014.2025_-_creditos_adicionais_suplementares.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1356/plo_15.2025_-_altera_a_lei_1245.2019_-_tapurah_capacita-_assinado.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1357/plo_16.2025_-_altera_a_lei_1110.2016_-_verba_indenizatoria_motoristas_da_saude-_assinado.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1410/plo_17.2025_-_autoriza_prestacao_de_servicos_para_entidades_do_municipio.pdf_2__assinado.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1411/plo_18.2025_-_altera_lei_1436.2022_-_asfalta_tapurah_-_remuneracao_2_assinado.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1447/plo_19.2025_-_institui_a_campanha_iptu_premiado.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1429/plo_020.2025_-_abertura_de_credito_adicional_especial_por_superavit_financeiro_para_aquisicao_de_imovel.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1448/plo_21.2025_-_institui_campanha_nota_premiada_tapuraense.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1449/plo_22.2025-_verba_indenizatoria_jornada_delegada_-_policia_militar.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1444/plo_023.2025_-_abertura_de_credito_adicional_especial_por_superavit_financeiro_para_aquisicao_de_onibus_ensino_superior.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1450/plo_024.2025_-_altera_a_lei_1007.2014_-_plantao_e_verba_de_locomocao_de_profissionais_da_saude.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1451/plo_025.2025_-_altera_a_lei_1262.2019_-_conselho_municipal_de_desenvolvimento_agropecuario_industria_e_comercio_condes.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1469/plo_026.2025_-_altera_a_lei_1499.2023_-_lei_do_suas.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1503/plo_28.2025_-_revoga_lo_1.657.2024_-_autoriza_doacao_de_area.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1512/plo_029.2025_altera_incentivo_atividade_diferenciada.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1519/plo_30.2025_-_abertura_de_credito_para_criacao_do_fundo_municipal_de_transportes.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1525/plo_32.2025_-_autorizacao_para_termo_de_convenio_associacao_artes_marciais-_assinado.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1526/plo_33.2025_-_autoriza_participacao_em_consorcio_com_cidesa.ass2.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1531/plo_34.2025_-_abertura_de_credito_especial_-_superavit_-_sao_paulo_e_capixaba.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1533/plo_35.2025_-_prorroga_vigencia_do_plano_municipal_de_educacao.assinado.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1534/plo_36.2025_-_altera_lei_porteira_adentro_assinado.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1552/plo_37.2025_-_abertura_de_credito_especial_-_superavit_-_construcao_do_corpo_de_bombeiros.final.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1565/plo_38.2025_-_autorizacao_para_termo_de_convenio_atec.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1572/plo_39.2025_-_denomina_tracado_e_expansao_da_rua_dos_madeireiros.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1573/plo_40.2025_-_denomina_expansao_da_av_romildo_antonio_picolotto.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1576/plo_41.2025_-_lei_de_criacao_sistema_municipal_de_cultura.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1584/plo_42.2025_-_autorizacao_para_termo_de_convenio_ctg.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1585/plo_43.2025_-_autorizacao_para_termo_de_convenio_ong_anjos_de_patas.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1601/plo_44.2025_-_autorizacao_termo_de_convenio_atec_-_festival_de_pescas..pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1602/plo_45.2025_-_altera_a_lei_1692.2025_-_atividade_delegada_pm.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1608/plo_046.2025_-_autorizacao_para_suplementacao.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1632/plo_47.2025_-_altera_a_destinacao_e_desafeta_imovel_-_oteamento_jardim_nova_esperanca.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1643/plo_48.2025_-_denomina_expansao_da_av_dos_pioneiros.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1644/plo_49.2025_-_autorizacao_para_termo_de_convenio_ong_anjos_de_patas_-_cinomose_1.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1649/plo_50.2025_-_abertura_de_credito_especial_-_construcao_de_escola_de_ensino_fundamental.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1657/plo_51.2025_-_abertura_de_credito_especial_-_nova_estrutura_administrativa.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1665/plo_52.2025___ppa_2026_2029.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1667/plo_53.2025__ldo_2026.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1672/plo_54.2025_-_abertura_de_credito_especial_-_construcao_de_hospital_e_complexo_esportivo.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1673/plo_55.2025_-_abertura_de_credito_especial_-_suplementacao.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1692/plo_56.2025_-_prolongamento_linha_arinos_23.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1702/plo_57.2025_-_abertura_de_credito_por_excesso_de_arrecadacao_-_convenio_estrada_capixaba_e_sao_paulo.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1708/plo_058.2025_-_loa_2026_compilado_com_anexos_1.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1724/plo_59.2025_-_autorizacao_para_suplementacao_10.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1725/plo_60.2025_-_excesso_de_arrecadacao_na_fonte_livre.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1735/plo_61.2025_-_incentivo_financeiro_acs_e_ace.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1743/plo_62.2024_-_altera_lei_1.602.2024_-_tracado_da_estrada_toca_da_onca.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1745/plo_63.2025_-_criacao_e_tracado_da_rua_1.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1762/plo_64.2025_-_altera_a_redacao_da_lei_348.2000.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1763/plo_65.2025_-_altera_lei_1.109-2016_-_rt.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1758/plo_66.2025_-_autoriza_o_municipio_a_custear_material_escolar.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1759/plo_67.2025_-_criacao_e_tracado_estradas_e_ruas_tapurah.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1769/plo_068.2025_-_autoriza_o_municipio_a_realizar_doacao_de_bens_moveis.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1774/plo_69.2025_-_autorizacao_para_termo_de_convenio_acet_-_2026__feliz.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1775/plo_70.2025_-_autorizacao_para_termo_de_convenio_atec_-_festa_de_fim_de_ano_2.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1776/plo_71.2025_-_autorizacao_para_termo_de_convenio_ctg_-_rodeio.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1784/plo_73.2025_-_autorizacao_para_termo_de_fomento_-_conseg.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1807/plo_75.2025_-_rga_2025.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1794/plo_76.2025_altera_lei_1.634-2024_-_loteamento_de_chacara.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1801/plo_77.2025_-_altera_lei_nota_premiada_e_iptu_premiado..pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1800/plo_78.2025_-_prolongamento_avenida_mato_grosso_do_sul.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1802/plo_79.2025_-_autoriza_remanejamento.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1804/plo_80.2025_-_altera_a_lei_1499.2023_-_lei_do_suas.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1808/plo_81.2025_-_reajuste_salarial_de_conselheiro_tutelares.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1825/plo_82.2025_-_excesso_de_arrecadacao.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1254/plc_01.2025_nova_estrutura_administrativa_assinado.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1255/plc_02.2025_-_altera_o_plano_de_cargos_e_carreiras-_assinado_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1256/plc_03.2025_altera_o_pccs_educacao_e_1089.15.._assinado.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1272/plc_004.2025_-_revogacao_da_lei.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1358/plc_05.2025_-_altera_o_plano_de_cargos_e_carreiras-_assinado.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1389/plc_06.2025_-_altera_lei_complementar_67.2014_2_assinado.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1409/plc_07.2025_tapurah_previ_-_aprova_calculo_atuarial_revisado.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1423/plc_08.2025_-_altera_o_plano_de_cargos_e_carreiras_da_educacao.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1428/plc_09.2025_disciplina_a_liberdade_economica_e_balcao_unico.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1496/plc_10.2025_-_altera_lei_complementar_15.2009_-_institui_teletrabalho.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1446/plc_11.2025_-_altera_o_plano_de_cargos_e_carreiras_da_educacao.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1476/plc_12.2025_-_regularizacao_das_construcoes_irregulares.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1480/plc_13.2025_altera_lei_complementar_91.2016_-__mapa_de_zoneamento-_assinado.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1481/plc_14.2025_-_altera_lc_92.2014_-_lei_de_parcelamento_do_solo.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1482/plc_15.2025_-_altera_lc_111.2017_-_codigo_de_obras.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1497/plc_16.2025_-_nao_incidencia_de_cobranca_de_taxas_administracao_direta_do_municipio_de_tapurah.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1502/plc_17.2025_-_altera_o_plano_de_cargos_e_carreiras_substitutivo.ass.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1511/plc_18.2025_-_concede_reajuste_salarial_ao_funcionalismo_publico_municipal_e_altera_dispositivos_na_lei_33.2012.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1538/plc_019.2025_-_concede_reajuste_salarial_ao_funcionalismo_publico_municipal.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1564/plc_20.2025_-_altera_o_plano_de_cargos_e_carreiras..pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1604/plc_21.2025_nova_estrutura_administrativa_-_revoga_lei_complementar_238-2025.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1605/plc_022.2025_-_altera_o_plano_de_cargos_e_carreiras.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1636/plc_23.2025_altera_lei_complementar_91.2016__mapa_de_zoneamento.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1655/plc_24.2025_altera_tabela_i_do_anexo_ii_da_lei_complementar_91.2016.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1733/plc_25.2025_-_altera_o_plano_de_cargos_e_carreiras_lc_33-2012.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1734/plc_26.2025_-_pccs_acs_e_ace.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1760/plc_27.2025_-_altera_o_plano_de_cargos_e_carreiras_lc193-2022.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1795/plc_28.2025_-_altera_o_plano_de_cargos_e_carreiras_lc_33.2012.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1283/projeto_de_lei_ordinario_do_legislativo_001.2025_honorarios_advocaticios_legislativo.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1284/projeto_de_lei_ordinario_do_legislativo_002.2025_-_proibe_inauguracao_de_obras_nao_concluidas.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1317/projeto_de_lei_ordinaria_do_legislativo_03-2025_-_institui_o_dia_do_evangelico.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1330/projeto_de_lei_ordinario_do_legislativo_004.2025_-_autoriza_o_poder_executivo_retirada_de_entulhos_area_particular.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1359/projeto_de_lei_ordinario_do_legislativo_005.2025_-_altera_lei_1.609-2024_-_verba_indenizatoria.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1360/projeto_de_lei_ordinario_do_legislativo_006.2025_-_proibe_contratacao_de_shows_que_envolvam_apologia_a_crime_ou_drogas.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1453/projeto_de_lei_ordinaria_do_legislativo_007.2025_-_declara_utilidade_publica_associacao_associacao_estrada_sao_paulo..pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1492/projeto_de_lei_ordinaria_do_legislativo_008-2025_-_declara_utilidade_publica_associacao_associacao_acet.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1493/projeto_de_lei_ordinaria_do_legislativo_009-2025_-_dia_do_pioneiro_plebiscito_criacao_tapurah.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1535/projeto_de_lei_ordinaria_do_legislativo_010-2025_-_linha_arinos_22-_clovis_maciel..pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1640/projeto_de_lei_ordinaria_do_legislativo_012-2025_-_declara_utilidade_publica_associacao_carros_antigos.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1721/projeto_de_lei_ordinaria_do_legislativo_013-2025_-_tracado_e_denominacao_de_rua.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1726/projeto_de_lei_ordinaria_do_legislativo_014-2025_-_institui_semana_do_professor.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1727/projeto_de_lei_ordinaria_do_legislativo_015-2025_-cameras_nas_pracas_e_multa.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1749/projeto_de_lei_ordinaria_do_legislativo_016-2025_-_feriado_escolar_dia_do_professor.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1796/projeto_de_lei_ordinaria_do_legislativo_017.2025_-_altera_lei_1.609-2024_-_verba_indenizatoria_-_valor.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1805/projeto_de_lei_ordinaria_do_legislativo_018.2025_-_patrimonio_cultura_festa_leitao_no_rolete.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1834/projeto_de_lei_ordinaria_do_legislativo_019-2025_-_declara_utilidade_publica_associacao_acaft.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1342/projeto_de_lei_complementar_do_legislativo_001-2025_-_altera_lc_133-2019_pccs_camara.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1551/projeto_de_lei_complementar_do_legislativo_002-2025_-_reajuste_servidores_legislativo_altera_lc_133-2019.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1591/projeto_de_lei_complementar_do_legislativo_003-2025_-_altera_lc_133-2019.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1680/projeto_de_lei_complementar_do_legislativo_004-2025_-_altera_lc_133-2019.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1722/projeto_de_lei_complementar_do_legislativo_005-2025_-_altera_lc_91-2016__e_92-2016-_regularizacao_lotes.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1246/01-2025_emenda_modificativa_no_01-2025_-_res_02-2025..pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1247/02-2025_emenda_supressiva__-_res_02-2025..pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1248/03-2025_emenda_aditiva__-_res_02-2025..pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1273/04-2025_emenda_modificativa__-_plc_02-2025.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1274/05-2025_emenda_modificativa__-_pl_02-2025.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1275/06-2025_emenda_redacao_-_pl_03-2025.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1276/07-2025_emenda_redacao_-_plc_01-2025.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1294/08-2025_emenda_redacao_-_pl_07-2025.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1299/09-2025_emenda_redacao_-_plc_04-2025.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1311/10-2025_emenda_redacao_-_projeto_res._06-2025.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1316/11-2025_emenda_aditiva_modificativa_e_redacao__-_pl_10-2025.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1315/12-2025_emenda_de_redacao__-_pll_02-2025.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1318/13-2025_emenda_redacao_-_projeto_res._06-2025...pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1320/14-2025_emenda_modificativa_e_aditiva__-_pll_02-2025..pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1321/15-2025_emenda_modificativa_e_aditiva__-_pll_02-2025..pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1323/16-2025_emenda_modificativa_e_aditiva__-_plo_11-2025.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1334/17-2025_emenda_redacao_-_projeto_lei_12-2025.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1369/18-2025_emenda_redacao_-_projeto_lei_13-2025.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1370/19-2025_emenda_redacao_-_projeto_lei_complementar_05-2025.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1372/20-2025_emenda_modificativa_-_projeto_lei_complementar_05-2025.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1373/21-2025_emenda_redacao_-_projeto_lei_14-2025.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1374/22-2025_emenda_redacao_-_projeto_lei_16-2025.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1375/23-2025_emenda_modificativa_-_plcl_01-2025.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1378/24-2025_emenda_supressiva_-__plc__05.2025.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1391/25-2025_emenda_aditiva_e_modificativa_-_pll_06-2025.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1474/28-2025_emenda_aditiva_e_modificativa_-_plo_25-2025.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1499/29-2025_emenda_modificativa_-_plc_12-2025.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1505/30-2025_emenda_modificativa.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1517/31-2025_emenda_modificativa_-_plo_29-2025.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1545/32-2025_emenda_redacao_-_plo_34-2025..pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1547/33-2025_emenda_redacao_-_plo_36-2025.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1554/34-2025_emenda_redacao_-_plo_34-2025..pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1560/35-2025_emenda_aditiva_e_modificativa_-_projeto_de_resolucao_08-2025.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1561/36-2025_emenda_supressiva._-_projeto_de_resolucao_08-2025.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1569/37-2025_emenda_redacao_-_plc_20-2025.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1587/38-2025_emenda_aditiva_-_res_09-2025.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1588/39-2025_emenda_aditiva_-_res_09-2025.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1589/40-2025_emenda_aditiva_-_res_09-2025.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1592/41-2025_emenda_supressiva_-_emenda_a_lei_organica_-_02.2025_-_voto_secreto..pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1594/42-2025_emenda_modificativa_de_redacao_-_pl_43-2025.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1595/43-2025_emenda_aditiva_e_modificativa_-_projeto_de_resolucao_08-2025.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1606/44-2025_emenda_redacao_-_plc_22-2025.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1613/45-2025_emenda_supressiva_-_plc_21-2025.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1617/46-2025_emenda_supressiva_-_plc_22-2025.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1618/47-2025_emenda_aditiva_e_modificativa_-_plo_45-2025.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1662/48-2025_emenda_aditiva_e_modificativa_-_plc_24-2025.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1670/49-2025_-_emenda_modificativa_-_plc_24-2025.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1694/50-2025_emenda_modificativa_-_res_12-2025._novo.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1695/51-2025_emenda_modificativa_-_plo_56-2025.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1747/52-2025_emenda_supressiva_-_plc_25-2025.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1751/53-2025_emenda_modificativa__e_de_redacao_-_plc_26-2025.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1752/54-2025_emenda_modificativa__-_plo_61-2025.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1753/55-2025_emenda_modificativa_e_aditiva_-_pll_15-2025.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1754/56-2025_emenda_aditiva_e_modificativa_-_plc_25-2025..pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1755/57-2025_emenda_modificativa_-_plo_63-2025_ass.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1778/58-2025_emenda_aditiva_e_modificativa_-_plc_27-2025.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1779/59-2025_emenda_aditiva_e_modificativa_-_pr_13-2025.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1785/60-2025_emenda_modificativa_-_plo_64-2025.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1787/61-2025_emenda_modificativa_-_plo_53-2025_-_ldo_2026.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1788/62-2025_emenda_supressiva_-_plo_67-2025.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1809/63-2025_emenda_modificativa_-_pll_17-2025.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1810/64-2025_emenda_modificativa_-_plo_58-2025_-_loa_2026..pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1817/65-2025_emenda_modificativa_-_plo_75-2025_rga_agente_politico.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1819/66-2025_emenda_modificativa_-_pll_18-2025.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1823/67-2025_emenda_modificativa_-_plo_58-2025_-_loa_2026.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1829/68-2025_emenda_modificativa_-_plo_82-2025.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1280/indicacao_001.2025_-_juliano.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1281/indicacao_002.2025_-_cleomar.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1282/indicacao_003.2025_-_gobbi.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1301/indicacao_004.2025_-_cleomar..pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1322/indicacao_005.2025_-_lauro_schuck.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1324/indicacao_006.2025_-_aelton.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1325/indicacao_007.2025_-_aelton.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1326/indicacao_008.2025_-_aelton.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1331/indicacao_009.2025_-_cleomar.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1339/indicacao_010.2025_-_cleomar.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1340/indicacao_011.2025_-_cleomar.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1338/indicacao_012.2025_-_lauro_schuck.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1341/indicacao_013.2025_-_cleomar.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1343/indicacao_014.2025_-_aelton.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1344/indicacao_015.2025_-_aelton.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1347/indicacao_016.2025_-_diego.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1348/indicacao_017.2025_-_cleomar_1.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1349/indicacao_018.2025_-_zottis_1.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1352/indicacao_019.2025_-_diego.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1353/indicacao_020.2025_-_cleomar.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1361/indicacao_021.2025_-_cleomar.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1364/indicacao_022.2025_-_diego.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1365/indicacao_023.2025_-_diego.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1366/indicacao_024.2025_-_juliano.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1367/indicacao_025.2025_-_sette.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1368/indicacao_026.2025_-_sette.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1376/indicacao_027.2025_-_lauro_schuck.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1381/indicacao_028.2025_-_lauro_schuck.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1382/indicacao_029.2025_-_lauro_schuck.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1384/indicacao_030.2025_-_zottis.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1385/indicacao_031.2025_-_zottis.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1394/indicacao_032.2025_-_cleomar.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1395/indicacao_033.2025_-_cleomar.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1396/indicacao_034.2025_-_cleomar.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1397/indicacao_035.2025_-_cleomar.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1398/indicacao_036.2025_-_cleomar.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1399/indicacao_037.2025_-_paulo.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1402/indicacao_038.2025_-_paulo.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1403/indicacao_039.2025_-_cleomar.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1404/indicacao_040.2025_-_cleomar.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1405/indicacao_041.2025_-_cleomar.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1413/indicacao_042.2025_-_lauro_schuck.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1420/indicacao_043.2025_-_gobbi.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1426/indicacao_044.2025_-_gobbi.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1434/indicacao_045.2025_-_juliano.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1435/indicacao_046.2025_-_juliano.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1436/indicacao_047.2025_-_juliano.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1437/indicacao_048.2025_-_cleomar_daise_zottis.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1438/indicacao_049.2025_-_cleomar.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1439/indicacao_050.2025_-_cleomar.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1455/indicacao_051.2025_-_gobbi.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1456/indicacao_052.2025_-_cleomar.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1457/indicacao_053.2025_-_aelton.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1458/indicacao_054.2025_-_cleomar.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1462/indicacao_055.2025_-_cleomar.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1463/indicacao_056.2025_-_cleomar.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1464/indicacao_057.2025_-_sette_1.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1465/indicacao_058.2025_-_marcio.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1466/indicacao_059.2025_-_marcio.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1470/indicacao_060.2025_-_zottis.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1471/indicacao_061.2025_-_zottis.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1483/indicacao_0062.2025_-_paulo.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1484/indicacao_0063.2025_-_paulo.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1485/indicacao_0064.2025_-_paulo.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1486/indicacao_0065.2025_-_cleomar.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1487/indicacao_0066.2025_-_daise.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1488/indicacao_0067.2025_-_cleomar.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1489/indicacao_0068.2025_-_juliano.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1500/indicacao_0069.2025_-_cleomar.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1508/indicacao_070.2025_-__aelton.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1509/indicacao_071.2025_-_marcio.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1523/indicacao_0072.2025_-_juliano.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1527/indicacao_073.2025_-_juliano_-_ace_-_gratificacao_produtividade.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1529/indicacao_074.2025_-_juliano_-_ace_e_acs_-_insalubridade.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1542/indicacao_075.2025_-_cleomar.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1543/indicacao_076.2025_-_cleomar.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1544/indicacao_077.2025_-_cleomar.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1557/indicacao_078.2025_-_zottis.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1558/indicacao_079.2025_-_aelton.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1566/indicacao_080.2025_-_diego.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1570/indicacao_081.2025_-_diego.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1578/indicacao_082.2025_-_gobbi.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1579/indicacao_083.2025_-_diego.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1580/indicacao_084.2025_-_cleomar.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1581/indicacao_085.2025_-_zottis.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1583/indicacao_086.2025_-_diego.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1596/indicacao_087.2025_-_paulo.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1597/indicacao_088.2025_-_paulo.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1609/indicacao_089.2025_-_daise.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1610/indicacao_090.2025_-_daise.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1611/indicacao_091.2025_-_daise.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1616/indicacao_092.2025_-_gobbi.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1619/indicacao_093.2025_-_diego.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1620/indicacao_094.2025_-_diego.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1621/indicacao_095.2025_-_cleomar.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1622/indicacao_096.2025_-_cleomar.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1623/indicacao_097.2025_-_cleomar.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1624/indicacao_098.2025_-_paulo..pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1628/indicacao_099.2025_-_zottis.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1629/indicacao_100.2025_-_zottis.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1641/indicacao_101.2025_-_zottis.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1645/indicacao_102.2025_-_aelton.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1646/indicacao_103.2025_-_daise.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1650/indicacao_104.2025_-_daise.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1652/indicacao_0105.2025_-_gobbi.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1658/indicacao_106.2025_-_diego.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1663/indicacao_107.2025_-_cleomar.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1677/indicacao_108.2025_-_sette_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1678/indicacao_109.2025_-_cleomar_protocolado.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1679/indicacao_110.2025_-_daise_-_assinado..pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1685/indicacao_111.2025_-_paulo_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1686/indicacao_112.2025_-_paulo_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1687/indicacao_113.2025_-_paulo_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1688/indicacao_114.2025_-_paulo_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1690/indicacao_115.2025_-_paulo_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1696/indicacao_116.2025_-_diego.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1697/indicacao_117.2025_-_aelton.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1698/indicacao_118.2025_-_aelton.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1705/indicacao_119.2025_-_aelton.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1711/indicacao_120.2025_-_diego.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1712/indicacao_122.2025_-_daise.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1713/indicacao_123.2025_-_zottis.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1714/indicacao_124.2025_-_paulo.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1715/indicacao_125.2025_-_paulo.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1716/indicacao_126.2025_-_paulo.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1718/indicacao_127.2025_-_paulo.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1720/indicacao_128.2025_-_daise.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1730/indicacao_129.2025_-_cleomar_-_assinado..pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1731/indicacao_130.2025_-_zottis.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1736/indicacao_131.2025_-_gobbi.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1737/indicacao_132.2025_-_juliano_-_regulamentacao_de_gratificacao_de_produtividade_e_resultados_anual_servidores.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1738/indicacao_133.2025_-_paulo.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1739/indicacao_134.2025_-_gobbi.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1740/indicacao_135.2025_-_gobbi.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1741/indicacao_136.2025_-_gobbi.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1757/indicacao_137.2025_-_sette.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1765/indicacao_138.2025_-_gobbi.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1766/indicacao_139.2025_-_daise.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1777/indicacao_140.2025_-_gobbi.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1789/indicacao_141.2025_-_daise.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1790/indicacao_142.2025_-_zottis.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1797/indicacao_143.2025_-_cleomar.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1814/indicacao_0144.2025_-_juliano.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1815/indicacao_0145.2025_-_juliano.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1827/indicacao_146.2025_-_gobbi.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1828/indicacao_147.2025_-_gobbi.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1245/requerimento_01-2025_-_urgencia_de_votacao.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1290/requerimento_002.2025_-_saude.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1263/requerimento_003-2025_-_urgencia_de_votacao.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1291/requerimento_004-2025_-_urgencia_de_votacao..pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1293/requerimento_005-2025_-_urgencia_de_votacao.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1300/requerimento_06-2025_-_criacao_cpi_convenios_aspreat_ano_de_2024..pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1302/requerimento_07-2025_-_criacao_cpi_convenios_abranel_ano_de_2024.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1306/requerimento_008-2025_-_urgencia_de_votacao.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1312/requerimento_009-2025_-_afastamento_daise.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1327/requerimento_010-2025_-_urgencia_de_votacao.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1329/requetimento_011-2025_-_premio_selo_ouro_de_alfabetizacao.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1336/requerimento_012_-_2025_-_urgencia_de_votacao.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1337/requerimento_013-2025_-_justificativa_de_ausencia_de_sessao.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1363/requetimento_-_saude_-_verba_de_desempenho_2.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1379/requerimento_015_-_2025_-_urgencia_de_votacao.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1386/requerimento_016-2025_-_secretaria_de_obras..pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1387/requerimento_017-2025_-_secretaria_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1392/requerimento_018-2025_-_secretaria_de_servicos_publicos.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1393/requerimento_019-2025_-_justificativa_de_ausencia_de_sessao_-_sette.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1401/requerimento_020-2025_-_justificativa_de_ausencia_de_sessao_-diego.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1407/requerimento_021-2025_-_apae_1.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1415/requerimento_022-2025_-_obras_ginasio.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1416/requerimento_023-2025_-_obras_piscina_vinicius.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1417/requerimento_024-2025_-_afastamento_diego_grandene.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1432/requerimento_025_-_2025_-_urgencia_de_votacao...pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1440/requerimento_026-2025_-_requerimento_amm_-_gobbi.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1441/requerimento_027-2025_-_requerimento_-_gobbi__-_berte.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1442/requerimento_028-2025_-_requerimento__-_gobbi_-_saude.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1454/requerimento_029-2025_-_requerimento__-_maranhao.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1490/requerimento_031_-_2025_-_urgencia_de_votacao.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1506/requerimento_032_-_2025_-_urgencia_de_votacao.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1515/requerimento_033-2025_-_justificativa_de_ausencia_de_sessao.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1516/requerimento_034_-_2025_-_urgencia_de_votacao.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1520/requerimento_035_-_2025_-_prorrogacao_cpi_-_aspreat..pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1522/requerimento_036_-_2025_-_prorrogacao_cpi_-_abranel.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1528/requerimento_037_-_2025_-_urgencia_de_votacao.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1546/requerimento_038_-_2025_-_urgencia_de_votacao.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1567/requerimento_039_-_2025_-_urgencia_de_votacao.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1568/requerimento_040_-_2025_-_urgencia_de_votacao.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1586/requerimento_041-2025_-_requerimento_-_gobbi.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1599/requerimento_042-2025_-_requerimento_-_gobbi.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1614/requerimento_043_-_2025_-_urgencia_de_votacao.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1633/requerimento_044_-_2025_-_urgencia_de_votacao.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1639/requerimento_045-2025_-_justificativa_de_ausencia_de_sessao.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1651/requerimento_046_-_2025_-_urgencia_de_votacao.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1683/requerimento_047-2025_-_justificativa_de_ausencia_de_sessao.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1709/requerimento_048-2025_-_requerimento_-_gobbi._revisado.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1699/requerimento_049-2025_-_justificativa_de_ausencia_de_sessao.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1704/requerimento_050_-_2025_-_urgencia_de_votacao.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1770/requerimento_51-2025_-_justificativa_de_ausencia_de_sessao_-diego_-_protocolado.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1771/requerimento_52-2025_-_justificativa_de_ausencia_de_sessao_-diego_-_30_dias.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1780/requerimento_053_-_2025_-_urgencia_de_votacao.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1791/requerimento_054_-_2025_-_urgencia_de_votacao.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1811/requerimento_055-2025_-_requerimento_-_diego_grendene.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1816/requerimento_056-2025_-_requerimento_-_gobbi1.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1820/requerimento_057_-_2025_-_urgencia_de_votacao.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1831/requerimento_058_-_2025_-_urgencia_de_votacao.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1838/requerimento_059_-_2025_-_urgencia_de_votacao.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1460/mocao_de_apoio_01.2025_-_cleomar.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1461/mocao_002.2024_-cleomar.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1491/mocao_003.2025_apoio_congresso_lei_aborto_-_daise.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1495/mocao_004.2025_reconhecimento_acet_-_cleomar.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1513/mocao_aplausos__005.2025__pastor_albertino_pinto_da_silva_-_cleomar.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1559/mocao_006.2025__-__jucineia_de_souza_pinheiro_-_endemias_cleomar.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1612/mocao_007.2025__-__alice_-_daise.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1625/mocao_de_reconhecimento_008-2025.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1637/mocao_009.2025__-__reconhecimento_cleonice_-_daise.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1781/mocao_de_apoio_n_010-2025.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1812/mocao_011.2025_-_reconhecimento_-_ruan.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1813/mocao_012.2025_-_reconhecimento_-_advogados.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1830/mocao_013.2025_-_reconhecimento_-_olimpiadas_de_matematica.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1242/resolucao_no001-2025_-_reajuste_auxilio_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1243/resolucao_no002-2025_-_alteracao_regimento_interno_da_camara.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1279/projeto_de_resolucao_no_003-2025_-_fixa_o_calendario_legislativo_para_2025.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1295/projeto_de_resolucao_no_004-2025_-_altera_resolucao_122-2023_lei_14.133-2021.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1296/projeto_de_resolucao_no_005-2025_____altera_resolucao_119-2022_-_auxilio_alimentacao_camara.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1297/projeto_de_resolucao_no_006-2025-_altera_arts_da_resolucao_87_2014_-_regimento_interno.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1425/projeto_de_resolucao_no_007-2025._cria_procuradoria_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1548/projeto_de_resolucao_no_008-2025_-_altera_regimento_interno_e_inclui_votacao_remota.revisado.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1549/projeto_de_resolucao_no_009-2025_-_codigo_de_etica.revisado.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1550/projeto_de_resolucao_no_010-2025_-_escola_legislativa..pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1590/projeto_de_resolucao_no_011-2025_-__altera_resolucao_119-2022_-_auxilio_alimentacao_camara._revisado.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1660/projeto_de_resolucao_no_012-2025._-_gratificacao_eficiencia.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1750/projeto_de_resolucao_no_013-2025_-_altera_resolucao_122-2023_lei_14.133-2021_-registro_de_precos.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1314/projeto_de_decreto_legislativo_01-2025-_regulamento_consignado_servidores.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1390/projeto_de_decreto_legislativo_no_02-2025_concede_titulo_de_cidadao_tapuraense.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1615/projeto_de_decreto_legislativo_no_03-2025_concede_titulo_de_cidadao_tapuraense.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1661/projeto_de_decreto_legislativo_no_04-2025._concede_titulo_de_cidadao_tapuraense.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1418/projeto_de_emenda_a_lei_organica_no_001-2025.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1556/projeto_de_emenda_a_lei_organica_no_002-2025_-_revisao_lei_organica.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1693/projeto_de_emenda_a_lei_organica_no_003-2025_-emenda_impositiva.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1822/1.9_parecer_previo_67-2025_-_contas_governo_2024_-_capeletti.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1264/002.2025_oficio_-_secretaria_de_saude.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1265/003.2025_oficio_-_secretaria_de_infra_e_meio_ambiente.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1266/004.2025_secretaria_de_infra_e_meio_ambiente.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1267/005.2025_secretaria_de_infra_e_meio_ambiente.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1241/requerimento_001-2025_-_chapa_mesa_diretora_2025.doc" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1292/requerimento_002-2025_-_comissoes_permanentes_da_camara_de_2025.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1833/chapa_03_-_eleicao_mesa_diretora_2026.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1304/ata_sessao_ordinaria_03-01-2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1328/ata_sessao_ordinaria_10-02-2025..pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1335/ata_sessao_ordinaria_17-02-2025..pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1354/ata_sessao_ordinaria_24-02-2025..pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1377/ata_sessao_ordinaria_10-03-2025..pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1380/ata_sessao_ordinaria__17-03-2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1406/ata_sessao_ordinaria_24-03-2025..pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1419/ata_sessao_ordinaria_31-03-2025..pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1433/ata_sessao_ordinaria_07-04-2025..pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1467/ata_sessao_ordinaria_14-04-2025..pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1477/ata_sessao_ordinaria_28-04-2025..pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1478/ata_sessao_ordinaria_05.05.2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1498/ata_sessao_ordinaria_12-05-2025..pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1514/ata_sessao_ordinaria_19-05-2025..pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1521/ata_sessao_ordinaria_26-05-2025..pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1537/ata_sessao_ordinaria_02-06-2025..pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1555/ata_sessao_ordinaria_09-06-2025..pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1562/ata_sessao_ordinaria_16-06-2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1577/ata_sessao_ordinaria_23-06-2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1598/ata_sessao_ordinaria_07-07-2025..pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1627/ata_da_sessao_ordinaria_14-07-2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1630/ata_da_sessao_ordinaria_04-08-2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1638/ata_da_24_sessao_ordinaria_-_11.08.2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1647/ata_da_sessao_ordinaria_18-08-2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1659/ata_eletronica_da_26_sessao_ordinaria_1_sessao_legislatva_dia_25.08.2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1682/ata_eletronica_da_27a_sessao_ordinaria_da_1a_sessao_legislativa.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1700/ata_eletronica_da_28a_sessao_ordinaria_da_1a_sessao_legislativa.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1719/ata_da_sessao_ordinaria_22-09-2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1728/ata_da_sessao_ordinaria_06-10-2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1746/ata_da_sessao_ordinaria_22-10-2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1767/ata_eletronica_da_34_sessao_ordinaria_da_1_sessao_legislativa.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1772/ata_eletronica_da_35_sessao_ordinaria_da_1_sessao_legislativa.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1786/ata_eletronica_da_36_sessao_ordinaria_da_1_sessao_legislativa.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1792/ata_da_sessao_ordinaria_17-11-2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1818/ata_eletronica_da_38_sessao_ordinaria_da_1_sessao_legislativa.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1824/ata_eletronica_da_39_sessao_ordinaria_da_1_sessao_legislativa.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1832/ata_eletronica_da_40_sessao_ordinaria_da_1_sessao_legislativa.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1244/ata_sessao_solene_01-01-2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1261/ata_sessao_extraordinaria_10-01-2025..pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1278/ata_sessao_extraordinaria_14-01-2025..pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1313/ata_sessao_extraordinaria_06-02-2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1383/ata_sessao_extraordinaria_19-03-2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1473/ata_sessao_extraordinaria_25-04-2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1574/ata_da_sessao_extraordinaria_do_dia_20_de_junho_de_2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1748/ata_da_sessao_extraordinaria_23-10-2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1839/ata_eletronica_da_10_sessao_extraordinaria_da_1_sessao_legislativa.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1253/plo_01.2025_-_desafetacao_-_parque_industrial_orlando_capeletti_1_assinada.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1258/plo_002.2025_-_abertura_de_credito_especial_-_construcao_de_creche_de_educacao_infantil.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1260/plo_003.2025_-abertura_de_credito_adicional_especial_-_criacao_secretaria_assinado_-_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1286/plo_004.2025_-_autorizacao_para_suplementacao_ok.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1287/plo_005.2025_manutencao_de_areas_em_periodo_de_chuva.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1288/plo_06.2025_-_altera_a_lei_1162.2017_-_altera_planta_e_memorial_descritivo_lot_industrial.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1289/plo_007.2025_-_autoriza_cessao_de_veiculos_da_frota_para_itanhanga.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1298/plo_08.2025_-_doacao_de_area_publica_para_construcao_de_habitacao_popular.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1308/plo_09.2025_-_adesao_de_novos_consorciados_-_consorcio_de_compras_amm-_assinado2.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1309/plo_10.2025_cria_o_conselho_municipal_de_esportes-_assinado.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1310/plo_11.2025_-_altera_a_lei_1499.2023_-_lei_do_suas-_assinado.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1333/plo_12.2025_-_altera_a_lei_1671.2025_-_doacao_de_lote_para_construcao_de_habitacao.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1346/plo_013.2025_-_abertura_de_credito_adicional_especial_por_superavit_financeiro_-_lei_audir_blanc2.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1351/plo_014.2025_-_creditos_adicionais_suplementares.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1356/plo_15.2025_-_altera_a_lei_1245.2019_-_tapurah_capacita-_assinado.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1357/plo_16.2025_-_altera_a_lei_1110.2016_-_verba_indenizatoria_motoristas_da_saude-_assinado.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1410/plo_17.2025_-_autoriza_prestacao_de_servicos_para_entidades_do_municipio.pdf_2__assinado.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1411/plo_18.2025_-_altera_lei_1436.2022_-_asfalta_tapurah_-_remuneracao_2_assinado.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1447/plo_19.2025_-_institui_a_campanha_iptu_premiado.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1429/plo_020.2025_-_abertura_de_credito_adicional_especial_por_superavit_financeiro_para_aquisicao_de_imovel.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1448/plo_21.2025_-_institui_campanha_nota_premiada_tapuraense.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1449/plo_22.2025-_verba_indenizatoria_jornada_delegada_-_policia_militar.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1444/plo_023.2025_-_abertura_de_credito_adicional_especial_por_superavit_financeiro_para_aquisicao_de_onibus_ensino_superior.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1450/plo_024.2025_-_altera_a_lei_1007.2014_-_plantao_e_verba_de_locomocao_de_profissionais_da_saude.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1451/plo_025.2025_-_altera_a_lei_1262.2019_-_conselho_municipal_de_desenvolvimento_agropecuario_industria_e_comercio_condes.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1469/plo_026.2025_-_altera_a_lei_1499.2023_-_lei_do_suas.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1503/plo_28.2025_-_revoga_lo_1.657.2024_-_autoriza_doacao_de_area.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1512/plo_029.2025_altera_incentivo_atividade_diferenciada.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1519/plo_30.2025_-_abertura_de_credito_para_criacao_do_fundo_municipal_de_transportes.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1525/plo_32.2025_-_autorizacao_para_termo_de_convenio_associacao_artes_marciais-_assinado.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1526/plo_33.2025_-_autoriza_participacao_em_consorcio_com_cidesa.ass2.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1531/plo_34.2025_-_abertura_de_credito_especial_-_superavit_-_sao_paulo_e_capixaba.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1533/plo_35.2025_-_prorroga_vigencia_do_plano_municipal_de_educacao.assinado.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1534/plo_36.2025_-_altera_lei_porteira_adentro_assinado.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1552/plo_37.2025_-_abertura_de_credito_especial_-_superavit_-_construcao_do_corpo_de_bombeiros.final.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1565/plo_38.2025_-_autorizacao_para_termo_de_convenio_atec.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1572/plo_39.2025_-_denomina_tracado_e_expansao_da_rua_dos_madeireiros.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1573/plo_40.2025_-_denomina_expansao_da_av_romildo_antonio_picolotto.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1576/plo_41.2025_-_lei_de_criacao_sistema_municipal_de_cultura.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1584/plo_42.2025_-_autorizacao_para_termo_de_convenio_ctg.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1585/plo_43.2025_-_autorizacao_para_termo_de_convenio_ong_anjos_de_patas.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1601/plo_44.2025_-_autorizacao_termo_de_convenio_atec_-_festival_de_pescas..pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1602/plo_45.2025_-_altera_a_lei_1692.2025_-_atividade_delegada_pm.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1608/plo_046.2025_-_autorizacao_para_suplementacao.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1632/plo_47.2025_-_altera_a_destinacao_e_desafeta_imovel_-_oteamento_jardim_nova_esperanca.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1643/plo_48.2025_-_denomina_expansao_da_av_dos_pioneiros.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1644/plo_49.2025_-_autorizacao_para_termo_de_convenio_ong_anjos_de_patas_-_cinomose_1.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1649/plo_50.2025_-_abertura_de_credito_especial_-_construcao_de_escola_de_ensino_fundamental.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1657/plo_51.2025_-_abertura_de_credito_especial_-_nova_estrutura_administrativa.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1665/plo_52.2025___ppa_2026_2029.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1667/plo_53.2025__ldo_2026.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1672/plo_54.2025_-_abertura_de_credito_especial_-_construcao_de_hospital_e_complexo_esportivo.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1673/plo_55.2025_-_abertura_de_credito_especial_-_suplementacao.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1692/plo_56.2025_-_prolongamento_linha_arinos_23.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1702/plo_57.2025_-_abertura_de_credito_por_excesso_de_arrecadacao_-_convenio_estrada_capixaba_e_sao_paulo.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1708/plo_058.2025_-_loa_2026_compilado_com_anexos_1.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1724/plo_59.2025_-_autorizacao_para_suplementacao_10.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1725/plo_60.2025_-_excesso_de_arrecadacao_na_fonte_livre.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1735/plo_61.2025_-_incentivo_financeiro_acs_e_ace.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1743/plo_62.2024_-_altera_lei_1.602.2024_-_tracado_da_estrada_toca_da_onca.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1745/plo_63.2025_-_criacao_e_tracado_da_rua_1.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1762/plo_64.2025_-_altera_a_redacao_da_lei_348.2000.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1763/plo_65.2025_-_altera_lei_1.109-2016_-_rt.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1758/plo_66.2025_-_autoriza_o_municipio_a_custear_material_escolar.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1759/plo_67.2025_-_criacao_e_tracado_estradas_e_ruas_tapurah.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1769/plo_068.2025_-_autoriza_o_municipio_a_realizar_doacao_de_bens_moveis.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1774/plo_69.2025_-_autorizacao_para_termo_de_convenio_acet_-_2026__feliz.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1775/plo_70.2025_-_autorizacao_para_termo_de_convenio_atec_-_festa_de_fim_de_ano_2.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1776/plo_71.2025_-_autorizacao_para_termo_de_convenio_ctg_-_rodeio.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1784/plo_73.2025_-_autorizacao_para_termo_de_fomento_-_conseg.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1807/plo_75.2025_-_rga_2025.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1794/plo_76.2025_altera_lei_1.634-2024_-_loteamento_de_chacara.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1801/plo_77.2025_-_altera_lei_nota_premiada_e_iptu_premiado..pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1800/plo_78.2025_-_prolongamento_avenida_mato_grosso_do_sul.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1802/plo_79.2025_-_autoriza_remanejamento.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1804/plo_80.2025_-_altera_a_lei_1499.2023_-_lei_do_suas.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1808/plo_81.2025_-_reajuste_salarial_de_conselheiro_tutelares.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1825/plo_82.2025_-_excesso_de_arrecadacao.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1254/plc_01.2025_nova_estrutura_administrativa_assinado.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1255/plc_02.2025_-_altera_o_plano_de_cargos_e_carreiras-_assinado_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1256/plc_03.2025_altera_o_pccs_educacao_e_1089.15.._assinado.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1272/plc_004.2025_-_revogacao_da_lei.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1358/plc_05.2025_-_altera_o_plano_de_cargos_e_carreiras-_assinado.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1389/plc_06.2025_-_altera_lei_complementar_67.2014_2_assinado.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1409/plc_07.2025_tapurah_previ_-_aprova_calculo_atuarial_revisado.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1423/plc_08.2025_-_altera_o_plano_de_cargos_e_carreiras_da_educacao.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1428/plc_09.2025_disciplina_a_liberdade_economica_e_balcao_unico.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1496/plc_10.2025_-_altera_lei_complementar_15.2009_-_institui_teletrabalho.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1446/plc_11.2025_-_altera_o_plano_de_cargos_e_carreiras_da_educacao.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1476/plc_12.2025_-_regularizacao_das_construcoes_irregulares.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1480/plc_13.2025_altera_lei_complementar_91.2016_-__mapa_de_zoneamento-_assinado.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1481/plc_14.2025_-_altera_lc_92.2014_-_lei_de_parcelamento_do_solo.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1482/plc_15.2025_-_altera_lc_111.2017_-_codigo_de_obras.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1497/plc_16.2025_-_nao_incidencia_de_cobranca_de_taxas_administracao_direta_do_municipio_de_tapurah.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1502/plc_17.2025_-_altera_o_plano_de_cargos_e_carreiras_substitutivo.ass.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1511/plc_18.2025_-_concede_reajuste_salarial_ao_funcionalismo_publico_municipal_e_altera_dispositivos_na_lei_33.2012.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1538/plc_019.2025_-_concede_reajuste_salarial_ao_funcionalismo_publico_municipal.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1564/plc_20.2025_-_altera_o_plano_de_cargos_e_carreiras..pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1604/plc_21.2025_nova_estrutura_administrativa_-_revoga_lei_complementar_238-2025.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1605/plc_022.2025_-_altera_o_plano_de_cargos_e_carreiras.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1636/plc_23.2025_altera_lei_complementar_91.2016__mapa_de_zoneamento.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1655/plc_24.2025_altera_tabela_i_do_anexo_ii_da_lei_complementar_91.2016.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1733/plc_25.2025_-_altera_o_plano_de_cargos_e_carreiras_lc_33-2012.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1734/plc_26.2025_-_pccs_acs_e_ace.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1760/plc_27.2025_-_altera_o_plano_de_cargos_e_carreiras_lc193-2022.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1795/plc_28.2025_-_altera_o_plano_de_cargos_e_carreiras_lc_33.2012.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1283/projeto_de_lei_ordinario_do_legislativo_001.2025_honorarios_advocaticios_legislativo.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1284/projeto_de_lei_ordinario_do_legislativo_002.2025_-_proibe_inauguracao_de_obras_nao_concluidas.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1317/projeto_de_lei_ordinaria_do_legislativo_03-2025_-_institui_o_dia_do_evangelico.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1330/projeto_de_lei_ordinario_do_legislativo_004.2025_-_autoriza_o_poder_executivo_retirada_de_entulhos_area_particular.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1359/projeto_de_lei_ordinario_do_legislativo_005.2025_-_altera_lei_1.609-2024_-_verba_indenizatoria.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1360/projeto_de_lei_ordinario_do_legislativo_006.2025_-_proibe_contratacao_de_shows_que_envolvam_apologia_a_crime_ou_drogas.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1453/projeto_de_lei_ordinaria_do_legislativo_007.2025_-_declara_utilidade_publica_associacao_associacao_estrada_sao_paulo..pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1492/projeto_de_lei_ordinaria_do_legislativo_008-2025_-_declara_utilidade_publica_associacao_associacao_acet.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1493/projeto_de_lei_ordinaria_do_legislativo_009-2025_-_dia_do_pioneiro_plebiscito_criacao_tapurah.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1535/projeto_de_lei_ordinaria_do_legislativo_010-2025_-_linha_arinos_22-_clovis_maciel..pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1640/projeto_de_lei_ordinaria_do_legislativo_012-2025_-_declara_utilidade_publica_associacao_carros_antigos.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1721/projeto_de_lei_ordinaria_do_legislativo_013-2025_-_tracado_e_denominacao_de_rua.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1726/projeto_de_lei_ordinaria_do_legislativo_014-2025_-_institui_semana_do_professor.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1727/projeto_de_lei_ordinaria_do_legislativo_015-2025_-cameras_nas_pracas_e_multa.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1749/projeto_de_lei_ordinaria_do_legislativo_016-2025_-_feriado_escolar_dia_do_professor.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1796/projeto_de_lei_ordinaria_do_legislativo_017.2025_-_altera_lei_1.609-2024_-_verba_indenizatoria_-_valor.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1805/projeto_de_lei_ordinaria_do_legislativo_018.2025_-_patrimonio_cultura_festa_leitao_no_rolete.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1834/projeto_de_lei_ordinaria_do_legislativo_019-2025_-_declara_utilidade_publica_associacao_acaft.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1342/projeto_de_lei_complementar_do_legislativo_001-2025_-_altera_lc_133-2019_pccs_camara.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1551/projeto_de_lei_complementar_do_legislativo_002-2025_-_reajuste_servidores_legislativo_altera_lc_133-2019.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1591/projeto_de_lei_complementar_do_legislativo_003-2025_-_altera_lc_133-2019.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1680/projeto_de_lei_complementar_do_legislativo_004-2025_-_altera_lc_133-2019.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1722/projeto_de_lei_complementar_do_legislativo_005-2025_-_altera_lc_91-2016__e_92-2016-_regularizacao_lotes.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1246/01-2025_emenda_modificativa_no_01-2025_-_res_02-2025..pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1247/02-2025_emenda_supressiva__-_res_02-2025..pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1248/03-2025_emenda_aditiva__-_res_02-2025..pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1273/04-2025_emenda_modificativa__-_plc_02-2025.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1274/05-2025_emenda_modificativa__-_pl_02-2025.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1275/06-2025_emenda_redacao_-_pl_03-2025.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1276/07-2025_emenda_redacao_-_plc_01-2025.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1294/08-2025_emenda_redacao_-_pl_07-2025.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1299/09-2025_emenda_redacao_-_plc_04-2025.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1311/10-2025_emenda_redacao_-_projeto_res._06-2025.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1316/11-2025_emenda_aditiva_modificativa_e_redacao__-_pl_10-2025.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1315/12-2025_emenda_de_redacao__-_pll_02-2025.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1318/13-2025_emenda_redacao_-_projeto_res._06-2025...pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1320/14-2025_emenda_modificativa_e_aditiva__-_pll_02-2025..pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1321/15-2025_emenda_modificativa_e_aditiva__-_pll_02-2025..pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1323/16-2025_emenda_modificativa_e_aditiva__-_plo_11-2025.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1334/17-2025_emenda_redacao_-_projeto_lei_12-2025.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1369/18-2025_emenda_redacao_-_projeto_lei_13-2025.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1370/19-2025_emenda_redacao_-_projeto_lei_complementar_05-2025.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1372/20-2025_emenda_modificativa_-_projeto_lei_complementar_05-2025.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1373/21-2025_emenda_redacao_-_projeto_lei_14-2025.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1374/22-2025_emenda_redacao_-_projeto_lei_16-2025.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1375/23-2025_emenda_modificativa_-_plcl_01-2025.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1378/24-2025_emenda_supressiva_-__plc__05.2025.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1391/25-2025_emenda_aditiva_e_modificativa_-_pll_06-2025.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1474/28-2025_emenda_aditiva_e_modificativa_-_plo_25-2025.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1499/29-2025_emenda_modificativa_-_plc_12-2025.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1505/30-2025_emenda_modificativa.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1517/31-2025_emenda_modificativa_-_plo_29-2025.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1545/32-2025_emenda_redacao_-_plo_34-2025..pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1547/33-2025_emenda_redacao_-_plo_36-2025.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1554/34-2025_emenda_redacao_-_plo_34-2025..pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1560/35-2025_emenda_aditiva_e_modificativa_-_projeto_de_resolucao_08-2025.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1561/36-2025_emenda_supressiva._-_projeto_de_resolucao_08-2025.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1569/37-2025_emenda_redacao_-_plc_20-2025.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1587/38-2025_emenda_aditiva_-_res_09-2025.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1588/39-2025_emenda_aditiva_-_res_09-2025.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1589/40-2025_emenda_aditiva_-_res_09-2025.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1592/41-2025_emenda_supressiva_-_emenda_a_lei_organica_-_02.2025_-_voto_secreto..pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1594/42-2025_emenda_modificativa_de_redacao_-_pl_43-2025.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1595/43-2025_emenda_aditiva_e_modificativa_-_projeto_de_resolucao_08-2025.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1606/44-2025_emenda_redacao_-_plc_22-2025.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1613/45-2025_emenda_supressiva_-_plc_21-2025.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1617/46-2025_emenda_supressiva_-_plc_22-2025.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1618/47-2025_emenda_aditiva_e_modificativa_-_plo_45-2025.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1662/48-2025_emenda_aditiva_e_modificativa_-_plc_24-2025.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1670/49-2025_-_emenda_modificativa_-_plc_24-2025.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1694/50-2025_emenda_modificativa_-_res_12-2025._novo.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1695/51-2025_emenda_modificativa_-_plo_56-2025.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1747/52-2025_emenda_supressiva_-_plc_25-2025.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1751/53-2025_emenda_modificativa__e_de_redacao_-_plc_26-2025.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1752/54-2025_emenda_modificativa__-_plo_61-2025.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1753/55-2025_emenda_modificativa_e_aditiva_-_pll_15-2025.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1754/56-2025_emenda_aditiva_e_modificativa_-_plc_25-2025..pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1755/57-2025_emenda_modificativa_-_plo_63-2025_ass.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1778/58-2025_emenda_aditiva_e_modificativa_-_plc_27-2025.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1779/59-2025_emenda_aditiva_e_modificativa_-_pr_13-2025.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1785/60-2025_emenda_modificativa_-_plo_64-2025.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1787/61-2025_emenda_modificativa_-_plo_53-2025_-_ldo_2026.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1788/62-2025_emenda_supressiva_-_plo_67-2025.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1809/63-2025_emenda_modificativa_-_pll_17-2025.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1810/64-2025_emenda_modificativa_-_plo_58-2025_-_loa_2026..pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1817/65-2025_emenda_modificativa_-_plo_75-2025_rga_agente_politico.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1819/66-2025_emenda_modificativa_-_pll_18-2025.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1823/67-2025_emenda_modificativa_-_plo_58-2025_-_loa_2026.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1829/68-2025_emenda_modificativa_-_plo_82-2025.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1280/indicacao_001.2025_-_juliano.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1281/indicacao_002.2025_-_cleomar.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1282/indicacao_003.2025_-_gobbi.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1301/indicacao_004.2025_-_cleomar..pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1322/indicacao_005.2025_-_lauro_schuck.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1324/indicacao_006.2025_-_aelton.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1325/indicacao_007.2025_-_aelton.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1326/indicacao_008.2025_-_aelton.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1331/indicacao_009.2025_-_cleomar.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1339/indicacao_010.2025_-_cleomar.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1340/indicacao_011.2025_-_cleomar.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1338/indicacao_012.2025_-_lauro_schuck.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1341/indicacao_013.2025_-_cleomar.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1343/indicacao_014.2025_-_aelton.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1344/indicacao_015.2025_-_aelton.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1347/indicacao_016.2025_-_diego.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1348/indicacao_017.2025_-_cleomar_1.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1349/indicacao_018.2025_-_zottis_1.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1352/indicacao_019.2025_-_diego.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1353/indicacao_020.2025_-_cleomar.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1361/indicacao_021.2025_-_cleomar.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1364/indicacao_022.2025_-_diego.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1365/indicacao_023.2025_-_diego.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1366/indicacao_024.2025_-_juliano.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1367/indicacao_025.2025_-_sette.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1368/indicacao_026.2025_-_sette.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1376/indicacao_027.2025_-_lauro_schuck.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1381/indicacao_028.2025_-_lauro_schuck.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1382/indicacao_029.2025_-_lauro_schuck.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1384/indicacao_030.2025_-_zottis.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1385/indicacao_031.2025_-_zottis.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1394/indicacao_032.2025_-_cleomar.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1395/indicacao_033.2025_-_cleomar.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1396/indicacao_034.2025_-_cleomar.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1397/indicacao_035.2025_-_cleomar.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1398/indicacao_036.2025_-_cleomar.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1399/indicacao_037.2025_-_paulo.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1402/indicacao_038.2025_-_paulo.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1403/indicacao_039.2025_-_cleomar.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1404/indicacao_040.2025_-_cleomar.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1405/indicacao_041.2025_-_cleomar.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1413/indicacao_042.2025_-_lauro_schuck.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1420/indicacao_043.2025_-_gobbi.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1426/indicacao_044.2025_-_gobbi.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1434/indicacao_045.2025_-_juliano.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1435/indicacao_046.2025_-_juliano.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1436/indicacao_047.2025_-_juliano.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1437/indicacao_048.2025_-_cleomar_daise_zottis.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1438/indicacao_049.2025_-_cleomar.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1439/indicacao_050.2025_-_cleomar.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1455/indicacao_051.2025_-_gobbi.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1456/indicacao_052.2025_-_cleomar.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1457/indicacao_053.2025_-_aelton.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1458/indicacao_054.2025_-_cleomar.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1462/indicacao_055.2025_-_cleomar.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1463/indicacao_056.2025_-_cleomar.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1464/indicacao_057.2025_-_sette_1.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1465/indicacao_058.2025_-_marcio.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1466/indicacao_059.2025_-_marcio.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1470/indicacao_060.2025_-_zottis.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1471/indicacao_061.2025_-_zottis.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1483/indicacao_0062.2025_-_paulo.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1484/indicacao_0063.2025_-_paulo.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1485/indicacao_0064.2025_-_paulo.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1486/indicacao_0065.2025_-_cleomar.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1487/indicacao_0066.2025_-_daise.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1488/indicacao_0067.2025_-_cleomar.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1489/indicacao_0068.2025_-_juliano.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1500/indicacao_0069.2025_-_cleomar.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1508/indicacao_070.2025_-__aelton.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1509/indicacao_071.2025_-_marcio.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1523/indicacao_0072.2025_-_juliano.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1527/indicacao_073.2025_-_juliano_-_ace_-_gratificacao_produtividade.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1529/indicacao_074.2025_-_juliano_-_ace_e_acs_-_insalubridade.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1542/indicacao_075.2025_-_cleomar.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1543/indicacao_076.2025_-_cleomar.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1544/indicacao_077.2025_-_cleomar.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1557/indicacao_078.2025_-_zottis.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1558/indicacao_079.2025_-_aelton.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1566/indicacao_080.2025_-_diego.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1570/indicacao_081.2025_-_diego.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1578/indicacao_082.2025_-_gobbi.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1579/indicacao_083.2025_-_diego.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1580/indicacao_084.2025_-_cleomar.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1581/indicacao_085.2025_-_zottis.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1583/indicacao_086.2025_-_diego.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1596/indicacao_087.2025_-_paulo.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1597/indicacao_088.2025_-_paulo.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1609/indicacao_089.2025_-_daise.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1610/indicacao_090.2025_-_daise.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1611/indicacao_091.2025_-_daise.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1616/indicacao_092.2025_-_gobbi.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1619/indicacao_093.2025_-_diego.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1620/indicacao_094.2025_-_diego.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1621/indicacao_095.2025_-_cleomar.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1622/indicacao_096.2025_-_cleomar.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1623/indicacao_097.2025_-_cleomar.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1624/indicacao_098.2025_-_paulo..pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1628/indicacao_099.2025_-_zottis.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1629/indicacao_100.2025_-_zottis.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1641/indicacao_101.2025_-_zottis.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1645/indicacao_102.2025_-_aelton.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1646/indicacao_103.2025_-_daise.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1650/indicacao_104.2025_-_daise.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1652/indicacao_0105.2025_-_gobbi.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1658/indicacao_106.2025_-_diego.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1663/indicacao_107.2025_-_cleomar.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1677/indicacao_108.2025_-_sette_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1678/indicacao_109.2025_-_cleomar_protocolado.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1679/indicacao_110.2025_-_daise_-_assinado..pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1685/indicacao_111.2025_-_paulo_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1686/indicacao_112.2025_-_paulo_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1687/indicacao_113.2025_-_paulo_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1688/indicacao_114.2025_-_paulo_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1690/indicacao_115.2025_-_paulo_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1696/indicacao_116.2025_-_diego.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1697/indicacao_117.2025_-_aelton.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1698/indicacao_118.2025_-_aelton.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1705/indicacao_119.2025_-_aelton.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1711/indicacao_120.2025_-_diego.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1712/indicacao_122.2025_-_daise.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1713/indicacao_123.2025_-_zottis.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1714/indicacao_124.2025_-_paulo.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1715/indicacao_125.2025_-_paulo.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1716/indicacao_126.2025_-_paulo.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1718/indicacao_127.2025_-_paulo.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1720/indicacao_128.2025_-_daise.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1730/indicacao_129.2025_-_cleomar_-_assinado..pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1731/indicacao_130.2025_-_zottis.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1736/indicacao_131.2025_-_gobbi.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1737/indicacao_132.2025_-_juliano_-_regulamentacao_de_gratificacao_de_produtividade_e_resultados_anual_servidores.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1738/indicacao_133.2025_-_paulo.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1739/indicacao_134.2025_-_gobbi.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1740/indicacao_135.2025_-_gobbi.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1741/indicacao_136.2025_-_gobbi.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1757/indicacao_137.2025_-_sette.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1765/indicacao_138.2025_-_gobbi.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1766/indicacao_139.2025_-_daise.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1777/indicacao_140.2025_-_gobbi.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1789/indicacao_141.2025_-_daise.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1790/indicacao_142.2025_-_zottis.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1797/indicacao_143.2025_-_cleomar.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1814/indicacao_0144.2025_-_juliano.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1815/indicacao_0145.2025_-_juliano.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1827/indicacao_146.2025_-_gobbi.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1828/indicacao_147.2025_-_gobbi.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1245/requerimento_01-2025_-_urgencia_de_votacao.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1290/requerimento_002.2025_-_saude.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1263/requerimento_003-2025_-_urgencia_de_votacao.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1291/requerimento_004-2025_-_urgencia_de_votacao..pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1293/requerimento_005-2025_-_urgencia_de_votacao.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1300/requerimento_06-2025_-_criacao_cpi_convenios_aspreat_ano_de_2024..pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1302/requerimento_07-2025_-_criacao_cpi_convenios_abranel_ano_de_2024.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1306/requerimento_008-2025_-_urgencia_de_votacao.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1312/requerimento_009-2025_-_afastamento_daise.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1327/requerimento_010-2025_-_urgencia_de_votacao.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1329/requetimento_011-2025_-_premio_selo_ouro_de_alfabetizacao.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1336/requerimento_012_-_2025_-_urgencia_de_votacao.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1337/requerimento_013-2025_-_justificativa_de_ausencia_de_sessao.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1363/requetimento_-_saude_-_verba_de_desempenho_2.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1379/requerimento_015_-_2025_-_urgencia_de_votacao.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1386/requerimento_016-2025_-_secretaria_de_obras..pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1387/requerimento_017-2025_-_secretaria_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1392/requerimento_018-2025_-_secretaria_de_servicos_publicos.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1393/requerimento_019-2025_-_justificativa_de_ausencia_de_sessao_-_sette.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1401/requerimento_020-2025_-_justificativa_de_ausencia_de_sessao_-diego.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1407/requerimento_021-2025_-_apae_1.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1415/requerimento_022-2025_-_obras_ginasio.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1416/requerimento_023-2025_-_obras_piscina_vinicius.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1417/requerimento_024-2025_-_afastamento_diego_grandene.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1432/requerimento_025_-_2025_-_urgencia_de_votacao...pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1440/requerimento_026-2025_-_requerimento_amm_-_gobbi.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1441/requerimento_027-2025_-_requerimento_-_gobbi__-_berte.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1442/requerimento_028-2025_-_requerimento__-_gobbi_-_saude.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1454/requerimento_029-2025_-_requerimento__-_maranhao.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1490/requerimento_031_-_2025_-_urgencia_de_votacao.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1506/requerimento_032_-_2025_-_urgencia_de_votacao.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1515/requerimento_033-2025_-_justificativa_de_ausencia_de_sessao.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1516/requerimento_034_-_2025_-_urgencia_de_votacao.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1520/requerimento_035_-_2025_-_prorrogacao_cpi_-_aspreat..pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1522/requerimento_036_-_2025_-_prorrogacao_cpi_-_abranel.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1528/requerimento_037_-_2025_-_urgencia_de_votacao.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1546/requerimento_038_-_2025_-_urgencia_de_votacao.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1567/requerimento_039_-_2025_-_urgencia_de_votacao.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1568/requerimento_040_-_2025_-_urgencia_de_votacao.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1586/requerimento_041-2025_-_requerimento_-_gobbi.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1599/requerimento_042-2025_-_requerimento_-_gobbi.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1614/requerimento_043_-_2025_-_urgencia_de_votacao.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1633/requerimento_044_-_2025_-_urgencia_de_votacao.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1639/requerimento_045-2025_-_justificativa_de_ausencia_de_sessao.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1651/requerimento_046_-_2025_-_urgencia_de_votacao.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1683/requerimento_047-2025_-_justificativa_de_ausencia_de_sessao.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1709/requerimento_048-2025_-_requerimento_-_gobbi._revisado.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1699/requerimento_049-2025_-_justificativa_de_ausencia_de_sessao.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1704/requerimento_050_-_2025_-_urgencia_de_votacao.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1770/requerimento_51-2025_-_justificativa_de_ausencia_de_sessao_-diego_-_protocolado.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1771/requerimento_52-2025_-_justificativa_de_ausencia_de_sessao_-diego_-_30_dias.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1780/requerimento_053_-_2025_-_urgencia_de_votacao.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1791/requerimento_054_-_2025_-_urgencia_de_votacao.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1811/requerimento_055-2025_-_requerimento_-_diego_grendene.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1816/requerimento_056-2025_-_requerimento_-_gobbi1.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1820/requerimento_057_-_2025_-_urgencia_de_votacao.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1831/requerimento_058_-_2025_-_urgencia_de_votacao.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1838/requerimento_059_-_2025_-_urgencia_de_votacao.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1460/mocao_de_apoio_01.2025_-_cleomar.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1461/mocao_002.2024_-cleomar.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1491/mocao_003.2025_apoio_congresso_lei_aborto_-_daise.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1495/mocao_004.2025_reconhecimento_acet_-_cleomar.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1513/mocao_aplausos__005.2025__pastor_albertino_pinto_da_silva_-_cleomar.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1559/mocao_006.2025__-__jucineia_de_souza_pinheiro_-_endemias_cleomar.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1612/mocao_007.2025__-__alice_-_daise.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1625/mocao_de_reconhecimento_008-2025.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1637/mocao_009.2025__-__reconhecimento_cleonice_-_daise.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1781/mocao_de_apoio_n_010-2025.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1812/mocao_011.2025_-_reconhecimento_-_ruan.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1813/mocao_012.2025_-_reconhecimento_-_advogados.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1830/mocao_013.2025_-_reconhecimento_-_olimpiadas_de_matematica.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1242/resolucao_no001-2025_-_reajuste_auxilio_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1243/resolucao_no002-2025_-_alteracao_regimento_interno_da_camara.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1279/projeto_de_resolucao_no_003-2025_-_fixa_o_calendario_legislativo_para_2025.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1295/projeto_de_resolucao_no_004-2025_-_altera_resolucao_122-2023_lei_14.133-2021.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1296/projeto_de_resolucao_no_005-2025_____altera_resolucao_119-2022_-_auxilio_alimentacao_camara.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1297/projeto_de_resolucao_no_006-2025-_altera_arts_da_resolucao_87_2014_-_regimento_interno.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1425/projeto_de_resolucao_no_007-2025._cria_procuradoria_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1548/projeto_de_resolucao_no_008-2025_-_altera_regimento_interno_e_inclui_votacao_remota.revisado.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1549/projeto_de_resolucao_no_009-2025_-_codigo_de_etica.revisado.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1550/projeto_de_resolucao_no_010-2025_-_escola_legislativa..pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1590/projeto_de_resolucao_no_011-2025_-__altera_resolucao_119-2022_-_auxilio_alimentacao_camara._revisado.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1660/projeto_de_resolucao_no_012-2025._-_gratificacao_eficiencia.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1750/projeto_de_resolucao_no_013-2025_-_altera_resolucao_122-2023_lei_14.133-2021_-registro_de_precos.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1314/projeto_de_decreto_legislativo_01-2025-_regulamento_consignado_servidores.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1390/projeto_de_decreto_legislativo_no_02-2025_concede_titulo_de_cidadao_tapuraense.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1615/projeto_de_decreto_legislativo_no_03-2025_concede_titulo_de_cidadao_tapuraense.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1661/projeto_de_decreto_legislativo_no_04-2025._concede_titulo_de_cidadao_tapuraense.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1418/projeto_de_emenda_a_lei_organica_no_001-2025.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1556/projeto_de_emenda_a_lei_organica_no_002-2025_-_revisao_lei_organica.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1693/projeto_de_emenda_a_lei_organica_no_003-2025_-emenda_impositiva.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1822/1.9_parecer_previo_67-2025_-_contas_governo_2024_-_capeletti.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1264/002.2025_oficio_-_secretaria_de_saude.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1265/003.2025_oficio_-_secretaria_de_infra_e_meio_ambiente.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1266/004.2025_secretaria_de_infra_e_meio_ambiente.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1267/005.2025_secretaria_de_infra_e_meio_ambiente.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1241/requerimento_001-2025_-_chapa_mesa_diretora_2025.doc" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1292/requerimento_002-2025_-_comissoes_permanentes_da_camara_de_2025.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2025/1833/chapa_03_-_eleicao_mesa_diretora_2026.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H494"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="41.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="131.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="190.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="189.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>