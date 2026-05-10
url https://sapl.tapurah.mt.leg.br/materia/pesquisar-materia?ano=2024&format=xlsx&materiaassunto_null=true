--- v0 (2026-02-28)
+++ v1 (2026-05-10)
@@ -54,2790 +54,2790 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>976</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>ATASA</t>
   </si>
   <si>
     <t>Ata da Sessão Anterior</t>
   </si>
   <si>
     <t>Mesa Diretora da Câmara</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/976/1a_sessao_ordinaria_de_05-02-2024.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/976/1a_sessao_ordinaria_de_05-02-2024.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 1ª Sessão Ordinária do dia 05 de fevereiro de 2024</t>
   </si>
   <si>
     <t>982</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/982/2a_sessao_ordinaria_de_12-02-2024.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/982/2a_sessao_ordinaria_de_12-02-2024.pdf</t>
   </si>
   <si>
     <t>Ata da 2ª Sessão Eletrônica do dia 12 de fevereiro de 2024</t>
   </si>
   <si>
     <t>987</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/987/3a_sessao_ordinaria_de_19-02-2024.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/987/3a_sessao_ordinaria_de_19-02-2024.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 3ª Sessão Ordinária do dia  19 de fevereiro de 2024</t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/995/4a_sessao_ordinaria_de_26-02-2024.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/995/4a_sessao_ordinaria_de_26-02-2024.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 4ª Sessão Ordinária do dia 26 de fevereiro de 2024</t>
   </si>
   <si>
     <t>1012</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1012/5a_sessao_ordinaria_de_04-03-2024.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1012/5a_sessao_ordinaria_de_04-03-2024.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 5ª Sessão Ordinária do dia 04 de março de 2024.</t>
   </si>
   <si>
     <t>1023</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1023/6a_sessao_ordinaria_de_11-03-2024.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1023/6a_sessao_ordinaria_de_11-03-2024.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 6ª Sessão Ordinária do dia 11 de março de 2024.</t>
   </si>
   <si>
     <t>1030</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1030/7a_sessao_ordinaria_de_18-03-2024.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1030/7a_sessao_ordinaria_de_18-03-2024.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 7ª Sessão Ordinária do dia 18 de março de 2024</t>
   </si>
   <si>
     <t>1038</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1038/8a_sessao_ordinaria_de_25-03-2024.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1038/8a_sessao_ordinaria_de_25-03-2024.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 8ª Sessão Ordinária do dia 25 de março de 2024</t>
   </si>
   <si>
     <t>1062</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1062/9a_sessao_ordinaria_de_08-04-2024.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1062/9a_sessao_ordinaria_de_08-04-2024.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 9ª Sessão Ordinária da 4ª Sessão Legislativa de 08 de abril de 2024.</t>
   </si>
   <si>
     <t>1071</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1071/10a_sessao_ordinaria_de_15-04-2024.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1071/10a_sessao_ordinaria_de_15-04-2024.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 10ª Sessão Ordinária da 4ª Sessão Legislativa do dia 15 de abril de 2024.</t>
   </si>
   <si>
     <t>1074</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1074/11a_sessao_ordinaria_de_22-04-2024.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1074/11a_sessao_ordinaria_de_22-04-2024.pdf</t>
   </si>
   <si>
     <t>Ata da 11ª Sessão Ordinária da 4ª Sessão Legislativa do dia 22 de abril de 2024</t>
   </si>
   <si>
     <t>1079</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1079/12a_sessao_ordinaria_de_29-04-2024.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1079/12a_sessao_ordinaria_de_29-04-2024.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 12ª Sessão Ordinária da 4ª Sessão Legislativa do dia 29 de abril de 2024</t>
   </si>
   <si>
     <t>1083</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1083/13a_sessao_ordinaria_de_06-05-2024.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1083/13a_sessao_ordinaria_de_06-05-2024.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 13ª Sessão Ordinária da 4ª Sessão Legislativa do dia 06 de maio de 2024</t>
   </si>
   <si>
     <t>1087</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1087/14a_sessao_ordinaria_de_13-05-2024.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1087/14a_sessao_ordinaria_de_13-05-2024.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 14ª Sessão Ordinária da 4ª Sessão Legislativa do dia 13 de maio de 2024</t>
   </si>
   <si>
     <t>1093</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1093/15a_sessao_ordinaria_de_20-05-2024.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1093/15a_sessao_ordinaria_de_20-05-2024.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 15ª Sessão Ordinária da 4ª Sessão Legislativa do dia 20 de maio de 2024</t>
   </si>
   <si>
     <t>1097</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1097/16a_sessao_ordinaria_de_27-05-2024.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1097/16a_sessao_ordinaria_de_27-05-2024.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 16ª Sessão Ordinária da 4ª Sessão Legislativa de 27 de maio de 2024.</t>
   </si>
   <si>
     <t>1100</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1100/17a_sessao_ordinaria_de_03-06-2024.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1100/17a_sessao_ordinaria_de_03-06-2024.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 17ª Sessão Ordinária da 4ª Sessão Legislativa da 9ª Legislatura</t>
   </si>
   <si>
     <t>1106</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1106/18a_sessao_ordinaria_de_10-06-2024.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1106/18a_sessao_ordinaria_de_10-06-2024.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 18ª Sessão Ordinária da 4ª Sessão Legislativa do dia 10 de junho de 2024</t>
   </si>
   <si>
     <t>1109</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1109/19a_sessao_ordinaria_de_18-06-2024.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1109/19a_sessao_ordinaria_de_18-06-2024.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 19ª Sessão Ordinária da 4ª Sessão Legislativa do dia 17 de junho de 2024</t>
   </si>
   <si>
     <t>1114</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/</t>
   </si>
   <si>
     <t>Ata Eletrônica da 20ª Sessão Ordinária da 4ª Sessão Legislativa da 9ª Legislatura</t>
   </si>
   <si>
     <t>1119</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1119/21a_sessao_ordinaria_de_01-07-2024.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1119/21a_sessao_ordinaria_de_01-07-2024.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 21ª Sessão Ordinária da 4ª Sessão Legislativa do dia 01 de julho de 2024</t>
   </si>
   <si>
     <t>1124</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1124/22a_sessao_ordinaria_de_08-07-2024.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1124/22a_sessao_ordinaria_de_08-07-2024.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 22ª Sessão Ordinária da 4ª Sessão Legislativa da 9ª Legislatura</t>
   </si>
   <si>
     <t>1130</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1130/23a_sessao_ordinaria_de_05-08-2024.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1130/23a_sessao_ordinaria_de_05-08-2024.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 23ª Sessão Ordinária da 4ª Sessão Legislativa de 05 de agosto de 2024</t>
   </si>
   <si>
     <t>1137</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1137/24a_sessao_ordinaria_de_13-08-2024.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1137/24a_sessao_ordinaria_de_13-08-2024.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 24ª Sessão Ordinária da 4ª Sessão Legislativa do dia 13 de agosto de 2024</t>
   </si>
   <si>
     <t>1140</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1140/25a_sessao_ordinaria_de_20-08-2024.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1140/25a_sessao_ordinaria_de_20-08-2024.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 25ª Sessão Ordinária da 4ª Sessão Legislativa do dia 20 de agosto de 2024</t>
   </si>
   <si>
     <t>1144</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1144/26a_sessao_ordinaria_de_27-08-2024.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1144/26a_sessao_ordinaria_de_27-08-2024.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 26ª Sessão Ordinária da 4ª Sessão Legislativa do dia 26 de agosto de 2024</t>
   </si>
   <si>
     <t>1149</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1149/27a_sessao_ordinaria_de_02-09-2024.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1149/27a_sessao_ordinaria_de_02-09-2024.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 27ª Sessão Ordinária da 4ª Sessão Legislativa do dia 02 de setembro de 2024</t>
   </si>
   <si>
     <t>1152</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1152/28a_sessao_ordinaria_de_09-09-2024.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1152/28a_sessao_ordinaria_de_09-09-2024.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 28ª Sessão Ordinária da 4ª Sessão Legislativa de 09 de agosto de 2024</t>
   </si>
   <si>
     <t>1159</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1159/29a._sessao_ordinaria_de_16-09-2024.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1159/29a._sessao_ordinaria_de_16-09-2024.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 29ª Sessão Ordinária da 4ª Sessão Legislativa do dia 16 de setembro de 2024</t>
   </si>
   <si>
     <t>1162</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1162/30a._sessao_ordinaria_de_23-09-2024.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1162/30a._sessao_ordinaria_de_23-09-2024.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 30ª Sessão Ordinária da 4ª Sessão Legislativa do dia 23 de setembro de 2024.</t>
   </si>
   <si>
     <t>1166</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1166/31a._sessao_ordinaria_de_08-10-2024.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1166/31a._sessao_ordinaria_de_08-10-2024.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 31ª Sessão Ordinária da 4ª Sessão Legislativa do dia 07 de outubro de 2024</t>
   </si>
   <si>
     <t>1173</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1173/32a._sessao_ordinaria_de_14-10-2024.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1173/32a._sessao_ordinaria_de_14-10-2024.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 32ª Sessão Ordinária da 4ª Sessão Legislativa do dia 14 de Outubro de 2024</t>
   </si>
   <si>
     <t>1180</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1180/33a._sessao_ordinaria_de_21-10-2024.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1180/33a._sessao_ordinaria_de_21-10-2024.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 33ª Sessão Ordinária da 4ª Sessão Legislativa do dia 21 de outubro de 2024</t>
   </si>
   <si>
     <t>1186</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1186/34a.._sessao_ordinaria_de_29-10-2024.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1186/34a.._sessao_ordinaria_de_29-10-2024.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 34ª Sessão Ordinária da 4ª Sessão Legislativa da 9ª Legislatura.</t>
   </si>
   <si>
     <t>1196</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1196/35a._sessao_ordinaria_de_04-11-2024.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1196/35a._sessao_ordinaria_de_04-11-2024.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 35ª Sessão Ordinária da 4ª Sessão Legislativa do dia 04 de novembro de 2024</t>
   </si>
   <si>
     <t>1199</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1199/36a._sessao_ordinaria_de_11-11-2024.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1199/36a._sessao_ordinaria_de_11-11-2024.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 36ª Sessão Ordinária da 4ª Sessão Legislativa do dia 11 de novembro de 2024</t>
   </si>
   <si>
     <t>1204</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1204/37a._sessao_ordinaria_de_18-11-2024.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1204/37a._sessao_ordinaria_de_18-11-2024.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 37ª Sessão Ordinária da 4ª Sessão Legislativa do dia 18 de novembro de 2024</t>
   </si>
   <si>
     <t>1218</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1218/38a._sessao_ordinaria_de_26-11-2024.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1218/38a._sessao_ordinaria_de_26-11-2024.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 38ª Sessão Ordinária da 4ª Sessão Legislativa do dia 25 de novembro de 2024</t>
   </si>
   <si>
     <t>1225</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1225/39a._sessao_ordinaria_de_02-12-2024.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1225/39a._sessao_ordinaria_de_02-12-2024.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 39ª Sessão Ordinária da 4ª Sessão Legislativa do dia 02 de dezembro de 2024</t>
   </si>
   <si>
     <t>1232</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1232/40a._sessao_ordinaria_de_09-12-2024.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1232/40a._sessao_ordinaria_de_09-12-2024.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 40ª Sessão Ordinária da 4ª Sessão Legislativa do dia 09 de dezembro de 2024</t>
   </si>
   <si>
     <t>1054</t>
   </si>
   <si>
     <t>ATASE</t>
   </si>
   <si>
     <t>Ata da Sessão Anterior Extraordinária</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1054/1a_sessao_extraordinaria_de_05-04-2024..pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1054/1a_sessao_extraordinaria_de_05-04-2024..pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 1ª Sessão Extraordinária  4ª Sessão Legislativa do dia 05 de abril de 2024</t>
   </si>
   <si>
     <t>1230</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1230/2a_sessao_extraordinaria_de_06-12-2024.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1230/2a_sessao_extraordinaria_de_06-12-2024.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 2ª Sessão Extraordinária da 4ª Sessão Legislativa do dia 06 de dezembro de 2024</t>
   </si>
   <si>
     <t>1240</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1240/3a_sessao_extraordinaria_de_17-12-2024.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1240/3a_sessao_extraordinaria_de_17-12-2024.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 3ª Sessão Extraordinária da 4ª Sessão Legislativa de 17 de dezembro de 2024</t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Carlos Alberto Capeletti</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/960/plo_01.2024_-_autoriza_o_poder_executivo_a_receber_area_como_doacao_e_assumir_encargos_aeroporto.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/960/plo_01.2024_-_autoriza_o_poder_executivo_a_receber_area_como_doacao_e_assumir_encargos_aeroporto.doc</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a receber em doação, com encargos, área para implantação do Aeroporto Municipal e dá outras providências</t>
   </si>
   <si>
     <t>957</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/957/plo_02.2024_-_altera_a_lei_1245.2019_-_altera_tapurah_capacita.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/957/plo_02.2024_-_altera_a_lei_1245.2019_-_altera_tapurah_capacita.doc</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 1.245/2019 e dá outras providências</t>
   </si>
   <si>
     <t>961</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/961/plo_03.2024_-_autorizacao_para_termo_de_convenio_abranel.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/961/plo_03.2024_-_autorizacao_para_termo_de_convenio_abranel.docx</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a firmar Termo de Convênio com Associação dos Beneficiários da Rodovia Agroestrada de Novo Eldorado (ABRANEL) e dá outras providências</t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/958/plo_04.2024_-_altera_redacao_do_art._3_da_lei__1248.2019_-_diarias.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/958/plo_04.2024_-_altera_redacao_do_art._3_da_lei__1248.2019_-_diarias.docx</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal nº 1.248/2019 e dá outras providências</t>
   </si>
   <si>
     <t>956</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/956/plo_005.2024_-_abertura_de_credito_adicional_por_excesso_de_arrecadacao_saude_paici.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/956/plo_005.2024_-_abertura_de_credito_adicional_por_excesso_de_arrecadacao_saude_paici.docx</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir crédito adicional suplementar (até R$ 269.748,00) e dá outras providências</t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/959/plo_06.2024_-_altera_redacao_do_art._1_da_lei__1560.2023_-_doacao_bunge.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/959/plo_06.2024_-_altera_redacao_do_art._1_da_lei__1560.2023_-_doacao_bunge.docx</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal nº 1.560/2023 e dá outras providências</t>
   </si>
   <si>
     <t>972</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/972/plo_07.2024_-_autoriza_repasse_ao_isssl_complementar_piso_enfermagem.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/972/plo_07.2024_-_autoriza_repasse_ao_isssl_complementar_piso_enfermagem.docx</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a repassar recursos recebidos da União para cumprimento da assistência financeira complementar de que trata a Emenda Constitucional nº 127/2022, no âmbito do município de Tapurah e dá outras providências</t>
   </si>
   <si>
     <t>973</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/973/plo_08.2024_-_rga_2024.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/973/plo_08.2024_-_rga_2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de revisão geral anual dos vencimentos dos servidores públicos e agentes políticos do município de Tapurah/MT e dá outras providências.</t>
   </si>
   <si>
     <t>974</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/974/plo_09.2024_-_excesso_de_arrecadacao_-_tec._infermagem.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/974/plo_09.2024_-_excesso_de_arrecadacao_-_tec._infermagem.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito suplementar, no orçamento da Prefeitura Municipal de Tapurah-MT no exercício 2024 e dá outras providências.</t>
   </si>
   <si>
     <t>983</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/983/plo_10.2024_-_altera_a_lei_1067.2015_-_vale_alimentacao_conselho_tutelar.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/983/plo_10.2024_-_altera_a_lei_1067.2015_-_vale_alimentacao_conselho_tutelar.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal 1.067/2015 e dá outras providências</t>
   </si>
   <si>
     <t>988</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/988/plo_011.2023_-_autoriza_poder_exercutivo_a_abrir_creditos_adicionais_por_superavit_financeiro.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/988/plo_011.2023_-_autoriza_poder_exercutivo_a_abrir_creditos_adicionais_por_superavit_financeiro.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a realizar aberturas de créditos adicionais suplementares na execução orçamentária do exercício de 2024, na forma que menciona, e dá outras providências</t>
   </si>
   <si>
     <t>1017</t>
   </si>
   <si>
     <t>Odair Cesar Nunes</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1017/plo_012.2024_-_abertura_de_credito_adicional_por_excesso_de_arrecadacao_-_emenda_parlamentar_individual_-_saude.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1017/plo_012.2024_-_abertura_de_credito_adicional_por_excesso_de_arrecadacao_-_emenda_parlamentar_individual_-_saude.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir crédito adicional suplementar (até R$ 130.000,00) e dá outras providências.</t>
   </si>
   <si>
     <t>1042</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1042/plo_013.2024_-_altera_a_lei_1470.2022_-_altera_tpd.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1042/plo_013.2024_-_altera_a_lei_1470.2022_-_altera_tpd.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal 1.470/2022 e dá outras providências.</t>
   </si>
   <si>
     <t>1043</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1043/plo_014.2024_-_desafetacao_via-parque_de_esposicoes.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1043/plo_014.2024_-_desafetacao_via-parque_de_esposicoes.pdf</t>
   </si>
   <si>
     <t>Autoriza a desafetação de uso comum no município de Tapurah e dá outras providências.</t>
   </si>
   <si>
     <t>1033</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1033/plo_15.2024_-_altera_redacao_de_dispositivos_da_lei_municipal_1269.2019.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1033/plo_15.2024_-_altera_redacao_de_dispositivos_da_lei_municipal_1269.2019.pdf</t>
   </si>
   <si>
     <t>Altera redação de dispositivo da Lei Municipal 1.269/2019 e dá outras providências</t>
   </si>
   <si>
     <t>1046</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1046/plo_016.2024_-altera_lei_1436.2022_-_asfalta_tapurah.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1046/plo_016.2024_-altera_lei_1436.2022_-_asfalta_tapurah.pdf</t>
   </si>
   <si>
     <t>Altera anexo único da Lei nº 1.436/2022 e dá outras providências</t>
   </si>
   <si>
     <t>1048</t>
   </si>
   <si>
     <t>Outros</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1048/plo_17.2024_-_lei_do_controle_interno.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1048/plo_17.2024_-_lei_do_controle_interno.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o sistema de controle interno os termos do artigo 31 da Constituição Federal, art. 59 da Lei Complementar n° 101/2000, Lei Orgânica Municipal e Acordão 117/2020-TP TCE/MT, redefine o sistema de controle interno do municipio de Tapurah e dá outras providências</t>
   </si>
   <si>
     <t>1061</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1061/plo_018.2024_-_altera_lei_municipal_1499.2023_-_suas.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1061/plo_018.2024_-_altera_lei_municipal_1499.2023_-_suas.pdf</t>
   </si>
   <si>
     <t>Altera disposições na Lei Municipal n° 1499/2023 e dá outras providências</t>
   </si>
   <si>
     <t>1070</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1070/plo_19.2024_-_cria_conselho_municipal_de_esportes.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1070/plo_19.2024_-_cria_conselho_municipal_de_esportes.docx</t>
   </si>
   <si>
     <t>Cria o Conselho Municipal de Esportes do município de Tapurah (CME), e dá outras providências</t>
   </si>
   <si>
     <t>1077</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1077/plo_020.2024_-_abertura_de_credito_adicional_suplementar_por_excesso_de_arrecadacao_da_sinfra.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1077/plo_020.2024_-_abertura_de_credito_adicional_suplementar_por_excesso_de_arrecadacao_da_sinfra.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Adicional Suplementar até R$ 2.010.120,00 e dá outras providências</t>
   </si>
   <si>
     <t>1078</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1078/plo_021.2024_-_limite_loa_10.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1078/plo_021.2024_-_limite_loa_10.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito suplementar no orçamento da Prefeitura Municipal de Tapurah/MT no exercício de 2024 até 10% e dá outras providências.</t>
   </si>
   <si>
     <t>1092</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1092/plo_22.2024_-_abertura_de_credito_especial_tapurah-previ.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1092/plo_22.2024_-_abertura_de_credito_especial_tapurah-previ.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional especial (até R$ 50.000,00) no orçamento vigente, e dá outras providências.</t>
   </si>
   <si>
     <t>1098</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1098/plo_023.2024_-_ldo_2025_e_anexos.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1098/plo_023.2024_-_ldo_2025_e_anexos.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da Lei Orçamentária de 2025 (LDO 2025), e dá outras providências.</t>
   </si>
   <si>
     <t>1108</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1108/plo_24.2024_-_autorizacao_para_termo_de_convenio_abranel.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1108/plo_24.2024_-_autorizacao_para_termo_de_convenio_abranel.pdf</t>
   </si>
   <si>
     <t>1112</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1112/plo_25.2024_-_autorizacao_para_termo_de_fomento_apae_de_tapurah.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1112/plo_25.2024_-_autorizacao_para_termo_de_fomento_apae_de_tapurah.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a firmar termo de fomento/colaboração com Associação de Pais e Amigos dos Excepcionais de Tapurah (APAE de Tapurah) e dá outras providências</t>
   </si>
   <si>
     <t>1113</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1113/plo_26.2024_-_autorizacao_para_termo_de_fomento_associacao_hipica_esperanca_-_ahe.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1113/plo_26.2024_-_autorizacao_para_termo_de_fomento_associacao_hipica_esperanca_-_ahe.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a firmar termo de fomento/colaboração com Associação Hípica Esperança - AHE (AHE) e dá outras providências</t>
   </si>
   <si>
     <t>1117</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1117/plo_027.2024_-_excesso_de_arrecadacao_-_fundeb.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1117/plo_027.2024_-_excesso_de_arrecadacao_-_fundeb.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito suplementar, no orçamento da Prefeitura Municipal de Tapurah-MT no exercício de 2024 e dá outras providências</t>
   </si>
   <si>
     <t>1118</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1118/plo_028.2024_-_abertura_de_credito_adicional_especial_por_excesso_de_arrecadacao_audir_blanc_2.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1118/plo_028.2024_-_abertura_de_credito_adicional_especial_por_excesso_de_arrecadacao_audir_blanc_2.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir crédito adicional especial (R$ 117.523,07) e dá outras providências</t>
   </si>
   <si>
     <t>1127</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1127/plo_29.2024_-_autorizacao_para_construcao_de_quartel_do_cbm_no_loteamento_jardim_italia.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1127/plo_29.2024_-_autorizacao_para_construcao_de_quartel_do_cbm_no_loteamento_jardim_italia.docx</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a construir Quartel do Corpo de Bombeiros Militar em área pública de loteamento no município de Tapurah e dá outras providências.</t>
   </si>
   <si>
     <t>1128</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1128/plo_030.2024_-_abertura_de_credito_adicional_por_excesso_de_arrecadacao_-_emenda_parlamentar_individual_-_saude.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1128/plo_030.2024_-_abertura_de_credito_adicional_por_excesso_de_arrecadacao_-_emenda_parlamentar_individual_-_saude.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir crédito adicional suplementar (até R$ 837.138,00) e dá outras providências</t>
   </si>
   <si>
     <t>1129</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1129/plo_031.2024_-_limite_loa_10.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1129/plo_031.2024_-_limite_loa_10.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito suplementar no orçamento da Prefeitura Municipal de Tapurah-MT no exercício 2024 e dá outras providências.</t>
   </si>
   <si>
     <t>1135</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1135/plo_032.2024_-_altera_anexo_i_da_lei_1049.2014.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1135/plo_032.2024_-_altera_anexo_i_da_lei_1049.2014.docx</t>
   </si>
   <si>
     <t>Altera anexo I da Lei Ordinária nº 1.049/2014 e dá outras providências</t>
   </si>
   <si>
     <t>1136</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1136/plo_033.2024_-_doacao_de_equipamentos_-__hospital_do_cancer.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1136/plo_033.2024_-_doacao_de_equipamentos_-__hospital_do_cancer.doc</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a doar equipamentos eletrônicos inservíveis e obsoleto ao Hospital do Câncer de Mato Grosso</t>
   </si>
   <si>
     <t>1133</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1133/plo_034.2024_-_abertura_de_credito_adicional_suplementar_por_excesso_de_arrecadacao_da_sinfra_-_estrada_capixaba.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1133/plo_034.2024_-_abertura_de_credito_adicional_suplementar_por_excesso_de_arrecadacao_da_sinfra_-_estrada_capixaba.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir crédito adicional e dá outras providências</t>
   </si>
   <si>
     <t>1156</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1156/plo_035.2024_-_autoriza_o_poder_executivo_a_receber_area_como_doacao_-_av._rio_de_janeiro_sao_paulo.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1156/plo_035.2024_-_autoriza_o_poder_executivo_a_receber_area_como_doacao_-_av._rio_de_janeiro_sao_paulo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a receber em doação, área destinada a  extensão e pavimentação das Avenidas Rio de Janeiro e São Paulo entre os Bairros Cristo Rei e Florais do município de Tapurah</t>
   </si>
   <si>
     <t>1145</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1145/plo_36.2024_-_autoriza_o_poder_executivo_a_permutar_imovel_-_clube_da_terceira_idade_2.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1145/plo_36.2024_-_autoriza_o_poder_executivo_a_permutar_imovel_-_clube_da_terceira_idade_2.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal que Autoriza a permuta entre o município de Tapurah e o Clube da Terceira Idade e dá outras providências</t>
   </si>
   <si>
     <t>1141</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1141/plo_37.2024_-_dispoe_sobre_ampliacao_de_tracado.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1141/plo_37.2024_-_dispoe_sobre_ampliacao_de_tracado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre ampliação de traçado da Estrada Olide Brocco e dá outras providências</t>
   </si>
   <si>
     <t>1143</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1143/plo_038.2024_-_superavit_-_abertura_de_credito_suplementar_-_convenio_1209.2022_linha_borges.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1143/plo_038.2024_-_superavit_-_abertura_de_credito_suplementar_-_convenio_1209.2022_linha_borges.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir crédito adicional (até R$ 2.680.160,00) e dá outras providências</t>
   </si>
   <si>
     <t>1150</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1150/plo_39.2024_-_altera_lei_851.2010.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1150/plo_39.2024_-_altera_lei_851.2010.pdf</t>
   </si>
   <si>
     <t>Altera redação de dispositivos da Lei Municipal 851/2010 e dá outras providências</t>
   </si>
   <si>
     <t>1151</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1151/plo_40-2024_-_suplementar_educacao_2.604.00000.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1151/plo_40-2024_-_suplementar_educacao_2.604.00000.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para suplementar R$ 2.604.000,000 dotações no orçamento da Prefeitura Municipal de Tapurah no exercício 2024, e dá outras providências.</t>
   </si>
   <si>
     <t>1157</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1157/plo_41.2024_-_chacaras_de_recreio_de_tapurah-mt.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1157/plo_41.2024_-_chacaras_de_recreio_de_tapurah-mt.pdf</t>
   </si>
   <si>
     <t>Regulamenta o parcelamento do solo de imóveis para criação de chácaras/sítios de recreio e condomínios urbanos em áreas rurais e dá outras providências</t>
   </si>
   <si>
     <t>1158</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1158/plo_43.2024_-_autoriza_desafetacao_e_doacao_-_policia_militar_1_1.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1158/plo_43.2024_-_autoriza_desafetacao_e_doacao_-_policia_militar_1_1.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a desafetar e doar bem imóvel de uso comum do município de Tapurah para o Estado do Mato Grosso e dá outras providências</t>
   </si>
   <si>
     <t>1165</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1165/plo_044.2024_-_loa_2025.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1165/plo_044.2024_-_loa_2025.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa do Município de Tapurah para o Exercício de 2025 e dá outras providências - LOA 2025.</t>
   </si>
   <si>
     <t>1170</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1170/plo_45.2024_-_autorizacao_para_termo_de_convenio_abranel.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1170/plo_45.2024_-_autorizacao_para_termo_de_convenio_abranel.docx</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a firmar termo de convênio com Associação dos Beneficiários da Rodovia Agroestrada de Novo Eldorado (ABRANEL) e dá outras providências</t>
   </si>
   <si>
     <t>1171</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1171/projeto_de_lei_46-2024_abertura_de_credito_suplementar__-_saude.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1171/projeto_de_lei_46-2024_abertura_de_credito_suplementar__-_saude.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito adicional mediante transposição e a transferência de recursos orçamentários, no orçamento da Prefeitura Municipal de Tapurah/MT para o exercício 2024 de acordo com a Lei Complementar Federal nº 172/2020, alterada pela Lei Complementar Federal nº 205/2024 e dá outras providências</t>
   </si>
   <si>
     <t>1179</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1179/plo_047.2024_-_limite_loa_15_e_excesso.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1179/plo_047.2024_-_limite_loa_15_e_excesso.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito suplementar, no orçamento da Prefeitura Municipal de Tapurah/MT no exercício 2024 e dá outras providências</t>
   </si>
   <si>
     <t>1184</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1184/plo_048.2024_-_abertura_de_credito_adicional_por_excesso_de_arrecadacao_-_reforma_e_ampliacao_escola_vinicius_de_moraes.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1184/plo_048.2024_-_abertura_de_credito_adicional_por_excesso_de_arrecadacao_-_reforma_e_ampliacao_escola_vinicius_de_moraes.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo municipal a abrir crédito adicional suplementar (R$ 4.112.209,12) e dá outras providências</t>
   </si>
   <si>
     <t>1190</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1190/plo_49.2024_-_autorizacao_para_termo_de_convenio_oamash.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1190/plo_49.2024_-_autorizacao_para_termo_de_convenio_oamash.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a firmar termo de fomento com a Organização Amigos do Meio Ambiente e do Ser Humano "OAMASH" e dá outras providências</t>
   </si>
   <si>
     <t>1192</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1192/plo_50.2024_-_altera_redacao_lei__1054.2014_1.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1192/plo_50.2024_-_altera_redacao_lei__1054.2014_1.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal nº 1.054/2014 e dá outras providências</t>
   </si>
   <si>
     <t>1202</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1202/plo_51.2024__-_altera_composicao_de_desenvolvimento.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1202/plo_51.2024__-_altera_composicao_de_desenvolvimento.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n° 1053/2014 e dá outras providências</t>
   </si>
   <si>
     <t>1203</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1203/plo_052.2024_-_limite_loa_10_e_excesso.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1203/plo_052.2024_-_limite_loa_10_e_excesso.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito suplementar, no orçamento da Prefeitura Municipal de Tapurah-MT no exercício 2024 e dá outras providências</t>
   </si>
   <si>
     <t>1208</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1208/plo_53.2024_altera_lei_ordinaria_1.067.2015_afastamento_candidatura.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1208/plo_53.2024_altera_lei_ordinaria_1.067.2015_afastamento_candidatura.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei 1.067/2015 e dá outras providências</t>
   </si>
   <si>
     <t>1211</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1211/plo_054.2024_-_abertura_de_credito_adicional_por_excesso_de_arrecadacao_-_decoracao_natal.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1211/plo_054.2024_-_abertura_de_credito_adicional_por_excesso_de_arrecadacao_-_decoracao_natal.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir crédito adicional suplementar (R$ 602.500,00) e dá outras providências.</t>
   </si>
   <si>
     <t>1212</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1212/plo_055.2024_-_autorizacao_para_suplementacao_-_loa_2025.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1212/plo_055.2024_-_autorizacao_para_suplementacao_-_loa_2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a realizar aberturas de créditos adicionais suplementares na execução orçamentária do exercício de 2025, na forma que menciona, e dá outras providências.</t>
   </si>
   <si>
     <t>1213</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1213/plo_056.2024_-_excesso_de_arrecadacao_na_fonte_livre_2.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1213/plo_056.2024_-_excesso_de_arrecadacao_na_fonte_livre_2.pdf</t>
   </si>
   <si>
     <t>1214</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1214/plo_057.2024_-_abertura_de_credito_adicional_por_excesso_de_arrecadacao_-_3_idade_e_kart.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1214/plo_057.2024_-_abertura_de_credito_adicional_por_excesso_de_arrecadacao_-_3_idade_e_kart.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir crédito adicional suplementar (R$ 6.222.047,66) e dá outras providências</t>
   </si>
   <si>
     <t>1222</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1222/plo_058.2024_-_autoriza_o_executivo_termo_de_fomento_comseg_2024_2.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1222/plo_058.2024_-_autoriza_o_executivo_termo_de_fomento_comseg_2024_2.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a firmar termo de fomento com o Conselho Municipal de Segurança Pública de Tapurah (COMSEG) e dá outras providências</t>
   </si>
   <si>
     <t>1223</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1223/plo_59.2024_-_autorizacao_para_termo_de_convenio_volie_cidadao.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1223/plo_59.2024_-_autorizacao_para_termo_de_convenio_volie_cidadao.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a firmar termo de convênio com a Associação Esportiva Vôlei Cidadão e dá outras providências</t>
   </si>
   <si>
     <t>1224</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1224/plo_60.2024_-_autorizacao_para_termo_de_convenio_assosciacao_artes_marciais_tapurah.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1224/plo_60.2024_-_autorizacao_para_termo_de_convenio_assosciacao_artes_marciais_tapurah.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a firmar termo de convênio com a Associação de Artes Marciais, Esporte e Cultura de Tapurah e dá outras providências</t>
   </si>
   <si>
     <t>1233</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1233/plo_061.2024_-_rga_2025_1.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1233/plo_061.2024_-_rga_2025_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de revisão geral anual dos vencimentos dos servidores públicos do município de Tapurah/MT e dá outras providências</t>
   </si>
   <si>
     <t>1234</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1234/plo_62.2024_-_autorizacao_para_termo_de_convenio_tapurah_esporte_motor.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1234/plo_62.2024_-_autorizacao_para_termo_de_convenio_tapurah_esporte_motor.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a firmar termo de convênio com Tapurah Esporte Motor e dá outras providências</t>
   </si>
   <si>
     <t>1235</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1235/plo_063.2024_-_autorizacao_para_recebimento_de_recurso_camara.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1235/plo_063.2024_-_autorizacao_para_recebimento_de_recurso_camara.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir crédito adicional suplementar (até R$ 1.200.000,00) e dá outras providências</t>
   </si>
   <si>
     <t>1236</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1236/plo_64.2024_-_criacao_do_fundo_municipal_de_transporte_.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1236/plo_64.2024_-_criacao_do_fundo_municipal_de_transporte_.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Fundo Municipal de Transportes (FMT), junto à Secretaria Municipal de Infraestrutura e Meio Ambiente, e dá outras providências</t>
   </si>
   <si>
     <t>1237</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1237/plo_65.2024_-_autorizacao_para_termo_de_fomento_apae_de_tapurah.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1237/plo_65.2024_-_autorizacao_para_termo_de_fomento_apae_de_tapurah.pdf</t>
   </si>
   <si>
     <t>1238</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1238/plo_66.2024_-_autorizacao_para_termo_de_fomento_associacao_hipica_esperanca_-_ahe.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1238/plo_66.2024_-_autorizacao_para_termo_de_fomento_associacao_hipica_esperanca_-_ahe.pdf</t>
   </si>
   <si>
     <t>967</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/967/plc_01.2024_-_altera_incentivo_industria.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/967/plc_01.2024_-_altera_incentivo_industria.docx</t>
   </si>
   <si>
     <t>Altera dispositivos do Plano de Incentivo as Indústrias no âmbito do município de Tapurah e dá outras providências</t>
   </si>
   <si>
     <t>989</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/989/plc_02.2024_-altera_lei_complementar__193.2022.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/989/plc_02.2024_-altera_lei_complementar__193.2022.pdf</t>
   </si>
   <si>
     <t>Alteram Anexos I e VI da Lei Complementar nº 193/2022 (Plano de cargos, carreiras e salários dos profissionais da educação pública municipal de Tapurah) e dá outras providências</t>
   </si>
   <si>
     <t>996</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/996/plc_03.2024_-_altera_lei_33.2012_-_plano_de_cargos_e_carreiras..pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/996/plc_03.2024_-_altera_lei_33.2012_-_plano_de_cargos_e_carreiras..pdf</t>
   </si>
   <si>
     <t>Altera anexo I da Lei Complementar nº 33/2012 e dá outras providências</t>
   </si>
   <si>
     <t>1000</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1000/plc_04.2024_-_-altera_lei_complementar_67.2014.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1000/plc_04.2024_-_-altera_lei_complementar_67.2014.doc</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Complementar n. 67/2014 Código Tributário Municipal e dá outras providências</t>
   </si>
   <si>
     <t>1001</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1001/plc_05.2024_-_-altera_lei_complementar_204.2022.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1001/plc_05.2024_-_-altera_lei_complementar_204.2022.doc</t>
   </si>
   <si>
     <t>Altera o Art. 1º da Lei Complementar n. 204/2023 que Dispõe sobre a emissão de alvará de licença de localização e funcionamento provisório</t>
   </si>
   <si>
     <t>1024</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1024/plc_06.2024_tapurah_previ_-_aprova_calculo_atuarial_revisado.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1024/plc_06.2024_tapurah_previ_-_aprova_calculo_atuarial_revisado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Homologação da Reavaliação Atuarial/2024 e Altera as alíquotas de contribuição previdenciária do custo suplementar devida pelo município de Tapurah ao Regime Próprio de Previdência Social Tapurah-Previ e da outras providências</t>
   </si>
   <si>
     <t>1044</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1044/plc_07.2024_altera_lei_complementar_91.2016_-_zoneamento_tabela_e_mapa.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1044/plc_07.2024_altera_lei_complementar_91.2016_-_zoneamento_tabela_e_mapa.pdf</t>
   </si>
   <si>
     <t>Altera a lei Complementar nº 91/2016 – Lei de Zoneamento e Uso e Ocupação do Solo Urbano do município de Tapurah e dá outras providências</t>
   </si>
   <si>
     <t>1028</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1028/plc_008.2024_-_altera_lei_33.2012_-_plano_de_cargos_e_carreiras.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1028/plc_008.2024_-_altera_lei_33.2012_-_plano_de_cargos_e_carreiras.pdf</t>
   </si>
   <si>
     <t>Altera Anexo II e VIII da Lei Complementar nº 33/2012 e dá outras providências</t>
   </si>
   <si>
     <t>1047</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1047/plc_009.2024_-_altera_lei_33.2012_-_plano_de_cargos_e_carreiras-corrigido.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1047/plc_009.2024_-_altera_lei_33.2012_-_plano_de_cargos_e_carreiras-corrigido.pdf</t>
   </si>
   <si>
     <t>Altera anexo II e VIII da Lei Complementar n° 33/2012 e dá outras providências</t>
   </si>
   <si>
     <t>1057</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1057/plc_10.2024_-altera_lei_complementar_193.2022.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1057/plc_10.2024_-altera_lei_complementar_193.2022.pdf</t>
   </si>
   <si>
     <t>Altera a nomenclatura de cargos e o anexo VIII da Lei Complementar n° 193/2022 (Plano de Cargos, Carreiras e Salários dos Profissionais da Educação Pública Municipal de Tapurah) e dá outras providências</t>
   </si>
   <si>
     <t>1058</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1058/plc_011.2024_-_altera_lei_33.2012_-_plano_de_cargos_e_carreiras.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1058/plc_011.2024_-_altera_lei_33.2012_-_plano_de_cargos_e_carreiras.pdf</t>
   </si>
   <si>
     <t>Altera anexo II da Lei Complementar n° 33/2012 e dá outras providências</t>
   </si>
   <si>
     <t>1167</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1167/plc_12.2024_tapurah_previ__-_altera_composicao_conselho_curador_-_contribuicao_fg_cargo_comissao.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1167/plc_12.2024_tapurah_previ__-_altera_composicao_conselho_curador_-_contribuicao_fg_cargo_comissao.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 217/2023 e dá outras providências</t>
   </si>
   <si>
     <t>1163</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1163/plc_13.2024_-_estabelece_base_de_calculo_diferenciada_para_o_loteamento_jardim_italia.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1163/plc_13.2024_-_estabelece_base_de_calculo_diferenciada_para_o_loteamento_jardim_italia.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a estabelecer base de cálculo diferenciada e específica para o lançamento de ITBI no loteamento Jardim Itália I no município de Tapurah, Estado de Mato Grosso e dá outras providências.</t>
   </si>
   <si>
     <t>1169</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1169/plc_14.2024_altera_lei_complementar_91.2016_-__zoneamento.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1169/plc_14.2024_altera_lei_complementar_91.2016_-__zoneamento.pdf</t>
   </si>
   <si>
     <t>Altera o anexo I e a tabela I do anexo II da Lei Complementar nº 91/2016, que Dispõe sobre o zoneamento e os parâmetros do uso e da ocupação do solo urbano do município de Tapurah-MT.</t>
   </si>
   <si>
     <t>1191</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1191/plc_15.2024_altera_lei_complementar_94.2016_-_zr2_e_zr3.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1191/plc_15.2024_altera_lei_complementar_94.2016_-_zr2_e_zr3.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos na Lei Complementar n. 94/2016 alterando as dimensões mínimas da pista de rolamento e caixa de rua para vias locais no zoneamento ZR2 e ZR3, no município de Tapurah-MT</t>
   </si>
   <si>
     <t>1200</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1200/plc_16.2024_-_altera_lc_94.2016_-_sistema_viario_municipal.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1200/plc_16.2024_-_altera_lc_94.2016_-_sistema_viario_municipal.doc</t>
   </si>
   <si>
     <t>Altera dispositivo na Lei Complementar nº 94/2016 e dá outras providências</t>
   </si>
   <si>
     <t>1201</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1201/plc_17.2024_altera_lei_complementar_204.2023.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1201/plc_17.2024_altera_lei_complementar_204.2023.pdf</t>
   </si>
   <si>
     <t>Altera disposições da Lei Complementar nº 204/2023 e dá outras providências</t>
   </si>
   <si>
     <t>964</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
     <t>Diego Grendene</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/964/projeto_de_lei_ordinaria_do_legislativo_001-2024_-_declara_de_utilidade_publica_tapurah_esporte_motor..docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/964/projeto_de_lei_ordinaria_do_legislativo_001-2024_-_declara_de_utilidade_publica_tapurah_esporte_motor..docx</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública da Associação Tapurah Esporte Motor - TEM.</t>
   </si>
   <si>
     <t>980</t>
   </si>
   <si>
     <t>Elder Gobbi, Elizeu Francisco de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/980/projeto_de_lei_ordinaria_do_legislativo_002-2024_-_denomina_aeroporto.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/980/projeto_de_lei_ordinaria_do_legislativo_002-2024_-_denomina_aeroporto.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação do Aeroporto Municipal e dá outras providências</t>
   </si>
   <si>
     <t>994</t>
   </si>
   <si>
     <t>Aelton Figueiredo</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/994/projeto_de_lei_ordinaria_do_legislativo_003-2024_-_declara_utilidade_publica_canecao.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/994/projeto_de_lei_ordinaria_do_legislativo_003-2024_-_declara_utilidade_publica_canecao.docx</t>
   </si>
   <si>
     <t>Declara de utilidade pública o Clube de Campo Canecão</t>
   </si>
   <si>
     <t>1037</t>
   </si>
   <si>
     <t>Daise Martins</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1037/projeto_de_lei_ordinaria_do_legislativo_004-2024_-_mes_da_mulher.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1037/projeto_de_lei_ordinaria_do_legislativo_004-2024_-_mes_da_mulher.docx</t>
   </si>
   <si>
     <t>Institui no Calendário de Eventos do município campanhas e eventos voltados a mulher e dá outras providências.</t>
   </si>
   <si>
     <t>1068</t>
   </si>
   <si>
     <t>Elder Gobbi</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1068/projeto_de_lei_ordinaria_do_legislativo_005-2024_-_declara_utilidade_publica_associacao_hipica_esperanca.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1068/projeto_de_lei_ordinaria_do_legislativo_005-2024_-_declara_utilidade_publica_associacao_hipica_esperanca.docx</t>
   </si>
   <si>
     <t>Declara de utilidade pública a Associação Hípica Esperança - AHE</t>
   </si>
   <si>
     <t>1065</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1065/projeto_de_lei_ordinaria_do_legislativo_006-2024_-_altera_nome_praca_da_juventude.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1065/projeto_de_lei_ordinaria_do_legislativo_006-2024_-_altera_nome_praca_da_juventude.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da denominação da Praça da Juventude para "Gilberto João Brisot" e dá outras providências</t>
   </si>
   <si>
     <t>1066</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1066/projeto_de_lei_ordinaria_do_legislativo_007-2024_-_altera_nome_praca_das_bandeiras.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1066/projeto_de_lei_ordinaria_do_legislativo_007-2024_-_altera_nome_praca_das_bandeiras.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da "Praça Luiz Umberto Eickhoff" e dá outras providências</t>
   </si>
   <si>
     <t>1067</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1067/projeto_de_lei_ordinaria_do_legislativo_008-2024_-_declara_utilidade_publica_associacao_atec_-_associacao_tapuraense_esporte_clube.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1067/projeto_de_lei_ordinaria_do_legislativo_008-2024_-_declara_utilidade_publica_associacao_atec_-_associacao_tapuraense_esporte_clube.docx</t>
   </si>
   <si>
     <t>Declara de utilidade pública a Associação Tapuraense Esporte Clube - ATEC</t>
   </si>
   <si>
     <t>1081</t>
   </si>
   <si>
     <t>Elizeu Francisco de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1081/projeto_de_lei_ordinaria_do_legislativo_009-2021_estrada_da_vicinal_sao_francisco.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1081/projeto_de_lei_ordinaria_do_legislativo_009-2021_estrada_da_vicinal_sao_francisco.doc</t>
   </si>
   <si>
     <t>Dispõe sobre o traçado e a denominação da estrada vicinal " São Francisco" que passa a ser de uso público e dá outras providências.</t>
   </si>
   <si>
     <t>1082</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1082/projeto_de_lei_ordinaria_do_legislativo_010-2021_estrada_da_vicinal_toca_da_onca.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1082/projeto_de_lei_ordinaria_do_legislativo_010-2021_estrada_da_vicinal_toca_da_onca.doc</t>
   </si>
   <si>
     <t>Dispõe sobre o traçado e a denominação da estrada vicinal "Toca da Onça" que passa a ser de uso público e dá outras providências.</t>
   </si>
   <si>
     <t>1085</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1085/projeto_de_lei_ordinaria_do_legislativo_011-2024_estrada_vicinal_linha_arinos_33.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1085/projeto_de_lei_ordinaria_do_legislativo_011-2024_estrada_vicinal_linha_arinos_33.doc</t>
   </si>
   <si>
     <t>Dispõe sobre o traçado e a denominação da estrada vicinal "Linha Arinos 33" que passa ser de uso público e dá outras providências.</t>
   </si>
   <si>
     <t>1091</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1091/projeto_de_lei_ordinaria_do_legislativo_012-2024_-_politica_de_protecao_de_pessoas_com_hipermobilidade_teh.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1091/projeto_de_lei_ordinaria_do_legislativo_012-2024_-_politica_de_protecao_de_pessoas_com_hipermobilidade_teh.docx</t>
   </si>
   <si>
     <t>Institui a Política Municipal de Proteção dos Direitos da Pessoa com Síndrome Ehlers-Danlos (SED) ou com Transtornos do Espectro de Hipermobilidade (TEH) no município de Tapurah e dá outras providências</t>
   </si>
   <si>
     <t>1094</t>
   </si>
   <si>
     <t>Aelton Figueiredo, Cleomar Campos, Daise Martins, Diego Grendene, Elder Gobbi, Elizeu Francisco de Oliveira, Jonathan Ramos Medeiros, Leandro Frizzo, Márcio Araújo de Macedo</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1094/projeto_de_lei_ordinaria_do_legislativo_013-2024__fixa_o_subsidio_dos_vereadores_para_proxima_legislatura.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1094/projeto_de_lei_ordinaria_do_legislativo_013-2024__fixa_o_subsidio_dos_vereadores_para_proxima_legislatura.docx</t>
   </si>
   <si>
     <t>Fixa o subsídio dos Vereadores do município de Tapurah para a legislatura de 2.025 a 2.028 e dá outras providências.</t>
   </si>
   <si>
     <t>1095</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1095/projeto_de_lei_ordinaria_do_legislativo_014-2024_fixa_subsidio_do_prefeito_e_vice_prefeito.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1095/projeto_de_lei_ordinaria_do_legislativo_014-2024_fixa_subsidio_do_prefeito_e_vice_prefeito.docx</t>
   </si>
   <si>
     <t>Fixa o subsídio do Prefeito, do Vice-Prefeito e dos Secretários do município de Tapurah, para a próxima legislatura de 2025 a 2028 e dá outras providências.</t>
   </si>
   <si>
     <t>1101</t>
   </si>
   <si>
     <t>Aelton Figueiredo, Cleomar Campos, Diego Grendene, Elder Gobbi, Elizeu Francisco de Oliveira, Jonathan Ramos Medeiros, Leandro Frizzo, Márcio Araújo de Macedo</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1101/projeto_de_lei_ordinaria_do_legislativo_015-2024_-_verba_indenizatoria.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1101/projeto_de_lei_ordinaria_do_legislativo_015-2024_-_verba_indenizatoria.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a Verba Indenizatória pelo exercício da atividade parlamentar no território nacional e dá outras providências</t>
   </si>
   <si>
     <t>1122</t>
   </si>
   <si>
     <t>Diego Grendene, Elder Gobbi</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1122/projeto_de_lei_ordinaria_do_legislativo_016-2024_estrada_vicinal_atualizado.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1122/projeto_de_lei_ordinaria_do_legislativo_016-2024_estrada_vicinal_atualizado.docx</t>
   </si>
   <si>
     <t>Dispõe sobre o traçado e a denominação da estrada vicinal que passa a ser de uso público e dá outras providências</t>
   </si>
   <si>
     <t>1132</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1132/projeto_de_lei_ordinaria_do_legislativo_017-2024_ciclovia_vo_gema.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1132/projeto_de_lei_ordinaria_do_legislativo_017-2024_ciclovia_vo_gema.docx</t>
   </si>
   <si>
     <t>Dispõe sobre o traçado e a denominação de ciclovia e dá outras providências.</t>
   </si>
   <si>
     <t>1134</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1134/projeto_de_lei_ordinaria_do_legislativo_018-2024_-_institui_programa_maria_da_penha_vai_a_escola.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1134/projeto_de_lei_ordinaria_do_legislativo_018-2024_-_institui_programa_maria_da_penha_vai_a_escola.docx</t>
   </si>
   <si>
     <t>Institui no município de Tapurah o Programa Maria da Penha vai à escola, visando sensibilizar o público escolar sobre a violência doméstica e familiar contra a mulher e divulgar a Lei Maria da Penha</t>
   </si>
   <si>
     <t>1146</t>
   </si>
   <si>
     <t>Leandro Frizzo</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1146/projeto_de_lei_ordinaria_do_legislativo_019-2024_-_programa_educacao_financeira_nas_escolas.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1146/projeto_de_lei_ordinaria_do_legislativo_019-2024_-_programa_educacao_financeira_nas_escolas.docx</t>
   </si>
   <si>
     <t>Institui o Programa de Empreendedorismo e Educação Financeira na Rede Municipal de Ensino de Tapurah e dá outras providências.</t>
   </si>
   <si>
     <t>1164</t>
   </si>
   <si>
     <t>Cleomar Campos</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1164/projeto_de_lei_ordinaria_do_legislativo_020-2024_-_institui_semana_municipal_de_conscientizacao_do_autismo.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1164/projeto_de_lei_ordinaria_do_legislativo_020-2024_-_institui_semana_municipal_de_conscientizacao_do_autismo.docx</t>
   </si>
   <si>
     <t>Institui no Município de Tapurah a "Semana Municipal de Conscientização do Autismo"</t>
   </si>
   <si>
     <t>1185</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1185/projeto_de_lei_ordinaria_do_legislativo_021-2024_estrada_vicinal_atualizado.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1185/projeto_de_lei_ordinaria_do_legislativo_021-2024_estrada_vicinal_atualizado.docx</t>
   </si>
   <si>
     <t>Dispõe sobre o traçado e a denominação da estrada vicinal “Estrada Armando Fonini” que passa a ser de uso público e dá outras providências.</t>
   </si>
   <si>
     <t>1210</t>
   </si>
   <si>
     <t>Diego Grendene, Elder Gobbi, Elizeu Francisco de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1210/projeto_de_lei_ordinaria_do_legislativo_022-2024_-_autoriza_o_poder_executivo_a_receber_area_como_doacao_-_rua_paraiba_av._04__de_julho_e_criacao_av._12_de_outubro..doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1210/projeto_de_lei_ordinaria_do_legislativo_022-2024_-_autoriza_o_poder_executivo_a_receber_area_como_doacao_-_rua_paraiba_av._04__de_julho_e_criacao_av._12_de_outubro..doc</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a receber em doação, área destinada a extensão da Avenida 04 de Julho, Rua Paraíba e criação da Avenida 12 de Outubro do município de Tapurah e dá outras providências.</t>
   </si>
   <si>
     <t>1219</t>
   </si>
   <si>
     <t>Aelton Figueiredo, Diego Grendene, Elder Gobbi, Elizeu Francisco de Oliveira, Jonathan Ramos Medeiros, Leandro Frizzo, Márcio Araújo de Macedo</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1219/projeto_de_lei_ordinaria_do_legislativo_023-2024_-_denomina_plenario_da_camara_municipal.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1219/projeto_de_lei_ordinaria_do_legislativo_023-2024_-_denomina_plenario_da_camara_municipal.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação do Plenário da Câmara Municipal de Tapurah e dá outras providências</t>
   </si>
   <si>
     <t>1220</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1220/projeto_de_lei_ordinaria_do_legislativo_024-2024_denominacao_ruas_novo_eldorado.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1220/projeto_de_lei_ordinaria_do_legislativo_024-2024_denominacao_ruas_novo_eldorado.doc</t>
   </si>
   <si>
     <t>Altera Lei nº 1.196/2018 alterando denominação das ruas do distrito de Novo Eldorado, e dá outras providências</t>
   </si>
   <si>
     <t>1221</t>
   </si>
   <si>
     <t>Aelton Figueiredo, Elder Gobbi, Elizeu Francisco de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1221/projeto_de_lei_ordinaria_do_legislativo_025-2024_-_autoriza_o_poder_executivo_a_receber_area_como_doacao_-_avenida_dall_olmo.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1221/projeto_de_lei_ordinaria_do_legislativo_025-2024_-_autoriza_o_poder_executivo_a_receber_area_como_doacao_-_avenida_dall_olmo.doc</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a receber em doação, área destinada a extensão da Avenida Danilo Dall'Olmo e criação da Linha Arinos 23 no município de Tapurah e dá outras providências</t>
   </si>
   <si>
     <t>1103</t>
   </si>
   <si>
     <t>PLCL</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Legislativo</t>
   </si>
   <si>
     <t>Cleomar Campos, Daise Martins</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1103/projeto_de_lei_complementar_do_legislativo_no_001-2024_-_altera_codigo_de_posturas_-_calcada.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1103/projeto_de_lei_complementar_do_legislativo_no_001-2024_-_altera_codigo_de_posturas_-_calcada.doc</t>
   </si>
   <si>
     <t>Altera Lei Complementar nº 87/2016 – Código de Posturas e dá outras providências.</t>
   </si>
   <si>
     <t>1123</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1123/projeto_de_lei_complementar_do_legislativo_no_002-2024_-_altera_codigo_de_posturas_-_horario_especial_domingo_e_feriado.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1123/projeto_de_lei_complementar_do_legislativo_no_002-2024_-_altera_codigo_de_posturas_-_horario_especial_domingo_e_feriado.doc</t>
   </si>
   <si>
     <t>Altera Lei Complementar nº 87/2016 - Código de Posturas e dá outras providências</t>
   </si>
   <si>
     <t>1039</t>
   </si>
   <si>
     <t>EMD</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1039/01_emenda_aditiva__01_2024-_projeto_lei_complementar_006-2023..docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1039/01_emenda_aditiva__01_2024-_projeto_lei_complementar_006-2023..docx</t>
   </si>
   <si>
     <t>Emenda Aditiva n° 01/2024 ao Projeto de Lei Complementar n° 006/2024 – Altera dispositivos da Lei Complementar 217/2023 e dá outras providências</t>
   </si>
   <si>
     <t>1105</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1105/01_emenda_aditiva__02_2024-_projeto_lei_complementar_013-2024.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1105/01_emenda_aditiva__02_2024-_projeto_lei_complementar_013-2024.docx</t>
   </si>
   <si>
     <t>Emenda Aditiva n° 02/2024 ao Projeto de Lei do Legislativo n° 013/2024 – Fixa o Subsídio dos Vereadores do Município de Tapurah para legislatura de 2025 a 2028 e dá outras providências.</t>
   </si>
   <si>
     <t>1110</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1110/02-2024_emenda_aditiva_no_03-2024_-_altera_plcl_01-2024__testada_-__87_91_e_92-2016.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1110/02-2024_emenda_aditiva_no_03-2024_-_altera_plcl_01-2024__testada_-__87_91_e_92-2016.doc</t>
   </si>
   <si>
     <t>Emenda Aditiva e Modificativa nº 03/2024 ao Projeto de Lei Complementar do Legislativo nº 01/2024 - Altera Lei |Complementar 87/2016, 91/2016 e 92/2016</t>
   </si>
   <si>
     <t>1160</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1160/04-2024_emenda_modificativa_de_redacao_no_04-2024_-_altera_pl_35-2024.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1160/04-2024_emenda_modificativa_de_redacao_no_04-2024_-_altera_pl_35-2024.doc</t>
   </si>
   <si>
     <t>Emenda Modificativa de Redação n° 04/2024 ao Projeto de Lei n° 35/2024 – Autoriza a Poder Executivo Municipal a receber em doação, área destinada a extensão e pavimentação das avenidas no município de Tapurah e dá outras providências.</t>
   </si>
   <si>
     <t>1198</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1198/05-2024_emenda_modificativa_de_redacao_no_04-2024_-_altera_pl_50-2024.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1198/05-2024_emenda_modificativa_de_redacao_no_04-2024_-_altera_pl_50-2024.doc</t>
   </si>
   <si>
     <t>Emenda Modificativa de Redação n° 05/2024 ao Projeto de Lei n° 50/2024 – Altera dispositivos da Lei Municipal n° 1.054/2014 e dá outras providências.</t>
   </si>
   <si>
     <t>1206</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1206/06-2024_emenda_modificativa_de_redacao_no_06-2024_-_emenda_a_lei_organica_01-2024_-_mesa_diretora.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1206/06-2024_emenda_modificativa_de_redacao_no_06-2024_-_emenda_a_lei_organica_01-2024_-_mesa_diretora.doc</t>
   </si>
   <si>
     <t>Emenda Modificativa de Redação  n° 06/2024 ao Projeto de  Emenda a Lei Orgânica 01/2024 - Modifica o §5° do artigo 19 e o artigo 20 da Lei Orgânica do Município de Tapurah-MT.</t>
   </si>
   <si>
     <t>1209</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1209/07-2024_emenda_modificativa_de_redacao_no_07-2024_-_plc_16-2024_-_canteiro_central_avenida.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1209/07-2024_emenda_modificativa_de_redacao_no_07-2024_-_plc_16-2024_-_canteiro_central_avenida.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa n° 07/2024 ao Projeto de Lei Complementar 16/2024 – Altera dispositivo na Lei Complementar 94/2016 e dá outras providências.</t>
   </si>
   <si>
     <t>1215</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1215/08-2024_emenda_modificativa_no_08-2024_-_pl_44-2024__-_loa_2024.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1215/08-2024_emenda_modificativa_no_08-2024_-_pl_44-2024__-_loa_2024.doc</t>
   </si>
   <si>
     <t>Emenda Modificativa n° 08/2024 ao Projeto de Lei 44/2024 – Estima a Receita e Fixa a Despesa do Município de Tapurah para o exercício de 2025 e dá outras providências.</t>
   </si>
   <si>
     <t>1229</t>
   </si>
   <si>
     <t>Jonathan Ramos Medeiros</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1229/09-2024_emenda_modificativa_e_aditiva_no_09-2024_-_pl_53-2024.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1229/09-2024_emenda_modificativa_e_aditiva_no_09-2024_-_pl_53-2024.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa e Aditiva n° 09/2024 ao Projeto de Lei 53/2024 – Altera dispositivos da Lei 1.067/2015 e dá outras providências.</t>
   </si>
   <si>
     <t>963</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/963/indicacao_001.2024_-_mesa_da_camara.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/963/indicacao_001.2024_-_mesa_da_camara.docx</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Carlos Alberto Capeletti, Prefeito Municipal de Tapurah, a necessidade de construir quatro quebra molas, na extensão da Avenida Sergipe, Bairro São Cristóvão, sede do município de Tapurah.</t>
   </si>
   <si>
     <t>978</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/978/indicacao_002.2024_-_aelton.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/978/indicacao_002.2024_-_aelton.docx</t>
   </si>
   <si>
     <t>Indica ao Ilmo. Sr. Julio Simpak, Presidente da Rodovia da Mudança, a necessidade de construir redutores de velocidade na extensão da MT 338, do acesso da MT 338 com a Avenida Brasil em frente ao Parque de Exposições do município de Tapurah, até próximo da rotatória em frente ao Posto Locateli, sede do município de Tapurah</t>
   </si>
   <si>
     <t>990</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/990/indicacao_003.2024_-_elder.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/990/indicacao_003.2024_-_elder.docx</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Carlos Alberto Capeletti, Prefeito Municipal de Tapurah, a necessidade de elaborar Lei para criar gratificação por desempenho de atividade delegada, a ser pago a agentes públicos estaduais lotados na Secretaria de Estado de Segurança Pública que exercerem atividade municipal delegada ao Estado de Mato Grosso e celebrar convênio com a Secretaria de Estado de Segurança Pública. (modelo em anexo).</t>
   </si>
   <si>
     <t>991</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/991/indicacao_004.2024_-_jhon_-_14_ace_e_acs.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/991/indicacao_004.2024_-_jhon_-_14_ace_e_acs.docx</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Carlos Alberto Capeletti, Prefeito Municipal de Tapurah, a necessidade de instituir um 14° salário ou outra bonificação aos Agentes Comunitários de Saúde (ACS) e Agendes de Combate às Endemias (ACE) com os recursos de incentivos financeiros repassados pela União.</t>
   </si>
   <si>
     <t>992</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Carlos Alberto Capeletti, Prefeito Municipal de Tapurah, a necessidade de realizar com urgência serviço de tapa buracos na Avenida Brasília, sede do município de Tapurah.</t>
   </si>
   <si>
     <t>993</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/993/indicacao_006.2024_-_jhon.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/993/indicacao_006.2024_-_jhon.docx</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Carlos Alberto Capeletti, Prefeito Municipal de Tapurah, a necessidade de aumentar o tamanho e fechar as laterais do refeitório da Creche Criança Feliz.</t>
   </si>
   <si>
     <t>997</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/997/indicacao_007.2024_-cleomar.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/997/indicacao_007.2024_-cleomar.docx</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Carlos Alberto Capeletti, Prefeito Municipal de Tapurah, a necessidade de recuperar as estradas do Assentamento Santa Luzia, especialmente a que passa em frente ao laticínio em direção à propriedade do Seu Leozino.</t>
   </si>
   <si>
     <t>998</t>
   </si>
   <si>
     <t>Márcio Araújo de Macedo</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/998/indicacao_008.2024_-marcio.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/998/indicacao_008.2024_-marcio.docx</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Carlos Alberto Capeletti, Prefeito Municipal de Tapurah, a necessidade de realizar reforma geral no vestiário e banheiros do Estádio Municipal Recanto dos Quero Queros.</t>
   </si>
   <si>
     <t>1004</t>
   </si>
   <si>
     <t>Aelton Figueiredo, Jonathan Ramos Medeiros, Márcio Araújo de Macedo</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1004/indicacao_009.2024_-_jhon_aelton_e_marcio_-_ace_e_acs_-_gratificacao_produtividade.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1004/indicacao_009.2024_-_jhon_aelton_e_marcio_-_ace_e_acs_-_gratificacao_produtividade.docx</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Carlos Alberto Capeletti, Prefeito Municipal de Tapurah, a necessidade de criar gratificação de incentivo de produtividade aos agentes de combate a endemias (ACE) conforme já pago aos agentes comunitários de saúde (ACS) nos termos da Lei Municipal 1.049/2014.</t>
   </si>
   <si>
     <t>1005</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Carlos Alberto Capeletti, Prefeito Municipal de Tapurah, a necessidade de criar incentivo financeiro temporário aos Agente Comunitários de Saúde (ACS) e Agentes de Combate a Endemias (ACE) até que sejam comprados e disponibilizados veículos, bicicletas elétricas ou motos para execução dos serviços de endemias e saúde básica.</t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1006/indicacao_011.2024_-_jhon_aelton_e_marcio_-_ace_e_acs_-_insalubridade.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1006/indicacao_011.2024_-_jhon_aelton_e_marcio_-_ace_e_acs_-_insalubridade.docx</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Carlos Alberto Capeletti, Prefeito Municipal de Tapurah, a necessidade de alterar a Lei Municipal para que a insalubridade dos Agentes Comunitários de Saúde (ACS) e Agentes de Combate a Endemias (ACE) seja calculada sobre o salário base e não sobre o salário mínimo.</t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
     <t>Aelton Figueiredo, Cleomar Campos, Jonathan Ramos Medeiros, Márcio Araújo de Macedo</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1007/indicacao_012.2024_-_jhon_cleomar_-_reforma_cecilia.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1007/indicacao_012.2024_-_jhon_cleomar_-_reforma_cecilia.docx</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Carlos Alberto Capeletti, Prefeito Municipal de Tapurah, a necessidade a necessidade de realizar as seguintes obras na Escola Cecília Meireles: -reforma do telhado; -fechar e climatizar o refeitório; -construir cobertura do portão de entrada até o refeitório; -colocar placa de advertência na cerca elétrica sobre o muro; -pintar os muros; -trocar as portas das salas de aula e administrativas; -aumentar e cobrir os corredores em frente às salas de aula; -construir uma quadra de esportes coberta.</t>
   </si>
   <si>
     <t>1009</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1009/indicacao_013.2024_-cleomar.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1009/indicacao_013.2024_-cleomar.docx</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Carlos Alberto Capeletti, Prefeito Municipal de Tapurah, a necessidade de recuperar a estrada do P.A Borges, estrada que dá acesso a propriedade do Seu Rodolfo, sentido Itanhangá, primeira estrada antes da ponte de concreto do Rio Borges.</t>
   </si>
   <si>
     <t>1010</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1010/indicacao_014.2024_-diego.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1010/indicacao_014.2024_-diego.docx</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Carlos Alberto Capeletti, Prefeito Municipal de Tapurah, a necessidade de aplicar lama asfáltica no asfalto antigo e instalar meio fio nas ruas e avenidas da sede do Distrito de Novo Eldorado.</t>
   </si>
   <si>
     <t>1011</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1011/indicacao_015.2024_-aelton.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1011/indicacao_015.2024_-aelton.docx</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Carlos Alberto Capeletti, Prefeito Municipal de Tapurah, a necessidade de reduzir o canteiro central na Avenida dos Trabalhadores na quadra em frente à Igreja Quadrangular.</t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1013/indicacao_016.2024_-_jhon.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1013/indicacao_016.2024_-_jhon.docx</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Carlos Alberto Capeletti, Prefeito Municipal de Tapurah, a necessidade de instalar lixeiras e um bebedouro de água gelada na Praça do Jardim Juliana.</t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1014/indicacao_017.2024_-diego.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1014/indicacao_017.2024_-diego.docx</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Odair Cesar Nunes, Prefeito Municipal de Tapurah em exercício, a necessidade de realizar a pintura/sinalização do asfalto que dá acesso ao parque industrial, onde foi realizado recapeamento recentemente.</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1016/indicacao_018.2024_-daise.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1016/indicacao_018.2024_-daise.docx</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Odair Cesar Nunes, Prefeito Municipal de Tapurah em exercício, a necessidade de realizar manutenção na cobertura e aumentar o número de banheiros do Espaço Mais, localizado na Praça da Juventude.</t>
   </si>
   <si>
     <t>1018</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1018/indicacao_019.2024_-daise_-_realizacao_de_palestra_combate_violencia_mulher.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1018/indicacao_019.2024_-daise_-_realizacao_de_palestra_combate_violencia_mulher.docx</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Odair Cesar Nunes, Prefeito Municipal de Tapurah em exercício, a necessidade de realizar Semana Escolar de Combate à Violência Contra a Mulher com base no art. 2° da Lei 14.164/2021.</t>
   </si>
   <si>
     <t>1020</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1020/indicacao_020.2024_-_jhon.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1020/indicacao_020.2024_-_jhon.docx</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Odair Cesar Nunes, Prefeito Municipal de Tapurah em exercício, a necessidade de adequar as salas odontológicas dos PSF’S com ralos para uma efetiva higienização, realizar manutenção e reparos na tubulação dos compressores, bem como equipá-las com armários para armazenar os produtos e equipamentos.</t>
   </si>
   <si>
     <t>1021</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1021/indicacao_021.2024_-_jhon.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1021/indicacao_021.2024_-_jhon.docx</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Odair Cesar Nunes, Prefeito Municipal de Tapurah em exercício, a necessidade de realizar a manutenção dos equipamentos odontológicos de forma mais rápida e eficaz.</t>
   </si>
   <si>
     <t>1022</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1022/indicacao_022.2024_-_jhon.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1022/indicacao_022.2024_-_jhon.docx</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Odair Cesar Nunes, Prefeito Municipal de Tapurah em exercício, a necessidade de contratar uma equipe odontológica, com veículo para locomoção, para atendimento exclusivo nos PSF’S dos Distritos de Ana Terra e Novo Eldorado.</t>
   </si>
   <si>
     <t>1026</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1026/indicacao_023.2024_-_aelton.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1026/indicacao_023.2024_-_aelton.docx</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Odair Cesar Nunes, Prefeito Municipal de Tapurah em exercício, a necessidade de adquirir equipamento de raio x odontológico, preferencialmente digital, para todos os PSF’s.</t>
   </si>
   <si>
     <t>1027</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1027/indicacao_024.2024_-_marcio.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1027/indicacao_024.2024_-_marcio.docx</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Odair Cesar Nunes, Prefeito Municipal de Tapurah em exercício, a necessidade de substituir a iluminação pública das ruas e avenidas dos Bairros Cristo Rei e São Cristóvão por lâmpadas de LED.</t>
   </si>
   <si>
     <t>1029</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1029/indicacao_025.2024_-_elder.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1029/indicacao_025.2024_-_elder.docx</t>
   </si>
   <si>
     <t>Indica ao Exmo Sr. Odair César Nunes, Prefeito Municipal de Tapurah em exercício a necessidade de destinar um ônibus com ar condicionado para realizar o transporte de alunos na linha Oásis.</t>
   </si>
   <si>
     <t>1031</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1031/indicacao_026.2024_-_diego.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1031/indicacao_026.2024_-_diego.docx</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Odair Cesar Nunes, Prefeito Municipal de Tapurah em exercício, a necessidade de realizar atualização dos salários dos motoristas da educação do município de Tapurah.</t>
   </si>
   <si>
     <t>1032</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1032/indicacao_027.2024_-_elizeu.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1032/indicacao_027.2024_-_elizeu.docx</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Odair César Nunes, Prefeito Municipal de Tapurah em exercício a necessidade de levantar, cascalhar e patrolar a estrada que interliga a MT 448 às fazendas Tirloni Filhos, Mineração Toledo, entre outros.</t>
   </si>
   <si>
     <t>1035</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1035/indicacao_028.2024_-_cleomar.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1035/indicacao_028.2024_-_cleomar.docx</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Odair Cesar Nunes, Prefeito Municipal de Tapurah em exercício, a necessidade de instalar ar condicionado  nos ônibus escolares que ainda não tenha ar.</t>
   </si>
   <si>
     <t>1036</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Odair Cesar Nunes, Prefeito Municipal de Tapurah em exercício, a necessidade de realizar a troca das cadeiras de espera quebradas de todos os PSF’s da sede do município e dos Distritos.</t>
   </si>
   <si>
     <t>1040</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1040/indicacao_030.2024_-_diego.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1040/indicacao_030.2024_-_diego.docx</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Odair Cesar Nunes, Prefeito Municipal de Tapurah em exercício, a necessidade de instalar placas informativas com o nome das ruas no conjunto habitacional Euridice Gomes da Silva no bairro São Cristóvão, sede do município de Tapurah.</t>
   </si>
   <si>
     <t>1050</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1050/indicacao_031.2024_-_vereadores.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1050/indicacao_031.2024_-_vereadores.docx</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Odair Cesar Nunes, Prefeito Municipal de Tapurah em exercício, a necessidade de criar a Secretaria Municipal de Esportes, Lazer e Cultura e Secretaria de Agricultura.</t>
   </si>
   <si>
     <t>1051</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1051/indicacao_032.2024_-_jhon.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1051/indicacao_032.2024_-_jhon.docx</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Odair Cesar Nunes, Prefeito Municipal de Tapurah em exercício, a necessidade de criar gratificação as agentes de serviços gerais que atuam nos PSFs do município para compensar a retirada da insalubridade.</t>
   </si>
   <si>
     <t>1052</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1052/indicacao_033.2024_-cleomar.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1052/indicacao_033.2024_-cleomar.docx</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Odair Cesar Nunes, Prefeito Municipal de Tapurah em exercício, a necessidade de instalar iluminação pública e asfaltar a estrada das madeireiras até o bairro Santo Antônio.</t>
   </si>
   <si>
     <t>1053</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1053/indicacao_034.2024_-cleomar.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1053/indicacao_034.2024_-cleomar.docx</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Odair Cesar Nunes, Prefeito Municipal de Tapurah em exercício, a necessidade de designar funcionário com capacitação especifica na Politec e tomar as providências necessárias para confecção de carteiras de identidade a população do município de Tapurah.</t>
   </si>
   <si>
     <t>1055</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1055/indicacao_035.2024_-daise.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1055/indicacao_035.2024_-daise.docx</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Odair Cesar Nunes, Prefeito Municipal de Tapurah em exercício a necessidade de realizar serviço de tapa buracos na localidade de Ana Terra e na sede do município de Tapurah</t>
   </si>
   <si>
     <t>1059</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1059/indicacao_036.2024_-_jhon.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1059/indicacao_036.2024_-_jhon.docx</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Odair Cesar Nunes, Prefeito Municipal de tapurah em exercício, a necessidade de providenciar com urgência um bebedouro para o PSF do distrito de Novo Eldorado e realizar a manutenção ou troca do ar condicionado da recepção.</t>
   </si>
   <si>
     <t>1060</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1060/indicacao_037.2024_-_jhon.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1060/indicacao_037.2024_-_jhon.docx</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Odair Cesar Nunes, Prefeito Municipal de tapurah em exercício, a necessidade de providenciar a poda das árvores da Escola Municipal Renascer do distrito de Novo Eldorado; a instalação de estrutura para adaptação da nova caixa de agua, com bomba automática e a colocação de um suporte para bicicletas (bicicletário).</t>
   </si>
   <si>
     <t>1063</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1063/indicacao_038.2024_-cleomar.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1063/indicacao_038.2024_-cleomar.docx</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Odair Cesar Nunes, Prefeito Municipal de Tapurah em exercício, a necessidade de levantar, cascalhar e patrolar a estrada que interliga a estrada do Capixaba a estrada da Linha Borges, passando pela Cearpa entre outras propriedades.</t>
   </si>
   <si>
     <t>1064</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1064/indicacao_039.2024_-cleomar.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1064/indicacao_039.2024_-cleomar.docx</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Odair Cesar Nunes, Prefeito Municipal de Tapurah em exercício, a necessidade de levantar, cascalhar e patrolar a estrada no P.A Itanhangá que dá acesso as propriedades do senhor Paulo Bombacha, Fabricio Albuquerque entre outras.</t>
   </si>
   <si>
     <t>1076</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1076/indicacao_040.2024_-daise.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1076/indicacao_040.2024_-daise.docx</t>
   </si>
   <si>
     <t>Indica ao exmo. Sr. Odair Cesar Nunes, prefeito municipal de Tapurah em exercício, a necessidade de contratar psicólogo para atender os profissionais de saúde e realizar ações para amparar a saúde mental dos profissionais que atendem a população.</t>
   </si>
   <si>
     <t>1084</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1084/indicacao_041.2024_-elder.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1084/indicacao_041.2024_-elder.docx</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. CARLOS ALBERTO CAPELETTI, Prefeito Municipal de Tapurah, a necessidade de realizar campanha EMPLACA TAPURAH, incentivando a regularização ou emplacamento dos veículos em Tapurah, com vistas ao retorno do IPVA ao município.</t>
   </si>
   <si>
     <t>1102</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1102/indicacao_042.2024_-daise.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1102/indicacao_042.2024_-daise.docx</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Carlos Alberto Capeletti, Prefeito Municipal de Tapurah, a necessidade de Construir quebra molas, sinalização horizontal/ vertical e faixas de pedestre na Rua dos Ipês e na Avenida Rondônia próximo da esquina com a Avenida São Paulo e alargamento da rotatória da Avenida São Paulo, sede do município de Tapurah.</t>
   </si>
   <si>
     <t>1115</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1115/indicacao_043.2024_-elder_gobbi.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1115/indicacao_043.2024_-elder_gobbi.docx</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Carlos Alberto Capeletti, Prefeito Municipal de Tapurah, a necessidade de realizar serviços de tapa buracos e aplicação de lama asfáltica no Bairro Jardim Florais, sede do município de Tapurah.</t>
   </si>
   <si>
     <t>1116</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1116/indicacao_044.2024_-_marcio.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1116/indicacao_044.2024_-_marcio.docx</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Carlos Alberto Capeletti, Prefeito Municipal de Tapurah, a necessidade de adquirir um trator cortador de grama para o Departamento de Esporte do município de Tapurah.</t>
   </si>
   <si>
     <t>1154</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1154/indicacao_045.2024_-_diego.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1154/indicacao_045.2024_-_diego.docx</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Carlos Alberto Capeletti, Prefeito Municipal de Tapurah, a necessidade de implementar o pagamento de uma gratificação por risco de vida aos integrantes dos cargos de fiscal de obras, fiscal tributário, fiscal de meio ambiente e fiscal sanitário, todos pertencentes ao quadro de servidores da administração pública local.</t>
   </si>
   <si>
     <t>968</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/968/requerimento_001-2024_-_urgencia_de_votacao.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/968/requerimento_001-2024_-_urgencia_de_votacao.doc</t>
   </si>
   <si>
     <t>Requerimento de urgência especial e votação única do Projeto de Resolução 01/2024 e Projetos de Lei Ordinárias n° 01/2024, 03/2024 e 05/2024.</t>
   </si>
   <si>
     <t>969</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/969/requerimento_002-2024._-cleomar_eterno_de_campos_-_requerimento_-_notas_fiscais_manutencao_veiculos_prefeitura_assinado.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/969/requerimento_002-2024._-cleomar_eterno_de_campos_-_requerimento_-_notas_fiscais_manutencao_veiculos_prefeitura_assinado.pdf</t>
   </si>
   <si>
     <t>Requerimento de documentos das manutenções e troca de peças dos veículos de toda a frota municipal de Tapurah dos anos de 2021, 2022 e 2023 em arquivo digital e demais informações e documentos que entender pertinente ao assunto.</t>
   </si>
   <si>
     <t>981</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/981/requerimento_003-2024_-_urgencia_de_votacao.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/981/requerimento_003-2024_-_urgencia_de_votacao.doc</t>
   </si>
   <si>
     <t>Requeiro à Mesa desta Casa de Leis, ouvido o soberano plenário, urgência especial e votação única ao Projeto de Lei Complementar nº 001/2024 e aos Projetos de Lei Ordinárias nº 007/2024, 008/2024 e 009/2024, dispensando a tramitação regimental normal.</t>
   </si>
   <si>
     <t>984</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/984/requerimento_004-2024_-_urgencia_de_votacao.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/984/requerimento_004-2024_-_urgencia_de_votacao.doc</t>
   </si>
   <si>
     <t>Requeiro à Mesa desta Casa de Leis, ouvido o soberano plenário, urgência especial e votação única ao Projeto de Lei Ordinária nº 010/2024, dispensando a tramitação regimental normal.</t>
   </si>
   <si>
     <t>1002</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1002/requerimento_005-2024_-_urgencia_de_votacao.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1002/requerimento_005-2024_-_urgencia_de_votacao.doc</t>
   </si>
   <si>
     <t>Requeiro à Mesa desta Casa de Leis, ouvido o soberano plenário, urgência especial e votação única ao Projeto de Lei Ordinárias nº 011/2024 e do Projeto de Lei Complementar nº 002/2024, dispensando a tramitação regimental normal.</t>
   </si>
   <si>
     <t>1003</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1003/requerimento_006-2024_-cleomar_eterno_de_campos_-_requerimento_-_projeto_e_custos_praca_juventude_e_buracao_assinado.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1003/requerimento_006-2024_-cleomar_eterno_de_campos_-_requerimento_-_projeto_e_custos_praca_juventude_e_buracao_assinado.pdf</t>
   </si>
   <si>
     <t>Requerimento de projetos e custos nas obras da Praça da Juvente e no Buracão (erosão) as margens da MT-338.</t>
   </si>
   <si>
     <t>1015</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1015/requerimento_007-2024_-_urgencia_de_votacao.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1015/requerimento_007-2024_-_urgencia_de_votacao.doc</t>
   </si>
   <si>
     <t>Requerimento de urgência especial e votação única ao Projeto de Lei Complementar nº 003/2024, dispensando a tramitação regimental normal.</t>
   </si>
   <si>
     <t>1019</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1019/requerimento_008-2024_-daise_-_requerimento_-_politicas_publicas_atendimento_saude_a_mulher.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1019/requerimento_008-2024_-daise_-_requerimento_-_politicas_publicas_atendimento_saude_a_mulher.docx</t>
   </si>
   <si>
     <t>Requeiro ao Sr. Odair Cesar Nunes, Prefeito Municipal, informações sobre as políticas públicas municipais existentes para atendimento da saúde da mulher e atendimento de vítimas de violência doméstica e demais informações e documentos que entender pertinente ao assunto.</t>
   </si>
   <si>
     <t>1025</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1025/requerimento_009-2024_-_justificativa_de_ausencia_de_sessao.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1025/requerimento_009-2024_-_justificativa_de_ausencia_de_sessao.docx</t>
   </si>
   <si>
     <t>Requeiro justificativa para fins de direito da minha ausência na sessão ordinária do dia 11 do mês março do ano de 2024.</t>
   </si>
   <si>
     <t>1034</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1034/requerimento_010-2024_-_urgencia_de_votacao_-_copia.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1034/requerimento_010-2024_-_urgencia_de_votacao_-_copia.doc</t>
   </si>
   <si>
     <t>Requerimento de urgência especial e votação única aos Projetos de Lei Complementar nº 006/2024 e 008/2024 e ao Projeto de Lei nº 015/2024, dispensando a tramitação regimental normal.</t>
   </si>
   <si>
     <t>1041</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1041/requerimento_011-2024_-_moratoria_do_soja.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1041/requerimento_011-2024_-_moratoria_do_soja.doc</t>
   </si>
   <si>
     <t>Requer ao Excelentíssimo Senhor Mauro Mendes, Governador do Estado de Mato Grosso, que tome medidas contra à Moratória da Soja em áreas convertidas legalmente neste estado, conforme informações divulgadas na imprensa mato-grossense.</t>
   </si>
   <si>
     <t>1049</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1049/requerimento_012-2024_-_urgencia_de_votacao.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1049/requerimento_012-2024_-_urgencia_de_votacao.doc</t>
   </si>
   <si>
     <t>Requer urgência especial e votação única ao Projeto de Lei Complementar nº 009/2024 e aos Projetos de Lei Ordinária nº 016/2024 e 017/2024, dispensando a tramitação regimental normal.</t>
   </si>
   <si>
     <t>1069</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1069/requerimento_013-2024_-_urgencia_de_votacao.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1069/requerimento_013-2024_-_urgencia_de_votacao.doc</t>
   </si>
   <si>
     <t>Requer à Mesa desta Casa de Leis, ouvido o soberano plenário, urgência especial e votação única ao Projetos de Lei Ordinária nº 018/2024 dispensando a tramitação regimental normal.</t>
   </si>
   <si>
     <t>1080</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1080/requerimento_014-2024_-_urgencia_de_votacao.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1080/requerimento_014-2024_-_urgencia_de_votacao.doc</t>
   </si>
   <si>
     <t>Requeiro a Mesa desta Casa de Leis, ouvido o soberado Plenário, Urgência Especial e Votação Única aos Projetos de Lei Ordinária n° 20/2024 e 21/2024 dispensando a tramitação regimental normal</t>
   </si>
   <si>
     <t>1086</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1086/requerimento_15-2024.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1086/requerimento_15-2024.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal de informações e documentos do termo de convênio assinado entre Prefeitura de Tapurah e Associação dos Beneficiários da Rodovia Agro Estrada de Novo Eldorado (ABRANEL); e informações e documentos do Contrato e Ata de Registro de Preços 148/2023 assinado entre Prefeitura de Tapurah e Empresa Santa Comércio de Fogos e Ventos Ltda para prestação de serviço de conservação e limpeza urbano de Tapurah.</t>
   </si>
   <si>
     <t>1090</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1090/requerimento_016-2024_-_urgencia_de_votacao.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1090/requerimento_016-2024_-_urgencia_de_votacao.doc</t>
   </si>
   <si>
     <t>Requer à Mesa desta Casa de Leis, ouvido o soberano plenário, urgência especial e votação única aos Projetos de Resolução nº 002/2024 e 003/2024 dispensando a tramitação regimental normal.</t>
   </si>
   <si>
     <t>1096</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1096/requerimento_017-2024_-_cleomar_eterno_de_campos_-_informacoes_lotes_sao_critovao_proximo_app_rio_barella.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1096/requerimento_017-2024_-_cleomar_eterno_de_campos_-_informacoes_lotes_sao_critovao_proximo_app_rio_barella.docx</t>
   </si>
   <si>
     <t>Requer ao Sr. Carlos Alberto Capeletti, Prefeito Municipal, informações sobre lotes em área verde ou APP, quais providências foram ou serão tomadas em relação ao assunto.</t>
   </si>
   <si>
     <t>1111</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1111/requerimento_018-2024_-_urgencia_de_votacao.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1111/requerimento_018-2024_-_urgencia_de_votacao.doc</t>
   </si>
   <si>
     <t>Requer à Mesa desta Casa de Leis, ouvido o soberano plenário, urgência especial ao Projeto de Lei nº 024/2024 dispensando a tramitação regimental normal.</t>
   </si>
   <si>
     <t>1121</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1121/requerimento_019-2024_-_urgencia_de_votacao.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1121/requerimento_019-2024_-_urgencia_de_votacao.doc</t>
   </si>
   <si>
     <t>Requer à Mesa desta Casa de Leis, ouvido o soberano plenário, urgência especial e Votação Única aos Projeto de Lei Ordinária nº 023/2024, 027/2024 e 028/2024 dispensando a tramitação regimental normal.</t>
   </si>
   <si>
     <t>1126</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1126/requerimento_020-2024_-_urgencia_de_votacaoa.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1126/requerimento_020-2024_-_urgencia_de_votacaoa.doc</t>
   </si>
   <si>
     <t>Requer à Mesa desta Casa de Leis, ouvido o soberano plenário, urgência especial e Votação Única ao Projeto de Resolução nº 004/2024 dispensando a tramitação regimental normal.</t>
   </si>
   <si>
     <t>1131</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1131/requerimento_021-2024_-_urgencia_de_votacaoa.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1131/requerimento_021-2024_-_urgencia_de_votacaoa.doc</t>
   </si>
   <si>
     <t>Requer à Mesa desta Casa de Leis, ouvido o soberano plenário, urgência especial e Votação Única aos Projetos de Lei Ordinária nº 030/2024 e 031/2024 dispensando a tramitação regimental normal.</t>
   </si>
   <si>
     <t>1138</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1138/requerimento_022-2024_-_urgencia_de_votacao.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1138/requerimento_022-2024_-_urgencia_de_votacao.doc</t>
   </si>
   <si>
     <t>Requer à Mesa desta Casa de Leis, ouvido o soberano plenário, urgência especial e Votação Única aos Projetos de Lei Ordinária nº 032/2024, 033/2024 e 034/2024 dispensando a tramitação regimental normal.</t>
   </si>
   <si>
     <t>1139</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1139/requerimento_023-2024_-_justificativa_de_ausencia_de_sessao.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1139/requerimento_023-2024_-_justificativa_de_ausencia_de_sessao.docx</t>
   </si>
   <si>
     <t>Requer a Mesa desta casa de leis, ouvido o soberano plenário, justificativa para fins de direito da minha ausência na sessão ordinária do dia 13 do mês agosto do ano de 2024.</t>
   </si>
   <si>
     <t>1142</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1142/requerimento_024-2024_-_justificativa_de_ausencia_de_sessao.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1142/requerimento_024-2024_-_justificativa_de_ausencia_de_sessao.docx</t>
   </si>
   <si>
     <t>Requer a Mesa desta casa de leis, ouvido o soberano plenário, justificativa para fins de direito da minha ausência na sessão ordinária do dia 20 do mês agosto do ano de 2024.</t>
   </si>
   <si>
     <t>1148</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1148/requerimento_025-2024_-_urgencia_de_votacao.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1148/requerimento_025-2024_-_urgencia_de_votacao.doc</t>
   </si>
   <si>
     <t>Requer à Mesa desta Casa de Leis, ouvido o soberano plenário, urgência especial e Votação Única aos Projetos de Lei Ordinária nº 037/2024 e 038/2024 e do Projeto de Resolução nº 005/2024 dispensando a tramitação regimental normal.</t>
   </si>
   <si>
     <t>1155</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1155/requerimento_026-2024_-_urgencia_de_votacao.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1155/requerimento_026-2024_-_urgencia_de_votacao.doc</t>
   </si>
   <si>
     <t>Requer à Mesa desta Casa de Leis, ouvido o soberano plenário, urgência especial e Votação Única aos Projetos de Lei Ordinária nº 039/2024 e 040/2024, dispensando a tramitação regimental normal.</t>
   </si>
   <si>
     <t>1161</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1161/requerimento_027-2024_-_urgencia_de_votacao.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1161/requerimento_027-2024_-_urgencia_de_votacao.doc</t>
   </si>
   <si>
     <t>Requer à Mesa desta Casa de Leis, ouvido o soberano plenário, urgência especial e Votação Única aos Projetos de Lei Ordinária nº 035/2024 e 043/2024, dispensando a tramitação regimental normal.</t>
   </si>
   <si>
     <t>1168</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1168/requerimento_028-2024_-_justificativa_de_ausencia_de_sessao.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1168/requerimento_028-2024_-_justificativa_de_ausencia_de_sessao.docx</t>
   </si>
   <si>
     <t>Requer a Mesa desta casa de leis, ouvido o soberano plenário, justificativa para fins de direito da minha ausência na sessão ordinária do dia 07 do mês de outubro do ano de 2024.</t>
   </si>
   <si>
     <t>1172</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1172/requerimento_029-2024_-_urgencia_de_votacao.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1172/requerimento_029-2024_-_urgencia_de_votacao.doc</t>
   </si>
   <si>
     <t>Requer à Mesa desta Casa de Leis, ouvido o soberano plenário, urgência especial e Votação Única ao Projeto de Lei Complementar nº 013/2024, dispensando a tramitação regimental normal.</t>
   </si>
   <si>
     <t>1174</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1174/requerimento_030-2024_-_urgencia_de_votacao.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1174/requerimento_030-2024_-_urgencia_de_votacao.doc</t>
   </si>
   <si>
     <t>Requer à Mesa desta Casa de Leis, ouvido o soberano plenário, urgência especial e Votação Única aos Projetos de Lei Ordinária nº 045/2024 e 046/2024, dispensando a tramitação regimental normal.</t>
   </si>
   <si>
     <t>1177</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1177/requerimento_031-2024_-_justificativa_de_ausencia_de_sessao.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1177/requerimento_031-2024_-_justificativa_de_ausencia_de_sessao.docx</t>
   </si>
   <si>
     <t>Requer a Mesa desta casa de leis, ouvido o soberano plenário, justificativa para fins de direito da minha ausência na sessão ordinária do dia 14 do mês outubro do ano de 2024.</t>
   </si>
   <si>
     <t>1181</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1181/requerimento_032-2024_-_urgencia_de_votacao.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1181/requerimento_032-2024_-_urgencia_de_votacao.doc</t>
   </si>
   <si>
     <t>Requer à Mesa desta Casa de Leis, ouvido o soberano plenário, urgência especial e Votação Única ao Projeto de Lei Ordinária nº 047/2024, dispensando a tramitação regimental normal.</t>
   </si>
   <si>
     <t>1187</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1187/requerimento_033-2024_-_justificativa_de_ausencia_de_sessao.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1187/requerimento_033-2024_-_justificativa_de_ausencia_de_sessao.docx</t>
   </si>
   <si>
     <t>Requer a Mesa desta casa de leis, ouvido o soberano plenário, justificativa para fins de direito da minha ausência na sessão ordinária do dia 29 do mês outubro do ano de 2024.</t>
   </si>
   <si>
     <t>1188</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1188/requerimento_034-2024_-_urgencia_de_votacao.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1188/requerimento_034-2024_-_urgencia_de_votacao.doc</t>
   </si>
   <si>
     <t>Requer à Mesa desta Casa de Leis, ouvido o soberano plenário, urgência especial e Votação Única ao Projeto de Lei Ordinária nº 048/2024, dispensando a tramitação regimental normal.</t>
   </si>
   <si>
     <t>1194</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1194/requerimento_035-2024_-_urgencia_de_votacao.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1194/requerimento_035-2024_-_urgencia_de_votacao.doc</t>
   </si>
   <si>
     <t>Requer à Mesa desta Casa de Leis, ouvido o soberano plenário, urgência especial e Votação Única aos Projetos de Lei Ordinária nº 049/2024 e 050/2024 e ao Projeto de Lei Complementar nº 015/2024, dispensando a tramitação regimental normal.</t>
   </si>
   <si>
     <t>1197</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1197/requerimento_036-2024_-_justificativa_de_ausencia_de_sessao.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1197/requerimento_036-2024_-_justificativa_de_ausencia_de_sessao.docx</t>
   </si>
   <si>
     <t>Requer a Mesa desta casa de leis, ouvido o soberano plenário, justificativa para fins de direito da minha ausência na sessão ordinária do dia 04 do mês novembro do ano de 2024.</t>
   </si>
   <si>
     <t>1207</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1207/requerimento_037-2024_-_urgencia_de_votacao.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1207/requerimento_037-2024_-_urgencia_de_votacao.doc</t>
   </si>
   <si>
     <t>Requer à Mesa desta Casa de Leis, ouvido o soberano plenário, urgência especial e Votação Única aos Projetos de Lei Ordinária nº 051/2024 e 052/2024 e aos Projetos de Lei Complementar nº 016/2024 e 017/2024, dispensando a tramitação regimental normal.</t>
   </si>
   <si>
     <t>1216</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1216/requerimento_038-2024_-_justificativa_de_ausencia_de_sessao.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1216/requerimento_038-2024_-_justificativa_de_ausencia_de_sessao.docx</t>
   </si>
   <si>
     <t>Requer a Mesa desta casa de leis, ouvido o soberano plenário, justificativa para fins de direito da minha ausência nas sessões ordinárias dos dias 18 e 25 do mês novembro do ano de 2024.</t>
   </si>
   <si>
     <t>1217</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1217/requerimento_039-2024_-_urgencia_de_votacao.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1217/requerimento_039-2024_-_urgencia_de_votacao.doc</t>
   </si>
   <si>
     <t>Requer à Mesa desta Casa de Leis, ouvido o soberano plenário, urgência especial e Votação Única aos Projetos de Lei Ordinária nº 053/2024, 054/2024, 055/2024, 056/2024 e 057/2024, dispensando a tramitação regimental normal.</t>
   </si>
   <si>
     <t>1226</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1226/requerimento_040-2024_-_justificativa_de_ausencia_de_sessao.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1226/requerimento_040-2024_-_justificativa_de_ausencia_de_sessao.docx</t>
   </si>
   <si>
     <t>Requer à Mesa desta casa de leis, ouvido o soberano plenário, justificativa para fins de direito da minha ausência nas sessões ordinárias do dia 02 do mês dezembro do ano de 2024.</t>
   </si>
   <si>
     <t>1227</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1227/requerimento_041-2024_-_urgencia_de_votacao.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1227/requerimento_041-2024_-_urgencia_de_votacao.doc</t>
   </si>
   <si>
     <t>Requer à Mesa desta Casa de Leis, ouvido o soberano plenário, urgência especial e Votação Única aos Projetos de Lei Ordinária nº 058/2024, 059/2024 e 060/2024 e dos Projetos de Lei Ordinária do Legislativo nº 023/2024, 024/2024 e 025/2024,dispensando a tramitação regimental normal.</t>
   </si>
   <si>
     <t>1239</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1239/requerimento_042-2024_-_urgencia_de_votacao.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1239/requerimento_042-2024_-_urgencia_de_votacao.doc</t>
   </si>
   <si>
     <t>Requer à Mesa desta Casa de Leis, ouvido o soberano plenário, urgência especial e Votação Única aos Projetos de Lei Ordinária nº 061/2024, 062/2024, 063/2024, 064/2024, 065/2024 e 066/2024 ,dispensando a tramitação regimental normal.</t>
   </si>
   <si>
     <t>975</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/975/mocao_de_agradecimento_001.2024_-cleomar.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/975/mocao_de_agradecimento_001.2024_-cleomar.doc</t>
   </si>
   <si>
     <t>De acordo com as normas Regimentais da Casa e a Lei Orgânica Municipal, requeiro a Mesa ouvido o soberano plenário, a aprovação de uma “MOÇÃO DE AGRADECIMENTO” aos investigadores de Polícia Judiciária Civil, FELIPE RODRIGUES REZENDE e ALEX RODRIGUES ALVES DE LIMA; a escrivã de Polícia Judiciária Civil   ROSSANA LACERDA BUQUIGARE WERKHAUSER e ao Delegado de Polícia Judiciaria Civil Dr.  GUILHERME POMPEO PIMENTA NEGRI pelos relevantes serviços realizados na área de segurança em nosso município.</t>
   </si>
   <si>
     <t>1075</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1075/mocao_de_aplauso_002.2024_-daise.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1075/mocao_de_aplauso_002.2024_-daise.doc</t>
   </si>
   <si>
     <t>De acordo com as normas Regimentais da Casa e a Lei Orgânica Municipal, requeiro a Mesa ouvido o soberano plenário, a aprovação de uma “MOÇÃO DE APLAUSO” ao Sr. JORGE LUIS MARTELLI, por representar o município de Tapurah, no campeonato NASCAR GM#87 – CAMPEONATO NASCAR BRASIL, categoria Challenge.</t>
   </si>
   <si>
     <t>1104</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1104/mocao_003.2024_-_vereadores.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1104/mocao_003.2024_-_vereadores.doc</t>
   </si>
   <si>
     <t>“MOÇÃO DE RECONHECIMENTO” aos Senhores Francisco Specian Junior e Gilson de Barros Pinheiro Lima (in memoriam), Prefeito e Vice-Prefeito, na gestão 1997 a 2000 e aos Senhores  Delmar dos Santos, Irineu Conci, Marcelo Ricardo dos Santos, Orlei José Grasseli, Roberto Antônio Krause e Zilmar Albuquerque Rodrigues  e in memoriam aos senhores João Clóvis Maciel, Erasmo Iriberto Zuffo, e Reinaldo Tirloni vereadores da gestão 1997 a 2.000, pelos relevantes serviços prestados ao município de Tapurah.</t>
   </si>
   <si>
     <t>1178</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1178/mocao_004.2024_-cleomar.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1178/mocao_004.2024_-cleomar.doc</t>
   </si>
   <si>
     <t>Requeiro a Mesa ouvido o soberano plenário, a aprovação de uma “MOÇÃO DE RECONHECIMENTO” ao Sr. JORGE LUIS MARTELLI, por representar o município de Tapurah, no campeonato NASCAR GM#87 – CAMPEONATO NASCAR BRASIL, categoria Challenge.</t>
   </si>
   <si>
     <t>1182</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1182/mocao_005.2024_-diego.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1182/mocao_005.2024_-diego.doc</t>
   </si>
   <si>
     <t>Requer a Mesa ouvido o soberano plenário, a aprovação de uma “MOÇÃO DE RECONHECIMENTO” ao Sr. JOSE CARLOS DE SOUZA ALVES, por representar o município de Tapurah, no campeonato Brasileiro de Kart Cross.</t>
   </si>
   <si>
     <t>1183</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1183/mocao_006.2024_-cleomar.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1183/mocao_006.2024_-cleomar.doc</t>
   </si>
   <si>
     <t>Requer a Mesa ouvido o soberano plenário, a aprovação de uma “MOÇÃO DE APLAUSO” ao Aluno do 6º Ano da Escola Estadual Cândido Portinari, JOÃO PEDRO DOS SANTOS DONATO e a Professora DULCE TEREZA MORETTO, pelos relevantes serviços realizados em nosso município.</t>
   </si>
   <si>
     <t>1195</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1195/mocao_007.2024_-diego.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1195/mocao_007.2024_-diego.doc</t>
   </si>
   <si>
     <t>Requer a Mesa ouvido o soberano plenário, a aprovação de uma “MOÇÃO DE RECONHECIMENTO” ao Sr. MAIRO FRANCISCO NOVELLO , pelos relevantes serviços realizados na divulgação de nosso município a nível Estadual e Federal.</t>
   </si>
   <si>
     <t>1228</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1228/mocao_008.2024_-daise.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1228/mocao_008.2024_-daise.doc</t>
   </si>
   <si>
     <t>Requer à Mesa ouvido o soberano plenário, a aprovação de uma “MOÇÃO DE RECONHECIMENTO” a EMPRESA TV BURITIS LTDA ME, pelos relevantes serviços realizados a sociedade Tapuraense, na divulgação de noticias e informações de interesse municipalidade.</t>
   </si>
   <si>
     <t>962</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/962/projeto_de_resolucao_001-2024_-_fixa_o_calendario_legislativo_para_2024.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/962/projeto_de_resolucao_001-2024_-_fixa_o_calendario_legislativo_para_2024.docx</t>
   </si>
   <si>
     <t>Fixa o Calendário Legislativo para o ano de 2024</t>
   </si>
   <si>
     <t>1088</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1088/projeto_de_resolucao_n_002-2024_-_regulamenta_lgpd.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1088/projeto_de_resolucao_n_002-2024_-_regulamenta_lgpd.docx</t>
   </si>
   <si>
     <t>Regulamenta a Lei Geral de Proteção de Dados no âmbito do Poder Legislativo de Tapurah-MT e dá outras providências</t>
   </si>
   <si>
     <t>1089</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1089/projeto_de_resolucao_n_003-2024_-_regulamenta_governo_digital.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1089/projeto_de_resolucao_n_003-2024_-_regulamenta_governo_digital.docx</t>
   </si>
   <si>
     <t>Regulamenta a Lei Federal nº 14.129/2021 (Governo Digital) e dá outras providências</t>
   </si>
   <si>
     <t>1125</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1125/projeto_de_resolucao_no_004-2024._altera_data_de_sessao_ordinaria-_resolucao_126-2024.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1125/projeto_de_resolucao_no_004-2024._altera_data_de_sessao_ordinaria-_resolucao_126-2024.docx</t>
   </si>
   <si>
     <t>Altera a Resolução 126/2024 - Alteração de data de Sessão Ordinária</t>
   </si>
   <si>
     <t>1147</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1147/projeto_de_resolucao_no_005-2024._altera_data_de_sessao_ordinaria-_resolucao_126-2024.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1147/projeto_de_resolucao_no_005-2024._altera_data_de_sessao_ordinaria-_resolucao_126-2024.docx</t>
   </si>
   <si>
     <t>Altera a Resolução 126/2024 – alteração de data de sessão ordinária.</t>
   </si>
   <si>
     <t>1175</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1175/projeto_de_resolucao_no_006-2024-_altera_arts_da_resolucao_87_2014_-_regimento_interno.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1175/projeto_de_resolucao_no_006-2024-_altera_arts_da_resolucao_87_2014_-_regimento_interno.docx</t>
   </si>
   <si>
     <t>Altera o Regimento Interno da Câmara – Resolução 087/2014</t>
   </si>
   <si>
     <t>954</t>
   </si>
   <si>
     <t>VET</t>
   </si>
   <si>
     <t>Razões de Veto</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/954/razoes_do_veto_no_001-2024_ao_autografo_no_103-2023.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/954/razoes_do_veto_no_001-2024_ao_autografo_no_103-2023.pdf</t>
   </si>
   <si>
     <t>Veto Total ao Autógrafo de Lei Complementar nº 103/2023.</t>
   </si>
   <si>
     <t>1176</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica Municipal</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1176/projeto_de_emenda_a_lei_organica_no_001-2024.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1176/projeto_de_emenda_a_lei_organica_no_001-2024.docx</t>
   </si>
   <si>
     <t>Modifica o §5° do artigo 19 e o artigo 20 da Lei Orgânica do Município de Tapurah-MT.</t>
   </si>
   <si>
     <t>986</t>
   </si>
   <si>
     <t>REQEX</t>
   </si>
   <si>
     <t>Requerimento do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/986/gab_15-2024_solicita_afastamento_prefeito_60_dias.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/986/gab_15-2024_solicita_afastamento_prefeito_60_dias.pdf</t>
   </si>
   <si>
     <t>Ofício GAB nº 15/2024 - Carlos Alberto Capeletti, Prefeito Municipal, solicita afastamento sem remuneração pelo período de 01/03/2024 a 29/04/2024 (sessenta dias)</t>
   </si>
   <si>
     <t>1107</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1107/gab_73-2024_solicita_afastamento_prefeito_20_dias.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1107/gab_73-2024_solicita_afastamento_prefeito_20_dias.pdf</t>
   </si>
   <si>
     <t>Ofício GAB nº 73/2024 - Carlos Alberto Capeletti, Prefeito Municipal, solicita afastamento sem remuneração pelo período de 10/07/2024 a 30/07/2024 (vinte dias)</t>
   </si>
   <si>
     <t>1189</t>
   </si>
   <si>
     <t>CAGOV</t>
   </si>
   <si>
     <t>Contas Anuais de Governo</t>
   </si>
   <si>
     <t>Tribunal de Contas</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1189/parecer_previo_tce_mt_contas_governo_2023.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1189/parecer_previo_tce_mt_contas_governo_2023.pdf</t>
   </si>
   <si>
     <t>Contas Anuais de Governo de 2023 - Gestão Carlos Alberto Capeletti</t>
   </si>
   <si>
     <t>965</t>
   </si>
   <si>
     <t>CHAPA</t>
   </si>
   <si>
     <t>Chapa</t>
   </si>
   <si>
     <t>Aelton Figueiredo, Cleomar Campos, Daise Martins, Diego Grendene, Elizeu Francisco de Oliveira, Jonathan Ramos Medeiros, Leandro Frizzo, Márcio Araújo de Macedo</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/965/comissoes_permanentes_da_camara_de_2024.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/965/comissoes_permanentes_da_camara_de_2024.doc</t>
   </si>
   <si>
     <t>Comissões Permanentes da Câmara Municipal para o Exercício de 2024</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -3144,67 +3144,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/976/1a_sessao_ordinaria_de_05-02-2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/982/2a_sessao_ordinaria_de_12-02-2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/987/3a_sessao_ordinaria_de_19-02-2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/995/4a_sessao_ordinaria_de_26-02-2024.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1012/5a_sessao_ordinaria_de_04-03-2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1023/6a_sessao_ordinaria_de_11-03-2024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1030/7a_sessao_ordinaria_de_18-03-2024.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1038/8a_sessao_ordinaria_de_25-03-2024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1062/9a_sessao_ordinaria_de_08-04-2024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1071/10a_sessao_ordinaria_de_15-04-2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1074/11a_sessao_ordinaria_de_22-04-2024.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1079/12a_sessao_ordinaria_de_29-04-2024.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1083/13a_sessao_ordinaria_de_06-05-2024.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1087/14a_sessao_ordinaria_de_13-05-2024.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1093/15a_sessao_ordinaria_de_20-05-2024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1097/16a_sessao_ordinaria_de_27-05-2024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1100/17a_sessao_ordinaria_de_03-06-2024.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1106/18a_sessao_ordinaria_de_10-06-2024.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1109/19a_sessao_ordinaria_de_18-06-2024.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1119/21a_sessao_ordinaria_de_01-07-2024.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1124/22a_sessao_ordinaria_de_08-07-2024.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1130/23a_sessao_ordinaria_de_05-08-2024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1137/24a_sessao_ordinaria_de_13-08-2024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1140/25a_sessao_ordinaria_de_20-08-2024.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1144/26a_sessao_ordinaria_de_27-08-2024.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1149/27a_sessao_ordinaria_de_02-09-2024.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1152/28a_sessao_ordinaria_de_09-09-2024.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1159/29a._sessao_ordinaria_de_16-09-2024.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1162/30a._sessao_ordinaria_de_23-09-2024.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1166/31a._sessao_ordinaria_de_08-10-2024.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1173/32a._sessao_ordinaria_de_14-10-2024.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1180/33a._sessao_ordinaria_de_21-10-2024.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1186/34a.._sessao_ordinaria_de_29-10-2024.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1196/35a._sessao_ordinaria_de_04-11-2024.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1199/36a._sessao_ordinaria_de_11-11-2024.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1204/37a._sessao_ordinaria_de_18-11-2024.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1218/38a._sessao_ordinaria_de_26-11-2024.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1225/39a._sessao_ordinaria_de_02-12-2024.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1232/40a._sessao_ordinaria_de_09-12-2024.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1054/1a_sessao_extraordinaria_de_05-04-2024..pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1230/2a_sessao_extraordinaria_de_06-12-2024.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1240/3a_sessao_extraordinaria_de_17-12-2024.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/960/plo_01.2024_-_autoriza_o_poder_executivo_a_receber_area_como_doacao_e_assumir_encargos_aeroporto.doc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/957/plo_02.2024_-_altera_a_lei_1245.2019_-_altera_tapurah_capacita.doc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/961/plo_03.2024_-_autorizacao_para_termo_de_convenio_abranel.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/958/plo_04.2024_-_altera_redacao_do_art._3_da_lei__1248.2019_-_diarias.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/956/plo_005.2024_-_abertura_de_credito_adicional_por_excesso_de_arrecadacao_saude_paici.docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/959/plo_06.2024_-_altera_redacao_do_art._1_da_lei__1560.2023_-_doacao_bunge.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/972/plo_07.2024_-_autoriza_repasse_ao_isssl_complementar_piso_enfermagem.docx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/973/plo_08.2024_-_rga_2024.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/974/plo_09.2024_-_excesso_de_arrecadacao_-_tec._infermagem.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/983/plo_10.2024_-_altera_a_lei_1067.2015_-_vale_alimentacao_conselho_tutelar.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/988/plo_011.2023_-_autoriza_poder_exercutivo_a_abrir_creditos_adicionais_por_superavit_financeiro.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1017/plo_012.2024_-_abertura_de_credito_adicional_por_excesso_de_arrecadacao_-_emenda_parlamentar_individual_-_saude.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1042/plo_013.2024_-_altera_a_lei_1470.2022_-_altera_tpd.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1043/plo_014.2024_-_desafetacao_via-parque_de_esposicoes.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1033/plo_15.2024_-_altera_redacao_de_dispositivos_da_lei_municipal_1269.2019.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1046/plo_016.2024_-altera_lei_1436.2022_-_asfalta_tapurah.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1048/plo_17.2024_-_lei_do_controle_interno.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1061/plo_018.2024_-_altera_lei_municipal_1499.2023_-_suas.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1070/plo_19.2024_-_cria_conselho_municipal_de_esportes.docx" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1077/plo_020.2024_-_abertura_de_credito_adicional_suplementar_por_excesso_de_arrecadacao_da_sinfra.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1078/plo_021.2024_-_limite_loa_10.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1092/plo_22.2024_-_abertura_de_credito_especial_tapurah-previ.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1098/plo_023.2024_-_ldo_2025_e_anexos.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1108/plo_24.2024_-_autorizacao_para_termo_de_convenio_abranel.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1112/plo_25.2024_-_autorizacao_para_termo_de_fomento_apae_de_tapurah.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1113/plo_26.2024_-_autorizacao_para_termo_de_fomento_associacao_hipica_esperanca_-_ahe.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1117/plo_027.2024_-_excesso_de_arrecadacao_-_fundeb.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1118/plo_028.2024_-_abertura_de_credito_adicional_especial_por_excesso_de_arrecadacao_audir_blanc_2.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1127/plo_29.2024_-_autorizacao_para_construcao_de_quartel_do_cbm_no_loteamento_jardim_italia.docx" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1128/plo_030.2024_-_abertura_de_credito_adicional_por_excesso_de_arrecadacao_-_emenda_parlamentar_individual_-_saude.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1129/plo_031.2024_-_limite_loa_10.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1135/plo_032.2024_-_altera_anexo_i_da_lei_1049.2014.docx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1136/plo_033.2024_-_doacao_de_equipamentos_-__hospital_do_cancer.doc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1133/plo_034.2024_-_abertura_de_credito_adicional_suplementar_por_excesso_de_arrecadacao_da_sinfra_-_estrada_capixaba.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1156/plo_035.2024_-_autoriza_o_poder_executivo_a_receber_area_como_doacao_-_av._rio_de_janeiro_sao_paulo.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1145/plo_36.2024_-_autoriza_o_poder_executivo_a_permutar_imovel_-_clube_da_terceira_idade_2.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1141/plo_37.2024_-_dispoe_sobre_ampliacao_de_tracado.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1143/plo_038.2024_-_superavit_-_abertura_de_credito_suplementar_-_convenio_1209.2022_linha_borges.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1150/plo_39.2024_-_altera_lei_851.2010.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1151/plo_40-2024_-_suplementar_educacao_2.604.00000.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1157/plo_41.2024_-_chacaras_de_recreio_de_tapurah-mt.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1158/plo_43.2024_-_autoriza_desafetacao_e_doacao_-_policia_militar_1_1.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1165/plo_044.2024_-_loa_2025.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1170/plo_45.2024_-_autorizacao_para_termo_de_convenio_abranel.docx" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1171/projeto_de_lei_46-2024_abertura_de_credito_suplementar__-_saude.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1179/plo_047.2024_-_limite_loa_15_e_excesso.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1184/plo_048.2024_-_abertura_de_credito_adicional_por_excesso_de_arrecadacao_-_reforma_e_ampliacao_escola_vinicius_de_moraes.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1190/plo_49.2024_-_autorizacao_para_termo_de_convenio_oamash.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1192/plo_50.2024_-_altera_redacao_lei__1054.2014_1.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1202/plo_51.2024__-_altera_composicao_de_desenvolvimento.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1203/plo_052.2024_-_limite_loa_10_e_excesso.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1208/plo_53.2024_altera_lei_ordinaria_1.067.2015_afastamento_candidatura.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1211/plo_054.2024_-_abertura_de_credito_adicional_por_excesso_de_arrecadacao_-_decoracao_natal.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1212/plo_055.2024_-_autorizacao_para_suplementacao_-_loa_2025.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1213/plo_056.2024_-_excesso_de_arrecadacao_na_fonte_livre_2.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1214/plo_057.2024_-_abertura_de_credito_adicional_por_excesso_de_arrecadacao_-_3_idade_e_kart.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1222/plo_058.2024_-_autoriza_o_executivo_termo_de_fomento_comseg_2024_2.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1223/plo_59.2024_-_autorizacao_para_termo_de_convenio_volie_cidadao.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1224/plo_60.2024_-_autorizacao_para_termo_de_convenio_assosciacao_artes_marciais_tapurah.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1233/plo_061.2024_-_rga_2025_1.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1234/plo_62.2024_-_autorizacao_para_termo_de_convenio_tapurah_esporte_motor.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1235/plo_063.2024_-_autorizacao_para_recebimento_de_recurso_camara.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1236/plo_64.2024_-_criacao_do_fundo_municipal_de_transporte_.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1237/plo_65.2024_-_autorizacao_para_termo_de_fomento_apae_de_tapurah.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1238/plo_66.2024_-_autorizacao_para_termo_de_fomento_associacao_hipica_esperanca_-_ahe.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/967/plc_01.2024_-_altera_incentivo_industria.docx" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/989/plc_02.2024_-altera_lei_complementar__193.2022.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/996/plc_03.2024_-_altera_lei_33.2012_-_plano_de_cargos_e_carreiras..pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1000/plc_04.2024_-_-altera_lei_complementar_67.2014.doc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1001/plc_05.2024_-_-altera_lei_complementar_204.2022.doc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1024/plc_06.2024_tapurah_previ_-_aprova_calculo_atuarial_revisado.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1044/plc_07.2024_altera_lei_complementar_91.2016_-_zoneamento_tabela_e_mapa.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1028/plc_008.2024_-_altera_lei_33.2012_-_plano_de_cargos_e_carreiras.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1047/plc_009.2024_-_altera_lei_33.2012_-_plano_de_cargos_e_carreiras-corrigido.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1057/plc_10.2024_-altera_lei_complementar_193.2022.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1058/plc_011.2024_-_altera_lei_33.2012_-_plano_de_cargos_e_carreiras.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1167/plc_12.2024_tapurah_previ__-_altera_composicao_conselho_curador_-_contribuicao_fg_cargo_comissao.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1163/plc_13.2024_-_estabelece_base_de_calculo_diferenciada_para_o_loteamento_jardim_italia.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1169/plc_14.2024_altera_lei_complementar_91.2016_-__zoneamento.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1191/plc_15.2024_altera_lei_complementar_94.2016_-_zr2_e_zr3.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1200/plc_16.2024_-_altera_lc_94.2016_-_sistema_viario_municipal.doc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1201/plc_17.2024_altera_lei_complementar_204.2023.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/964/projeto_de_lei_ordinaria_do_legislativo_001-2024_-_declara_de_utilidade_publica_tapurah_esporte_motor..docx" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/980/projeto_de_lei_ordinaria_do_legislativo_002-2024_-_denomina_aeroporto.docx" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/994/projeto_de_lei_ordinaria_do_legislativo_003-2024_-_declara_utilidade_publica_canecao.docx" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1037/projeto_de_lei_ordinaria_do_legislativo_004-2024_-_mes_da_mulher.docx" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1068/projeto_de_lei_ordinaria_do_legislativo_005-2024_-_declara_utilidade_publica_associacao_hipica_esperanca.docx" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1065/projeto_de_lei_ordinaria_do_legislativo_006-2024_-_altera_nome_praca_da_juventude.docx" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1066/projeto_de_lei_ordinaria_do_legislativo_007-2024_-_altera_nome_praca_das_bandeiras.docx" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1067/projeto_de_lei_ordinaria_do_legislativo_008-2024_-_declara_utilidade_publica_associacao_atec_-_associacao_tapuraense_esporte_clube.docx" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1081/projeto_de_lei_ordinaria_do_legislativo_009-2021_estrada_da_vicinal_sao_francisco.doc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1082/projeto_de_lei_ordinaria_do_legislativo_010-2021_estrada_da_vicinal_toca_da_onca.doc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1085/projeto_de_lei_ordinaria_do_legislativo_011-2024_estrada_vicinal_linha_arinos_33.doc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1091/projeto_de_lei_ordinaria_do_legislativo_012-2024_-_politica_de_protecao_de_pessoas_com_hipermobilidade_teh.docx" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1094/projeto_de_lei_ordinaria_do_legislativo_013-2024__fixa_o_subsidio_dos_vereadores_para_proxima_legislatura.docx" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1095/projeto_de_lei_ordinaria_do_legislativo_014-2024_fixa_subsidio_do_prefeito_e_vice_prefeito.docx" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1101/projeto_de_lei_ordinaria_do_legislativo_015-2024_-_verba_indenizatoria.docx" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1122/projeto_de_lei_ordinaria_do_legislativo_016-2024_estrada_vicinal_atualizado.docx" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1132/projeto_de_lei_ordinaria_do_legislativo_017-2024_ciclovia_vo_gema.docx" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1134/projeto_de_lei_ordinaria_do_legislativo_018-2024_-_institui_programa_maria_da_penha_vai_a_escola.docx" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1146/projeto_de_lei_ordinaria_do_legislativo_019-2024_-_programa_educacao_financeira_nas_escolas.docx" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1164/projeto_de_lei_ordinaria_do_legislativo_020-2024_-_institui_semana_municipal_de_conscientizacao_do_autismo.docx" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1185/projeto_de_lei_ordinaria_do_legislativo_021-2024_estrada_vicinal_atualizado.docx" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1210/projeto_de_lei_ordinaria_do_legislativo_022-2024_-_autoriza_o_poder_executivo_a_receber_area_como_doacao_-_rua_paraiba_av._04__de_julho_e_criacao_av._12_de_outubro..doc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1219/projeto_de_lei_ordinaria_do_legislativo_023-2024_-_denomina_plenario_da_camara_municipal.docx" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1220/projeto_de_lei_ordinaria_do_legislativo_024-2024_denominacao_ruas_novo_eldorado.doc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1221/projeto_de_lei_ordinaria_do_legislativo_025-2024_-_autoriza_o_poder_executivo_a_receber_area_como_doacao_-_avenida_dall_olmo.doc" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1103/projeto_de_lei_complementar_do_legislativo_no_001-2024_-_altera_codigo_de_posturas_-_calcada.doc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1123/projeto_de_lei_complementar_do_legislativo_no_002-2024_-_altera_codigo_de_posturas_-_horario_especial_domingo_e_feriado.doc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1039/01_emenda_aditiva__01_2024-_projeto_lei_complementar_006-2023..docx" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1105/01_emenda_aditiva__02_2024-_projeto_lei_complementar_013-2024.docx" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1110/02-2024_emenda_aditiva_no_03-2024_-_altera_plcl_01-2024__testada_-__87_91_e_92-2016.doc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1160/04-2024_emenda_modificativa_de_redacao_no_04-2024_-_altera_pl_35-2024.doc" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1198/05-2024_emenda_modificativa_de_redacao_no_04-2024_-_altera_pl_50-2024.doc" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1206/06-2024_emenda_modificativa_de_redacao_no_06-2024_-_emenda_a_lei_organica_01-2024_-_mesa_diretora.doc" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1209/07-2024_emenda_modificativa_de_redacao_no_07-2024_-_plc_16-2024_-_canteiro_central_avenida.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1215/08-2024_emenda_modificativa_no_08-2024_-_pl_44-2024__-_loa_2024.doc" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1229/09-2024_emenda_modificativa_e_aditiva_no_09-2024_-_pl_53-2024.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/963/indicacao_001.2024_-_mesa_da_camara.docx" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/978/indicacao_002.2024_-_aelton.docx" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/990/indicacao_003.2024_-_elder.docx" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/991/indicacao_004.2024_-_jhon_-_14_ace_e_acs.docx" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/993/indicacao_006.2024_-_jhon.docx" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/997/indicacao_007.2024_-cleomar.docx" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/998/indicacao_008.2024_-marcio.docx" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1004/indicacao_009.2024_-_jhon_aelton_e_marcio_-_ace_e_acs_-_gratificacao_produtividade.docx" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1006/indicacao_011.2024_-_jhon_aelton_e_marcio_-_ace_e_acs_-_insalubridade.docx" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1007/indicacao_012.2024_-_jhon_cleomar_-_reforma_cecilia.docx" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1009/indicacao_013.2024_-cleomar.docx" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1010/indicacao_014.2024_-diego.docx" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1011/indicacao_015.2024_-aelton.docx" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1013/indicacao_016.2024_-_jhon.docx" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1014/indicacao_017.2024_-diego.docx" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1016/indicacao_018.2024_-daise.docx" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1018/indicacao_019.2024_-daise_-_realizacao_de_palestra_combate_violencia_mulher.docx" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1020/indicacao_020.2024_-_jhon.docx" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1021/indicacao_021.2024_-_jhon.docx" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1022/indicacao_022.2024_-_jhon.docx" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1026/indicacao_023.2024_-_aelton.docx" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1027/indicacao_024.2024_-_marcio.docx" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1029/indicacao_025.2024_-_elder.docx" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1031/indicacao_026.2024_-_diego.docx" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1032/indicacao_027.2024_-_elizeu.docx" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1035/indicacao_028.2024_-_cleomar.docx" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1040/indicacao_030.2024_-_diego.docx" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1050/indicacao_031.2024_-_vereadores.docx" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1051/indicacao_032.2024_-_jhon.docx" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1052/indicacao_033.2024_-cleomar.docx" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1053/indicacao_034.2024_-cleomar.docx" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1055/indicacao_035.2024_-daise.docx" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1059/indicacao_036.2024_-_jhon.docx" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1060/indicacao_037.2024_-_jhon.docx" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1063/indicacao_038.2024_-cleomar.docx" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1064/indicacao_039.2024_-cleomar.docx" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1076/indicacao_040.2024_-daise.docx" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1084/indicacao_041.2024_-elder.docx" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1102/indicacao_042.2024_-daise.docx" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1115/indicacao_043.2024_-elder_gobbi.docx" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1116/indicacao_044.2024_-_marcio.docx" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1154/indicacao_045.2024_-_diego.docx" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/968/requerimento_001-2024_-_urgencia_de_votacao.doc" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/969/requerimento_002-2024._-cleomar_eterno_de_campos_-_requerimento_-_notas_fiscais_manutencao_veiculos_prefeitura_assinado.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/981/requerimento_003-2024_-_urgencia_de_votacao.doc" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/984/requerimento_004-2024_-_urgencia_de_votacao.doc" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1002/requerimento_005-2024_-_urgencia_de_votacao.doc" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1003/requerimento_006-2024_-cleomar_eterno_de_campos_-_requerimento_-_projeto_e_custos_praca_juventude_e_buracao_assinado.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1015/requerimento_007-2024_-_urgencia_de_votacao.doc" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1019/requerimento_008-2024_-daise_-_requerimento_-_politicas_publicas_atendimento_saude_a_mulher.docx" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1025/requerimento_009-2024_-_justificativa_de_ausencia_de_sessao.docx" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1034/requerimento_010-2024_-_urgencia_de_votacao_-_copia.doc" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1041/requerimento_011-2024_-_moratoria_do_soja.doc" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1049/requerimento_012-2024_-_urgencia_de_votacao.doc" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1069/requerimento_013-2024_-_urgencia_de_votacao.doc" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1080/requerimento_014-2024_-_urgencia_de_votacao.doc" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1086/requerimento_15-2024.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1090/requerimento_016-2024_-_urgencia_de_votacao.doc" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1096/requerimento_017-2024_-_cleomar_eterno_de_campos_-_informacoes_lotes_sao_critovao_proximo_app_rio_barella.docx" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1111/requerimento_018-2024_-_urgencia_de_votacao.doc" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1121/requerimento_019-2024_-_urgencia_de_votacao.doc" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1126/requerimento_020-2024_-_urgencia_de_votacaoa.doc" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1131/requerimento_021-2024_-_urgencia_de_votacaoa.doc" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1138/requerimento_022-2024_-_urgencia_de_votacao.doc" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1139/requerimento_023-2024_-_justificativa_de_ausencia_de_sessao.docx" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1142/requerimento_024-2024_-_justificativa_de_ausencia_de_sessao.docx" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1148/requerimento_025-2024_-_urgencia_de_votacao.doc" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1155/requerimento_026-2024_-_urgencia_de_votacao.doc" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1161/requerimento_027-2024_-_urgencia_de_votacao.doc" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1168/requerimento_028-2024_-_justificativa_de_ausencia_de_sessao.docx" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1172/requerimento_029-2024_-_urgencia_de_votacao.doc" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1174/requerimento_030-2024_-_urgencia_de_votacao.doc" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1177/requerimento_031-2024_-_justificativa_de_ausencia_de_sessao.docx" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1181/requerimento_032-2024_-_urgencia_de_votacao.doc" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1187/requerimento_033-2024_-_justificativa_de_ausencia_de_sessao.docx" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1188/requerimento_034-2024_-_urgencia_de_votacao.doc" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1194/requerimento_035-2024_-_urgencia_de_votacao.doc" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1197/requerimento_036-2024_-_justificativa_de_ausencia_de_sessao.docx" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1207/requerimento_037-2024_-_urgencia_de_votacao.doc" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1216/requerimento_038-2024_-_justificativa_de_ausencia_de_sessao.docx" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1217/requerimento_039-2024_-_urgencia_de_votacao.doc" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1226/requerimento_040-2024_-_justificativa_de_ausencia_de_sessao.docx" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1227/requerimento_041-2024_-_urgencia_de_votacao.doc" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1239/requerimento_042-2024_-_urgencia_de_votacao.doc" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/975/mocao_de_agradecimento_001.2024_-cleomar.doc" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1075/mocao_de_aplauso_002.2024_-daise.doc" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1104/mocao_003.2024_-_vereadores.doc" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1178/mocao_004.2024_-cleomar.doc" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1182/mocao_005.2024_-diego.doc" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1183/mocao_006.2024_-cleomar.doc" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1195/mocao_007.2024_-diego.doc" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1228/mocao_008.2024_-daise.doc" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/962/projeto_de_resolucao_001-2024_-_fixa_o_calendario_legislativo_para_2024.docx" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1088/projeto_de_resolucao_n_002-2024_-_regulamenta_lgpd.docx" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1089/projeto_de_resolucao_n_003-2024_-_regulamenta_governo_digital.docx" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1125/projeto_de_resolucao_no_004-2024._altera_data_de_sessao_ordinaria-_resolucao_126-2024.docx" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1147/projeto_de_resolucao_no_005-2024._altera_data_de_sessao_ordinaria-_resolucao_126-2024.docx" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1175/projeto_de_resolucao_no_006-2024-_altera_arts_da_resolucao_87_2014_-_regimento_interno.docx" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/954/razoes_do_veto_no_001-2024_ao_autografo_no_103-2023.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1176/projeto_de_emenda_a_lei_organica_no_001-2024.docx" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/986/gab_15-2024_solicita_afastamento_prefeito_60_dias.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1107/gab_73-2024_solicita_afastamento_prefeito_20_dias.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1189/parecer_previo_tce_mt_contas_governo_2023.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/965/comissoes_permanentes_da_camara_de_2024.doc" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/976/1a_sessao_ordinaria_de_05-02-2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/982/2a_sessao_ordinaria_de_12-02-2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/987/3a_sessao_ordinaria_de_19-02-2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/995/4a_sessao_ordinaria_de_26-02-2024.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1012/5a_sessao_ordinaria_de_04-03-2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1023/6a_sessao_ordinaria_de_11-03-2024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1030/7a_sessao_ordinaria_de_18-03-2024.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1038/8a_sessao_ordinaria_de_25-03-2024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1062/9a_sessao_ordinaria_de_08-04-2024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1071/10a_sessao_ordinaria_de_15-04-2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1074/11a_sessao_ordinaria_de_22-04-2024.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1079/12a_sessao_ordinaria_de_29-04-2024.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1083/13a_sessao_ordinaria_de_06-05-2024.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1087/14a_sessao_ordinaria_de_13-05-2024.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1093/15a_sessao_ordinaria_de_20-05-2024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1097/16a_sessao_ordinaria_de_27-05-2024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1100/17a_sessao_ordinaria_de_03-06-2024.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1106/18a_sessao_ordinaria_de_10-06-2024.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1109/19a_sessao_ordinaria_de_18-06-2024.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1119/21a_sessao_ordinaria_de_01-07-2024.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1124/22a_sessao_ordinaria_de_08-07-2024.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1130/23a_sessao_ordinaria_de_05-08-2024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1137/24a_sessao_ordinaria_de_13-08-2024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1140/25a_sessao_ordinaria_de_20-08-2024.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1144/26a_sessao_ordinaria_de_27-08-2024.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1149/27a_sessao_ordinaria_de_02-09-2024.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1152/28a_sessao_ordinaria_de_09-09-2024.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1159/29a._sessao_ordinaria_de_16-09-2024.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1162/30a._sessao_ordinaria_de_23-09-2024.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1166/31a._sessao_ordinaria_de_08-10-2024.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1173/32a._sessao_ordinaria_de_14-10-2024.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1180/33a._sessao_ordinaria_de_21-10-2024.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1186/34a.._sessao_ordinaria_de_29-10-2024.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1196/35a._sessao_ordinaria_de_04-11-2024.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1199/36a._sessao_ordinaria_de_11-11-2024.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1204/37a._sessao_ordinaria_de_18-11-2024.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1218/38a._sessao_ordinaria_de_26-11-2024.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1225/39a._sessao_ordinaria_de_02-12-2024.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1232/40a._sessao_ordinaria_de_09-12-2024.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1054/1a_sessao_extraordinaria_de_05-04-2024..pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1230/2a_sessao_extraordinaria_de_06-12-2024.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1240/3a_sessao_extraordinaria_de_17-12-2024.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/960/plo_01.2024_-_autoriza_o_poder_executivo_a_receber_area_como_doacao_e_assumir_encargos_aeroporto.doc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/957/plo_02.2024_-_altera_a_lei_1245.2019_-_altera_tapurah_capacita.doc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/961/plo_03.2024_-_autorizacao_para_termo_de_convenio_abranel.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/958/plo_04.2024_-_altera_redacao_do_art._3_da_lei__1248.2019_-_diarias.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/956/plo_005.2024_-_abertura_de_credito_adicional_por_excesso_de_arrecadacao_saude_paici.docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/959/plo_06.2024_-_altera_redacao_do_art._1_da_lei__1560.2023_-_doacao_bunge.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/972/plo_07.2024_-_autoriza_repasse_ao_isssl_complementar_piso_enfermagem.docx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/973/plo_08.2024_-_rga_2024.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/974/plo_09.2024_-_excesso_de_arrecadacao_-_tec._infermagem.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/983/plo_10.2024_-_altera_a_lei_1067.2015_-_vale_alimentacao_conselho_tutelar.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/988/plo_011.2023_-_autoriza_poder_exercutivo_a_abrir_creditos_adicionais_por_superavit_financeiro.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1017/plo_012.2024_-_abertura_de_credito_adicional_por_excesso_de_arrecadacao_-_emenda_parlamentar_individual_-_saude.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1042/plo_013.2024_-_altera_a_lei_1470.2022_-_altera_tpd.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1043/plo_014.2024_-_desafetacao_via-parque_de_esposicoes.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1033/plo_15.2024_-_altera_redacao_de_dispositivos_da_lei_municipal_1269.2019.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1046/plo_016.2024_-altera_lei_1436.2022_-_asfalta_tapurah.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1048/plo_17.2024_-_lei_do_controle_interno.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1061/plo_018.2024_-_altera_lei_municipal_1499.2023_-_suas.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1070/plo_19.2024_-_cria_conselho_municipal_de_esportes.docx" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1077/plo_020.2024_-_abertura_de_credito_adicional_suplementar_por_excesso_de_arrecadacao_da_sinfra.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1078/plo_021.2024_-_limite_loa_10.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1092/plo_22.2024_-_abertura_de_credito_especial_tapurah-previ.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1098/plo_023.2024_-_ldo_2025_e_anexos.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1108/plo_24.2024_-_autorizacao_para_termo_de_convenio_abranel.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1112/plo_25.2024_-_autorizacao_para_termo_de_fomento_apae_de_tapurah.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1113/plo_26.2024_-_autorizacao_para_termo_de_fomento_associacao_hipica_esperanca_-_ahe.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1117/plo_027.2024_-_excesso_de_arrecadacao_-_fundeb.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1118/plo_028.2024_-_abertura_de_credito_adicional_especial_por_excesso_de_arrecadacao_audir_blanc_2.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1127/plo_29.2024_-_autorizacao_para_construcao_de_quartel_do_cbm_no_loteamento_jardim_italia.docx" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1128/plo_030.2024_-_abertura_de_credito_adicional_por_excesso_de_arrecadacao_-_emenda_parlamentar_individual_-_saude.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1129/plo_031.2024_-_limite_loa_10.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1135/plo_032.2024_-_altera_anexo_i_da_lei_1049.2014.docx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1136/plo_033.2024_-_doacao_de_equipamentos_-__hospital_do_cancer.doc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1133/plo_034.2024_-_abertura_de_credito_adicional_suplementar_por_excesso_de_arrecadacao_da_sinfra_-_estrada_capixaba.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1156/plo_035.2024_-_autoriza_o_poder_executivo_a_receber_area_como_doacao_-_av._rio_de_janeiro_sao_paulo.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1145/plo_36.2024_-_autoriza_o_poder_executivo_a_permutar_imovel_-_clube_da_terceira_idade_2.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1141/plo_37.2024_-_dispoe_sobre_ampliacao_de_tracado.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1143/plo_038.2024_-_superavit_-_abertura_de_credito_suplementar_-_convenio_1209.2022_linha_borges.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1150/plo_39.2024_-_altera_lei_851.2010.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1151/plo_40-2024_-_suplementar_educacao_2.604.00000.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1157/plo_41.2024_-_chacaras_de_recreio_de_tapurah-mt.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1158/plo_43.2024_-_autoriza_desafetacao_e_doacao_-_policia_militar_1_1.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1165/plo_044.2024_-_loa_2025.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1170/plo_45.2024_-_autorizacao_para_termo_de_convenio_abranel.docx" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1171/projeto_de_lei_46-2024_abertura_de_credito_suplementar__-_saude.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1179/plo_047.2024_-_limite_loa_15_e_excesso.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1184/plo_048.2024_-_abertura_de_credito_adicional_por_excesso_de_arrecadacao_-_reforma_e_ampliacao_escola_vinicius_de_moraes.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1190/plo_49.2024_-_autorizacao_para_termo_de_convenio_oamash.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1192/plo_50.2024_-_altera_redacao_lei__1054.2014_1.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1202/plo_51.2024__-_altera_composicao_de_desenvolvimento.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1203/plo_052.2024_-_limite_loa_10_e_excesso.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1208/plo_53.2024_altera_lei_ordinaria_1.067.2015_afastamento_candidatura.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1211/plo_054.2024_-_abertura_de_credito_adicional_por_excesso_de_arrecadacao_-_decoracao_natal.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1212/plo_055.2024_-_autorizacao_para_suplementacao_-_loa_2025.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1213/plo_056.2024_-_excesso_de_arrecadacao_na_fonte_livre_2.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1214/plo_057.2024_-_abertura_de_credito_adicional_por_excesso_de_arrecadacao_-_3_idade_e_kart.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1222/plo_058.2024_-_autoriza_o_executivo_termo_de_fomento_comseg_2024_2.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1223/plo_59.2024_-_autorizacao_para_termo_de_convenio_volie_cidadao.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1224/plo_60.2024_-_autorizacao_para_termo_de_convenio_assosciacao_artes_marciais_tapurah.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1233/plo_061.2024_-_rga_2025_1.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1234/plo_62.2024_-_autorizacao_para_termo_de_convenio_tapurah_esporte_motor.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1235/plo_063.2024_-_autorizacao_para_recebimento_de_recurso_camara.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1236/plo_64.2024_-_criacao_do_fundo_municipal_de_transporte_.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1237/plo_65.2024_-_autorizacao_para_termo_de_fomento_apae_de_tapurah.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1238/plo_66.2024_-_autorizacao_para_termo_de_fomento_associacao_hipica_esperanca_-_ahe.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/967/plc_01.2024_-_altera_incentivo_industria.docx" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/989/plc_02.2024_-altera_lei_complementar__193.2022.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/996/plc_03.2024_-_altera_lei_33.2012_-_plano_de_cargos_e_carreiras..pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1000/plc_04.2024_-_-altera_lei_complementar_67.2014.doc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1001/plc_05.2024_-_-altera_lei_complementar_204.2022.doc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1024/plc_06.2024_tapurah_previ_-_aprova_calculo_atuarial_revisado.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1044/plc_07.2024_altera_lei_complementar_91.2016_-_zoneamento_tabela_e_mapa.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1028/plc_008.2024_-_altera_lei_33.2012_-_plano_de_cargos_e_carreiras.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1047/plc_009.2024_-_altera_lei_33.2012_-_plano_de_cargos_e_carreiras-corrigido.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1057/plc_10.2024_-altera_lei_complementar_193.2022.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1058/plc_011.2024_-_altera_lei_33.2012_-_plano_de_cargos_e_carreiras.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1167/plc_12.2024_tapurah_previ__-_altera_composicao_conselho_curador_-_contribuicao_fg_cargo_comissao.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1163/plc_13.2024_-_estabelece_base_de_calculo_diferenciada_para_o_loteamento_jardim_italia.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1169/plc_14.2024_altera_lei_complementar_91.2016_-__zoneamento.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1191/plc_15.2024_altera_lei_complementar_94.2016_-_zr2_e_zr3.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1200/plc_16.2024_-_altera_lc_94.2016_-_sistema_viario_municipal.doc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1201/plc_17.2024_altera_lei_complementar_204.2023.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/964/projeto_de_lei_ordinaria_do_legislativo_001-2024_-_declara_de_utilidade_publica_tapurah_esporte_motor..docx" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/980/projeto_de_lei_ordinaria_do_legislativo_002-2024_-_denomina_aeroporto.docx" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/994/projeto_de_lei_ordinaria_do_legislativo_003-2024_-_declara_utilidade_publica_canecao.docx" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1037/projeto_de_lei_ordinaria_do_legislativo_004-2024_-_mes_da_mulher.docx" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1068/projeto_de_lei_ordinaria_do_legislativo_005-2024_-_declara_utilidade_publica_associacao_hipica_esperanca.docx" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1065/projeto_de_lei_ordinaria_do_legislativo_006-2024_-_altera_nome_praca_da_juventude.docx" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1066/projeto_de_lei_ordinaria_do_legislativo_007-2024_-_altera_nome_praca_das_bandeiras.docx" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1067/projeto_de_lei_ordinaria_do_legislativo_008-2024_-_declara_utilidade_publica_associacao_atec_-_associacao_tapuraense_esporte_clube.docx" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1081/projeto_de_lei_ordinaria_do_legislativo_009-2021_estrada_da_vicinal_sao_francisco.doc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1082/projeto_de_lei_ordinaria_do_legislativo_010-2021_estrada_da_vicinal_toca_da_onca.doc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1085/projeto_de_lei_ordinaria_do_legislativo_011-2024_estrada_vicinal_linha_arinos_33.doc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1091/projeto_de_lei_ordinaria_do_legislativo_012-2024_-_politica_de_protecao_de_pessoas_com_hipermobilidade_teh.docx" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1094/projeto_de_lei_ordinaria_do_legislativo_013-2024__fixa_o_subsidio_dos_vereadores_para_proxima_legislatura.docx" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1095/projeto_de_lei_ordinaria_do_legislativo_014-2024_fixa_subsidio_do_prefeito_e_vice_prefeito.docx" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1101/projeto_de_lei_ordinaria_do_legislativo_015-2024_-_verba_indenizatoria.docx" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1122/projeto_de_lei_ordinaria_do_legislativo_016-2024_estrada_vicinal_atualizado.docx" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1132/projeto_de_lei_ordinaria_do_legislativo_017-2024_ciclovia_vo_gema.docx" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1134/projeto_de_lei_ordinaria_do_legislativo_018-2024_-_institui_programa_maria_da_penha_vai_a_escola.docx" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1146/projeto_de_lei_ordinaria_do_legislativo_019-2024_-_programa_educacao_financeira_nas_escolas.docx" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1164/projeto_de_lei_ordinaria_do_legislativo_020-2024_-_institui_semana_municipal_de_conscientizacao_do_autismo.docx" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1185/projeto_de_lei_ordinaria_do_legislativo_021-2024_estrada_vicinal_atualizado.docx" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1210/projeto_de_lei_ordinaria_do_legislativo_022-2024_-_autoriza_o_poder_executivo_a_receber_area_como_doacao_-_rua_paraiba_av._04__de_julho_e_criacao_av._12_de_outubro..doc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1219/projeto_de_lei_ordinaria_do_legislativo_023-2024_-_denomina_plenario_da_camara_municipal.docx" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1220/projeto_de_lei_ordinaria_do_legislativo_024-2024_denominacao_ruas_novo_eldorado.doc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1221/projeto_de_lei_ordinaria_do_legislativo_025-2024_-_autoriza_o_poder_executivo_a_receber_area_como_doacao_-_avenida_dall_olmo.doc" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1103/projeto_de_lei_complementar_do_legislativo_no_001-2024_-_altera_codigo_de_posturas_-_calcada.doc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1123/projeto_de_lei_complementar_do_legislativo_no_002-2024_-_altera_codigo_de_posturas_-_horario_especial_domingo_e_feriado.doc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1039/01_emenda_aditiva__01_2024-_projeto_lei_complementar_006-2023..docx" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1105/01_emenda_aditiva__02_2024-_projeto_lei_complementar_013-2024.docx" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1110/02-2024_emenda_aditiva_no_03-2024_-_altera_plcl_01-2024__testada_-__87_91_e_92-2016.doc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1160/04-2024_emenda_modificativa_de_redacao_no_04-2024_-_altera_pl_35-2024.doc" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1198/05-2024_emenda_modificativa_de_redacao_no_04-2024_-_altera_pl_50-2024.doc" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1206/06-2024_emenda_modificativa_de_redacao_no_06-2024_-_emenda_a_lei_organica_01-2024_-_mesa_diretora.doc" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1209/07-2024_emenda_modificativa_de_redacao_no_07-2024_-_plc_16-2024_-_canteiro_central_avenida.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1215/08-2024_emenda_modificativa_no_08-2024_-_pl_44-2024__-_loa_2024.doc" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1229/09-2024_emenda_modificativa_e_aditiva_no_09-2024_-_pl_53-2024.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/963/indicacao_001.2024_-_mesa_da_camara.docx" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/978/indicacao_002.2024_-_aelton.docx" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/990/indicacao_003.2024_-_elder.docx" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/991/indicacao_004.2024_-_jhon_-_14_ace_e_acs.docx" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/993/indicacao_006.2024_-_jhon.docx" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/997/indicacao_007.2024_-cleomar.docx" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/998/indicacao_008.2024_-marcio.docx" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1004/indicacao_009.2024_-_jhon_aelton_e_marcio_-_ace_e_acs_-_gratificacao_produtividade.docx" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1006/indicacao_011.2024_-_jhon_aelton_e_marcio_-_ace_e_acs_-_insalubridade.docx" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1007/indicacao_012.2024_-_jhon_cleomar_-_reforma_cecilia.docx" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1009/indicacao_013.2024_-cleomar.docx" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1010/indicacao_014.2024_-diego.docx" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1011/indicacao_015.2024_-aelton.docx" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1013/indicacao_016.2024_-_jhon.docx" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1014/indicacao_017.2024_-diego.docx" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1016/indicacao_018.2024_-daise.docx" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1018/indicacao_019.2024_-daise_-_realizacao_de_palestra_combate_violencia_mulher.docx" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1020/indicacao_020.2024_-_jhon.docx" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1021/indicacao_021.2024_-_jhon.docx" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1022/indicacao_022.2024_-_jhon.docx" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1026/indicacao_023.2024_-_aelton.docx" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1027/indicacao_024.2024_-_marcio.docx" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1029/indicacao_025.2024_-_elder.docx" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1031/indicacao_026.2024_-_diego.docx" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1032/indicacao_027.2024_-_elizeu.docx" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1035/indicacao_028.2024_-_cleomar.docx" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1040/indicacao_030.2024_-_diego.docx" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1050/indicacao_031.2024_-_vereadores.docx" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1051/indicacao_032.2024_-_jhon.docx" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1052/indicacao_033.2024_-cleomar.docx" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1053/indicacao_034.2024_-cleomar.docx" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1055/indicacao_035.2024_-daise.docx" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1059/indicacao_036.2024_-_jhon.docx" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1060/indicacao_037.2024_-_jhon.docx" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1063/indicacao_038.2024_-cleomar.docx" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1064/indicacao_039.2024_-cleomar.docx" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1076/indicacao_040.2024_-daise.docx" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1084/indicacao_041.2024_-elder.docx" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1102/indicacao_042.2024_-daise.docx" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1115/indicacao_043.2024_-elder_gobbi.docx" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1116/indicacao_044.2024_-_marcio.docx" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1154/indicacao_045.2024_-_diego.docx" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/968/requerimento_001-2024_-_urgencia_de_votacao.doc" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/969/requerimento_002-2024._-cleomar_eterno_de_campos_-_requerimento_-_notas_fiscais_manutencao_veiculos_prefeitura_assinado.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/981/requerimento_003-2024_-_urgencia_de_votacao.doc" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/984/requerimento_004-2024_-_urgencia_de_votacao.doc" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1002/requerimento_005-2024_-_urgencia_de_votacao.doc" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1003/requerimento_006-2024_-cleomar_eterno_de_campos_-_requerimento_-_projeto_e_custos_praca_juventude_e_buracao_assinado.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1015/requerimento_007-2024_-_urgencia_de_votacao.doc" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1019/requerimento_008-2024_-daise_-_requerimento_-_politicas_publicas_atendimento_saude_a_mulher.docx" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1025/requerimento_009-2024_-_justificativa_de_ausencia_de_sessao.docx" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1034/requerimento_010-2024_-_urgencia_de_votacao_-_copia.doc" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1041/requerimento_011-2024_-_moratoria_do_soja.doc" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1049/requerimento_012-2024_-_urgencia_de_votacao.doc" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1069/requerimento_013-2024_-_urgencia_de_votacao.doc" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1080/requerimento_014-2024_-_urgencia_de_votacao.doc" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1086/requerimento_15-2024.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1090/requerimento_016-2024_-_urgencia_de_votacao.doc" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1096/requerimento_017-2024_-_cleomar_eterno_de_campos_-_informacoes_lotes_sao_critovao_proximo_app_rio_barella.docx" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1111/requerimento_018-2024_-_urgencia_de_votacao.doc" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1121/requerimento_019-2024_-_urgencia_de_votacao.doc" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1126/requerimento_020-2024_-_urgencia_de_votacaoa.doc" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1131/requerimento_021-2024_-_urgencia_de_votacaoa.doc" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1138/requerimento_022-2024_-_urgencia_de_votacao.doc" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1139/requerimento_023-2024_-_justificativa_de_ausencia_de_sessao.docx" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1142/requerimento_024-2024_-_justificativa_de_ausencia_de_sessao.docx" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1148/requerimento_025-2024_-_urgencia_de_votacao.doc" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1155/requerimento_026-2024_-_urgencia_de_votacao.doc" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1161/requerimento_027-2024_-_urgencia_de_votacao.doc" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1168/requerimento_028-2024_-_justificativa_de_ausencia_de_sessao.docx" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1172/requerimento_029-2024_-_urgencia_de_votacao.doc" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1174/requerimento_030-2024_-_urgencia_de_votacao.doc" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1177/requerimento_031-2024_-_justificativa_de_ausencia_de_sessao.docx" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1181/requerimento_032-2024_-_urgencia_de_votacao.doc" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1187/requerimento_033-2024_-_justificativa_de_ausencia_de_sessao.docx" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1188/requerimento_034-2024_-_urgencia_de_votacao.doc" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1194/requerimento_035-2024_-_urgencia_de_votacao.doc" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1197/requerimento_036-2024_-_justificativa_de_ausencia_de_sessao.docx" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1207/requerimento_037-2024_-_urgencia_de_votacao.doc" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1216/requerimento_038-2024_-_justificativa_de_ausencia_de_sessao.docx" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1217/requerimento_039-2024_-_urgencia_de_votacao.doc" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1226/requerimento_040-2024_-_justificativa_de_ausencia_de_sessao.docx" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1227/requerimento_041-2024_-_urgencia_de_votacao.doc" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1239/requerimento_042-2024_-_urgencia_de_votacao.doc" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/975/mocao_de_agradecimento_001.2024_-cleomar.doc" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1075/mocao_de_aplauso_002.2024_-daise.doc" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1104/mocao_003.2024_-_vereadores.doc" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1178/mocao_004.2024_-cleomar.doc" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1182/mocao_005.2024_-diego.doc" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1183/mocao_006.2024_-cleomar.doc" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1195/mocao_007.2024_-diego.doc" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1228/mocao_008.2024_-daise.doc" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/962/projeto_de_resolucao_001-2024_-_fixa_o_calendario_legislativo_para_2024.docx" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1088/projeto_de_resolucao_n_002-2024_-_regulamenta_lgpd.docx" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1089/projeto_de_resolucao_n_003-2024_-_regulamenta_governo_digital.docx" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1125/projeto_de_resolucao_no_004-2024._altera_data_de_sessao_ordinaria-_resolucao_126-2024.docx" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1147/projeto_de_resolucao_no_005-2024._altera_data_de_sessao_ordinaria-_resolucao_126-2024.docx" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1175/projeto_de_resolucao_no_006-2024-_altera_arts_da_resolucao_87_2014_-_regimento_interno.docx" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/954/razoes_do_veto_no_001-2024_ao_autografo_no_103-2023.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1176/projeto_de_emenda_a_lei_organica_no_001-2024.docx" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/986/gab_15-2024_solicita_afastamento_prefeito_60_dias.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1107/gab_73-2024_solicita_afastamento_prefeito_20_dias.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/1189/parecer_previo_tce_mt_contas_governo_2023.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2024/965/comissoes_permanentes_da_camara_de_2024.doc" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H269"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="41.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="159" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="233.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="232.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>