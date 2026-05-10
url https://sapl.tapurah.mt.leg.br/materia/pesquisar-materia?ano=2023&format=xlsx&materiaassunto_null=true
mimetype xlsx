--- v0 (2025-12-19)
+++ v1 (2026-05-10)
@@ -54,3449 +54,3449 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>ATASA</t>
   </si>
   <si>
     <t>Ata da Sessão Anterior</t>
   </si>
   <si>
     <t>Mesa Diretora da Câmara</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/625/1a_sessao_ordinaria_de_06-02-2023.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/625/1a_sessao_ordinaria_de_06-02-2023.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 1ª Sessão Ordinária da 3ª Sessão Legislativa do dia 06 de fevereiro de 2023</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/636/2a_sessao_ordinaria_de_13-02-2023.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/636/2a_sessao_ordinaria_de_13-02-2023.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 2ª Sessão Ordinária do dia 13 de fevereiro de 2023</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/644/3a_sessao_ordinaria_de_20-02-2023.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/644/3a_sessao_ordinaria_de_20-02-2023.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 3ª Sessão Ordinária do dia 20 de fevereiro de 2023</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/655/4a_sessao_ordinaria_de_27-02-2023.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/655/4a_sessao_ordinaria_de_27-02-2023.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 4ª Sessão Ordinária da 3ª Sessão Legislativa da 9ª Legislatura do dia 27 de fevereiro de 2023</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/658/5a_sessao_ordinaria_de_06-03-2023.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/658/5a_sessao_ordinaria_de_06-03-2023.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 5ª Sessão Ordinária do dia 06 de março de 2023</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/667/6a_sessao_ordinaria_de_13-03-2023.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/667/6a_sessao_ordinaria_de_13-03-2023.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 6ª Sessão Ordinária do dia 13 de março de 2023</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/671/7a_sessao_ordinaria_de_20-03-2023.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/671/7a_sessao_ordinaria_de_20-03-2023.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 7ª Sessão Ordinária do dia 20 de março de 2023</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/678/8a_sessao_ordinaria_de_27-03-2023.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/678/8a_sessao_ordinaria_de_27-03-2023.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 8ª Sessão Ordinária da 3ª Sessão Legislativa da 9ª Legislatura de 27/03/2023</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/685/9a_sessao_ordinaria_de_03-04-2023.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/685/9a_sessao_ordinaria_de_03-04-2023.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 9ª Sessão Ordinária do dia 03 de abril de 2023.</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/690/10a_sessao_ordinaria_de_10-04-2023..pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/690/10a_sessao_ordinaria_de_10-04-2023..pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 10ª Sessão Ordinária do dia 10 de abril de 2023</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/696/11a_sessao_ordinaria_de_17-04-2023..pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/696/11a_sessao_ordinaria_de_17-04-2023..pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 11ª Sessão Ordinária do dia 17 de abril de 2023</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 24 de abril de 2023</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/721/13a_sessao_ordinaria_de_08-05-2023.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/721/13a_sessao_ordinaria_de_08-05-2023.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 13ª Sessão Ordinária do dia 08 de maio de 2023.</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/727/14a_sessao_ordinaria_de_15-05-2023.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/727/14a_sessao_ordinaria_de_15-05-2023.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 14ª Sessão Ordinária do dia 15 de maio de 2023</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/732/15a_sessao_ordinaria_de_22-05-2023..pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/732/15a_sessao_ordinaria_de_22-05-2023..pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 15ª Sessão Ordinária do dia 22 de maio de 2023</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/738/16a_sessao_ordinaria_de_30-05-2023..pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/738/16a_sessao_ordinaria_de_30-05-2023..pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 16ª Sessão Ordinária do dia 29 de maio de 2023</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/751/17a_sessao_ordinaria_de_05-06-2023..pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/751/17a_sessao_ordinaria_de_05-06-2023..pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 17ª Sessão Ordinária do dia 05 de junho de 2023</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/754/18a_sessao_ordinaria_de_12-06-2023..pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/754/18a_sessao_ordinaria_de_12-06-2023..pdf</t>
   </si>
   <si>
     <t>Ata da 18ª Sessão Ordinária do dia 12 de junho de 2023</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/763/19a_sessao_ordinaria_de_19-06-2023..pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/763/19a_sessao_ordinaria_de_19-06-2023..pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 19ª Sessão Ordinária da 3ª Sessão Legislativa da 9ª Legislatura</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/773/20a_sessao_ordinaria_de_26-06-2023..pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/773/20a_sessao_ordinaria_de_26-06-2023..pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 26 de junho de 2023</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/782/21a_sessao_ordinaria_de_10-07-2023..pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/782/21a_sessao_ordinaria_de_10-07-2023..pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 21ª Sessão Ordinária da 3ª Sessão Legislativa da 9ª Legislatura</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/792/22a_sessao_ordinaria_de_17-07-2023..pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/792/22a_sessao_ordinaria_de_17-07-2023..pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 22ª Sessão Ordinária do dia 17 de julho de 2023</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/799/23a_sessao_ordinaria_de_07-08-2023..pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/799/23a_sessao_ordinaria_de_07-08-2023..pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 23ª Sessão Ordinária do dia 07 de agosto de 2023.</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/805/24a_sessao_ordinaria_de_14-08-2023..pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/805/24a_sessao_ordinaria_de_14-08-2023..pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 24ª Sessão Ordinária do dia 14 de Agosto de 2023</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/820/25a_sessao_ordinaria_de_21-08-2023..pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/820/25a_sessao_ordinaria_de_21-08-2023..pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 25ª Sessão Ordinária do dia 21 de Agosto de 2023</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/826/26a_sessao_ordinaria_de_28-08-2023..pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/826/26a_sessao_ordinaria_de_28-08-2023..pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 26ª Sessão Ordinária do dia 28 de Agosto de 2023</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/835/27a_sessao_ordinaria_de_04-09-2023..pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/835/27a_sessao_ordinaria_de_04-09-2023..pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 27ª Sessão Ordinária do dia 04 de setembro de 2023.</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/840/28a_sessao_ordinaria_de_11-09-2023.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/840/28a_sessao_ordinaria_de_11-09-2023.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 28ª Sessão Ordinária da 3ª Sessão Legislativa da 9ª Legislatura.</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/849/29a_sessao_ordinaria_de_18-09-2023.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/849/29a_sessao_ordinaria_de_18-09-2023.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 29ª Sessão Ordinária da 3ª Sessão Legislativa da 9ª Legislatura</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/856/30a_sessao_ordinaria_de_25-09-2023.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/856/30a_sessao_ordinaria_de_25-09-2023.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 30ª Sessão Ordinária do dia 25 de setembro de 2023.</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/866/31a_sessao_ordinaria_de_02-10-2023.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/866/31a_sessao_ordinaria_de_02-10-2023.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 31ª Sessão Ordinária do dia 02 de outubro de 2023</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/873/32a_sessao_ordinaria_de_09-10-2023.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/873/32a_sessao_ordinaria_de_09-10-2023.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 32ª Sessão Ordinária do dia 09 de outubro de 2023.</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/880/33a_sessao_ordinaria_de_16-10-2023.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/880/33a_sessao_ordinaria_de_16-10-2023.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 33ª Sessão Ordinária do dia 16 de outubro de 2023.</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/886/34a_sessao_ordinaria_de_23-10-2023.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/886/34a_sessao_ordinaria_de_23-10-2023.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 34ª Sessão Ordinária do dia 23 de outubro de 2023.</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/895/35a_sessao_ordinaria_de_03-11-2023.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/895/35a_sessao_ordinaria_de_03-11-2023.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 35ª Sessão Ordinária do dia 03 de novembro de 2023</t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/906/36a_sessao_ordinaria_de_13-11-2023.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/906/36a_sessao_ordinaria_de_13-11-2023.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 36ª Sessão Ordinária do dia 13 de novembro de 2023</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/917/37a_sessao_ordinaria_de_21-11-2023.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/917/37a_sessao_ordinaria_de_21-11-2023.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 37ª Sessão Ordinária do dia 21 de novembro de 2023</t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/926/38a_sessao_ordinaria_de_27-11-2023.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/926/38a_sessao_ordinaria_de_27-11-2023.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 38ª Sessão Ordinária do dia 27 de novembro de 2023</t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/937/39a_sessao_ordinaria_de_04-12-2023.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/937/39a_sessao_ordinaria_de_04-12-2023.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 39ª Sessão Ordinária do dia 04 de dezembro de 2023.</t>
   </si>
   <si>
     <t>946</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/946/40a_sessao_ordinaria_de_11-12-2023.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/946/40a_sessao_ordinaria_de_11-12-2023.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 40ª Sessão Ordinária do dia 11 de dezembro de 2023</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
     <t>ATASE</t>
   </si>
   <si>
     <t>Ata da Sessão Anterior Extraordinária</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/631/1a_sessao_extraordinaria_de_07-02-2023.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/631/1a_sessao_extraordinaria_de_07-02-2023.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 1ª Sessão Extraordinária do dia 07 de fevereiro de 2023</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/705/2a_sessao_extraordinaria_de_27-04-2023.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/705/2a_sessao_extraordinaria_de_27-04-2023.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 2ª Sessão Extraordinária do dia 27 de abril de 2023</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/723/3a_sessao_extraordinaria_de_10-05-2023.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/723/3a_sessao_extraordinaria_de_10-05-2023.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 3ª Sessão Extraordinária da 3ª Sessão Legislativa da 9ª Legislatura.</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/940/4a_sessao_extraordinaria_de_06-12-2023.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/940/4a_sessao_extraordinaria_de_06-12-2023.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 4ª Sessão Extraordinária do dia 06 de dezembro de 2023.</t>
   </si>
   <si>
     <t>953</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/953/5a_sessao_extraordinaria_de_28-12-2023.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/953/5a_sessao_extraordinaria_de_28-12-2023.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 5ª Sessão Extraordinária do dia 28 de dezembro de 2023</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Odair Cesar Nunes</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/611/projeto_de_lei_ordinaria_01.2023_-_altera_a_lei_1264.2019.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/611/projeto_de_lei_ordinaria_01.2023_-_altera_a_lei_1264.2019.doc</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 1.264/2019 e dá outras providências</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/612/plo_002.2023_-_abertura_de_credito_adicional_especial_sec._obras_-_convenio_1851-2022-sedec.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/612/plo_002.2023_-_abertura_de_credito_adicional_especial_sec._obras_-_convenio_1851-2022-sedec.docx</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir crédito adicional suplementar no valor de R$ 644.000,00 e dá outras providências</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/613/plo_003.2023_-abertura_de_credito_adicional_especial_-_programa_desenvolve_tapurah.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/613/plo_003.2023_-abertura_de_credito_adicional_especial_-_programa_desenvolve_tapurah.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir crédito adicional especial no valor de até R$ 701.251,14 e dá outras providências</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/614/plo_004.2023_-abertura_de_credito_adicional_especial_-_criacao_secretaria_de_servicos_publicos.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/614/plo_004.2023_-abertura_de_credito_adicional_especial_-_criacao_secretaria_de_servicos_publicos.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir crédito adicional especial no valor de até R$ 6.612.810,00 e dá outras providências</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/615/plo_005.2023_-_superavit_-_sec._obras_r_3.200.000.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/615/plo_005.2023_-_superavit_-_sec._obras_r_3.200.000.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir crédito adicional no valor de até R$ 3.200.000,00 e dá outras providências</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/626/plo_006.2023_-_abertura_de_credito_adicional_especial_-superavit_-_sec._ass._social.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/626/plo_006.2023_-_abertura_de_credito_adicional_especial_-superavit_-_sec._ass._social.docx</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir crédito adicional especial de até R$ 611.315,19 e dá outras providências</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
     <t>Carlos Alberto Capeletti</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/641/plo_007.2023_-_abertura_de_credito_adicional_especial_centro_de_reabilitacao.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/641/plo_007.2023_-_abertura_de_credito_adicional_especial_centro_de_reabilitacao.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo municipal a abrir crédito adicional especial  no valor de até R$ 33.000,00 e dá outras providências</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/642/plo_008.2023_-_abertura_de_credito_adicional_especial_repasse_emenda_parlamentar.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/642/plo_008.2023_-_abertura_de_credito_adicional_especial_repasse_emenda_parlamentar.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo municipal a abrir crédito adicional especial no valor de até R$ 260.000,00 e dá outras providências</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/643/plo_009.2023_-_alteracao_loa_-_sec._saude_-_emenda_parlamentar_500.000.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/643/plo_009.2023_-_alteracao_loa_-_sec._saude_-_emenda_parlamentar_500.000.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo municipal a abrir crédito adicional especial no valor de até R$ 500.000,00 e dá outras providências</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/647/plo_010.2023_-_rga.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/647/plo_010.2023_-_rga.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de Revisão Geral Anual dos vencimentos dos servidores públicos e agentes políticos do município de Tapurah/MT e dá outras providências.</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/648/plo_011.2023_-_lei_suas_-__sistema_unico_de_assistencia_social_de_tapurah.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/648/plo_011.2023_-_lei_suas_-__sistema_unico_de_assistencia_social_de_tapurah.doc</t>
   </si>
   <si>
     <t>Dispõe sobre o Sistema Único de Assistência Social do município de Tapurah e dá outras providências</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/662/plo_012.2023_-_superavit_-_sec._obras_r_612.346_tubos_convenio_00062022.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/662/plo_012.2023_-_superavit_-_sec._obras_r_612.346_tubos_convenio_00062022.docx</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir crédito adicional especial de até R$ 612.346,51 e dá outras providências</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/663/plo_013.2023_-_superavit_-_abertura_de_credito_adicional_sec._obras_-_convenio_0005-2022.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/663/plo_013.2023_-_superavit_-_abertura_de_credito_adicional_sec._obras_-_convenio_0005-2022.docx</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir crédito adicional de até R$ 253.027,71 e dá outras providências</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/664/plo_014.2022_-_superavit_-_abertura_de_credito_suplementar_-_convenio_0303.2022.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/664/plo_014.2022_-_superavit_-_abertura_de_credito_suplementar_-_convenio_0303.2022.docx</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir crédito adicional de até R$ 984.073,25 e dá outras providências</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/665/plo_015.2022_-_superavit_-_abertura_de_credito_suplementar_-_convenio_1209.2022_linha_borges.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/665/plo_015.2022_-_superavit_-_abertura_de_credito_suplementar_-_convenio_1209.2022_linha_borges.docx</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir crédito adicional de até R$ 965.092,75 e dá outras providências</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/675/plo_016.2023_-_ref._implantacao_de_condominio.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/675/plo_016.2023_-_ref._implantacao_de_condominio.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a aprovação e implantação de condomínios urbanísticos, horizontal de lotes, urbano simples, fração ideal, loteamento de acesso controlado no município de Tapurah, Estado de Mato Grosso e dá outras providências</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/689/plo_17.2023_-_altera_a_lei_1268.2019.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/689/plo_17.2023_-_altera_a_lei_1268.2019.doc</t>
   </si>
   <si>
     <t>Altera a Lei Ordinária 1.268/2019 e dá outras providências.</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/676/plo_18.2023_-_altera_a_lei_1160.2017_-_ruas_industrial.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/676/plo_18.2023_-_altera_a_lei_1160.2017_-_ruas_industrial.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal 1.160/2017 e dá outras providências</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/695/plo_019.2023_-_abertura_de_credito_adicional_especial_-superavit_-_sec._ass._social.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/695/plo_019.2023_-_abertura_de_credito_adicional_especial_-superavit_-_sec._ass._social.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir crédito adicional especial até R$ 168.000,00 e dá outras providências</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/700/plo_020.2023_-_abertura_de_credito_adicional_por_excesso_de_arrecadacao_sapude_paici.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/700/plo_020.2023_-_abertura_de_credito_adicional_por_excesso_de_arrecadacao_sapude_paici.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir crédito adicional suplementar no valor de até R$ 269.748,00 e dá outras providências</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/707/plo_021.2023_-_autorizacao_para_termo_de_convenio_cdce_escola_municipal_vinicius_de_moraes.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/707/plo_021.2023_-_autorizacao_para_termo_de_convenio_cdce_escola_municipal_vinicius_de_moraes.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a firmar Termo de Convênio com o Conselho Deliberativo da Comunidade Escolar da Escola Municipal Vinícius de Moraes e dá outras providências.</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/708/plo_022.2023_-_autorizacao_para_termo_de_convenio_cdce_escola_municipal_crianca_feliz.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/708/plo_022.2023_-_autorizacao_para_termo_de_convenio_cdce_escola_municipal_crianca_feliz.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a firmar Termo de Convênio com o Conselho Deliberativo da Comunidade Escolar da Escola Municipal Criança Feliz - Tapurah - MT e dá outras providências.</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/709/plo_023.2023_-_autorizacao_para_termo_de_convenio_cdce_do_centro_municipal_monteiro_lobato.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/709/plo_023.2023_-_autorizacao_para_termo_de_convenio_cdce_do_centro_municipal_monteiro_lobato.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a firmar Termo de Convênio com o Conselho Deliberativo da Comunidade Escolar do Centro Municipal de Educação Infantil Monteiro Lobato e dá outras providências.</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/710/plo_024.2023_-_autorizacao_para_termo_de_convenio_cdce_do_cecilia_meireles.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/710/plo_024.2023_-_autorizacao_para_termo_de_convenio_cdce_do_cecilia_meireles.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a firmar Termo de Convênio com o CDCE - Centro Municipal de Alfabetização Cecília Meireles e dá outras providências.</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/711/plo_025.2023_-_autorizacao_para_termo_de_convenio_cdce_escola_municipal_renascer.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/711/plo_025.2023_-_autorizacao_para_termo_de_convenio_cdce_escola_municipal_renascer.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a firmar Termo de Convênio com o Conselho Deliberativo da Comunidade Escolar da Escola Municipal Renascer e dá outras providências.</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/712/plo_026.2023_-_autorizacao_para_termo_de_convenio_cdce_escola_municipal_dom_aquino.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/712/plo_026.2023_-_autorizacao_para_termo_de_convenio_cdce_escola_municipal_dom_aquino.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a firmar Termo de Convênio com o Conselho Deliberativo da Comunidade Escolar da Escola Municipal de 1º Grau Dom Aquino e dá outras providências.</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/720/plo_027.2023_-_abertura_de_credito_adicional_especial_-superavit_-_sec._saude_-_estadual.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/720/plo_027.2023_-_abertura_de_credito_adicional_especial_-superavit_-_sec._saude_-_estadual.docx</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir Crédito Adicional Especial no valor de até R$ 716.924,00 e dá outras providências.</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/725/plo_028.2023_-_abertura_de_credito_adicional_especial_-superavit_-_sec._educacao_transporte_escolar_1.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/725/plo_028.2023_-_abertura_de_credito_adicional_especial_-superavit_-_sec._educacao_transporte_escolar_1.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir crédito adicional suplementar de até R$ 448.635,24 e dá outras providências.</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/726/plo_029.2023_-_superavit_-_sec._obras_1.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/726/plo_029.2023_-_superavit_-_sec._obras_1.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir crédito adicional suplementar de até R$ 8.070.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/735/plo_030.2023_-_criacao_do_cmpc_-_politica_cultural.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/735/plo_030.2023_-_criacao_do_cmpc_-_politica_cultural.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Conselho Municipal de Política Cultural - CMPC e dá outras providências</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/736/plo_031.2023_-_altera_a_lei_municipal_1361-2021.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/736/plo_031.2023_-_altera_a_lei_municipal_1361-2021.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal 1.361/2021 e dá outras providências</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/737/plo_032.2023_-_abertura_de_credito_adicional_-superavit_-_sec._ass._social_creas.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/737/plo_032.2023_-_abertura_de_credito_adicional_-superavit_-_sec._ass._social_creas.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir crédito adicional suplementar até R$ 900.000,00 e dá outras providências</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/743/plo_033.2023_-_ldo_2024_e_anexos.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/743/plo_033.2023_-_ldo_2024_e_anexos.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da Lei Orçamentária de 2024, e dá outras providências</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/755/plo_034.2023_-abertura_de_credito_adicional_suplementar_-_sec.infraestrutura_-_construcao_caixa_de_agua.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/755/plo_034.2023_-abertura_de_credito_adicional_suplementar_-_sec.infraestrutura_-_construcao_caixa_de_agua.pdf</t>
   </si>
   <si>
     <t>Autoriza o executivo Municipal a abrir crédito adicional suplementar até R$ 2.090.000,00 e dá outras providências</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/779/plo_035.2023_-_superavit_-_sec._obras_-_folha.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/779/plo_035.2023_-_superavit_-_sec._obras_-_folha.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir crédito adicional suplementar de até R$ 2.890.000,00 e dá outras providências</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/780/plo_036.2023_-_abertura_de_credito_adicional_-superavit_-_sec._ass._social_covid.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/780/plo_036.2023_-_abertura_de_credito_adicional_-superavit_-_sec._ass._social_covid.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir crédito adicional de até R$ 98.904,93 e dá outras providências</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/789/plo_037.2023_-_abertura_de_credito_adicional__-superavit_-_sec._saude_-folha_-_federal.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/789/plo_037.2023_-_abertura_de_credito_adicional__-superavit_-_sec._saude_-folha_-_federal.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir crédito adicional de até R$ 2.146.563,00 e dá outras providências</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/797/plo_038.2023_-_abertura_de_credito_adicional_-superavit_-_sec._ass._social_federal_1.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/797/plo_038.2023_-_abertura_de_credito_adicional_-superavit_-_sec._ass._social_federal_1.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir crédito adicional de até R$ 90.000,00 e dá outras providências</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/798/plo_039.2023_-_abertura_de_credito_adicional_-superavit_-_sec._educacao_16_salas.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/798/plo_039.2023_-_abertura_de_credito_adicional_-superavit_-_sec._educacao_16_salas.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir crédito adicional suplementar de até R$ 3.940.523,50 e dá outras providências</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/806/plo_040.2023_-_superavit_-_sec._servicos_publicos.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/806/plo_040.2023_-_superavit_-_sec._servicos_publicos.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir crédito adicional suplementar de até R$ 2.518.333,33 e dá outras providências</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/807/plo_041.2023_-_abertura_de_credito_adicional_especial_por_excesso_de_arrecadacao_lei_paulo_gustavo.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/807/plo_041.2023_-_abertura_de_credito_adicional_especial_por_excesso_de_arrecadacao_lei_paulo_gustavo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir crédito adicional suplementar de até R$ 141.201,91 e dá outras providências</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/808/plo_042.2023_-_limite_loa.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/808/plo_042.2023_-_limite_loa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito suplementar, no orçamento da Prefeitura Municipal de Tapurah-MT no exercício 2023 e dá outras providências</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/811/plo_043.2023_-_autorizacao_para_termo_de_convenio_com_ufmt.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/811/plo_043.2023_-_autorizacao_para_termo_de_convenio_com_ufmt.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a firmar Termo de Convênio com a Universidade Federal de Mato Grosso e dá outras providências</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/810/plo_044.2023_-abertura_de_credito_adicional_suplementar_-_previdencia.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/810/plo_044.2023_-abertura_de_credito_adicional_suplementar_-_previdencia.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir crédito adicional suplementar de até R$ 1.200.00,00 e dá outras providências.</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/812/plo_045.2023_-_superavit_-_sec._servicos_publicos.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/812/plo_045.2023_-_superavit_-_sec._servicos_publicos.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir crédito adicional suplementar de até R$ 1.200.000,00 e dá outras providências</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/815/plo_046.2023_-_abertura_de_credito_adicional_suplementar_-superavit_-_adm_convenio_ufmt.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/815/plo_046.2023_-_abertura_de_credito_adicional_suplementar_-superavit_-_adm_convenio_ufmt.docx</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir crédito adicional suplementar de até R$ 95.000,00 e dá outras providências</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/817/plo_047.2023_-_autoriza_firma_termo_de_fomento_conselho_de_seguranca.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/817/plo_047.2023_-_autoriza_firma_termo_de_fomento_conselho_de_seguranca.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a firmar termo de fomento com o Conselho Municipal de Segurança Pública de Tapurah (COMSEG) e dá outras providências.</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/818/plo_048.2023_-abertura_de_credito_adicional_suplementar_-_gabinete_-_conseg.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/818/plo_048.2023_-abertura_de_credito_adicional_suplementar_-_gabinete_-_conseg.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir crédito adicional suplementar de até R$ 100.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/819/plo_049.2023_-abertura_de_credito_adicional_por_superavit_-_gabinete_-_conseg.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/819/plo_049.2023_-abertura_de_credito_adicional_por_superavit_-_gabinete_-_conseg.pdf</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/832/plo_051.2023_-_superavit_-_sec._obras_-_investimento_em_pavimentacao.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/832/plo_051.2023_-_superavit_-_sec._obras_-_investimento_em_pavimentacao.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir crédito adicional suplementar de até R$ 4.318.074,33 e dá outras providências</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/848/plo_52.2023_-_institui_aplicacao_de_penalidade_nova_lei_de_licitacao.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/848/plo_52.2023_-_institui_aplicacao_de_penalidade_nova_lei_de_licitacao.doc</t>
   </si>
   <si>
     <t>Regulamenta o processo de aplicação de sanção administrativa bem como a definição da dosimetria das penalidades decorrentes de práticas infracionais previstas na Lei Federal nº 14.133/2021 e regulamenta as funções de gestor e fiscal de contratos no âmbito da administração pública municipal de Tapurah/MT e dá outras providências</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/834/plo_053.2023_-_instalacao_de_cameras_de_monitoramento_nas_escolas_e_sala_de_aula.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/834/plo_053.2023_-_instalacao_de_cameras_de_monitoramento_nas_escolas_e_sala_de_aula.docx</t>
   </si>
   <si>
     <t>Dispõe sobre autorização de instalação de câmeras de segurança e monitoramento nas escolas e creches públicas do município de Tapurah/MT</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/839/plo_054.2023_-__abertura_de_credito_repasse_tecnico_de_enfermagem.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/839/plo_054.2023_-__abertura_de_credito_repasse_tecnico_de_enfermagem.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir crédito adicional suplementar de até R$ 6.203,00 e dá outras providências</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/845/plo_056.2023_-abertura_de_credito_adicional_por_superavit_-_associacao.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/845/plo_056.2023_-abertura_de_credito_adicional_por_superavit_-_associacao.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir crédito adicional suplementar de até R$ 100.000,00 e dá outras providências</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/846/plo_057.2023_-abertura_de_credito_adicional_por_superavit_-_saude_-_folha_de_pagamento.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/846/plo_057.2023_-abertura_de_credito_adicional_por_superavit_-_saude_-_folha_de_pagamento.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir crédito adicional suplementar de até R$ 2.670.550,71 e dá outras providências</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/847/plo_058.2023_-abertura_de_credito_adicional_por_superavit_-_saude.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/847/plo_058.2023_-abertura_de_credito_adicional_por_superavit_-_saude.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir crédito adicional suplementar de até R$ 2.052.000,00 e dá outras providências</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/852/plo_059.2023_-_superavit_-_sec._obras_-_suplementacao_reforma_da_praca.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/852/plo_059.2023_-_superavit_-_sec._obras_-_suplementacao_reforma_da_praca.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir crédito adicional suplementar de até R$ 296.121,82 e dá outras providências</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/853/plo_060.2023_-_abertura_de_credito_adicional_por_excesso_de_arrecadacao_-_suplementar_lei_paulo_gustavo.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/853/plo_060.2023_-_abertura_de_credito_adicional_por_excesso_de_arrecadacao_-_suplementar_lei_paulo_gustavo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir crédito adicional suplementar de até R$ 6.900,58 e dá outras providências</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/854/plo_061.2023_-_abertura_de_credito_adicional_-superavit_-_sec._ass._social_fia.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/854/plo_061.2023_-_abertura_de_credito_adicional_-superavit_-_sec._ass._social_fia.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir crédito adicional de até R$ 182.501,18 e dá outras providências</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/855/plo_062.2023_-_excesso_de_arrecadacao_fundeb1.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/855/plo_062.2023_-_excesso_de_arrecadacao_fundeb1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito suplementar de até R$ 5.000.000,00 decorrentes de excesso de arrecadação, no orçamento da Prefeitura Municipal de Tapurah-MT no exercício 2023 e dá outras providências</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/861/plo_063.2023_-_loa_2024_completo.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/861/plo_063.2023_-_loa_2024_completo.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do município de Tapurah para o exercício de 2024 e dá outras providências</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/862/plo_064.2023_-_autorizacao_para_suplementacao.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/862/plo_064.2023_-_autorizacao_para_suplementacao.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a realizar aberturas de créditos adicionais suplementares na execução orçamentária do exercício de 2024, na forma que menciona, e dá outras providências</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/870/plo_065.2023_-_abertura_de_credito_adicional_por_excesso_de_arrecadacao_-_emenda_parlamentar_-_saude.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/870/plo_065.2023_-_abertura_de_credito_adicional_por_excesso_de_arrecadacao_-_emenda_parlamentar_-_saude.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir crédito adicional suplementar de até R$ 550.000,00 e dá outras providências</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/871/plo_066.2023_-_abertura_de_credito_adicional_por_excesso_de_arrecadacao_-_repasse_tec._de_infermagem_-_saude.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/871/plo_066.2023_-_abertura_de_credito_adicional_por_excesso_de_arrecadacao_-_repasse_tec._de_infermagem_-_saude.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir crédito adicional suplementar de até R$ 48.424,90 e dá outras providências</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/878/plo_067.2023_-_limite_loa.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/878/plo_067.2023_-_limite_loa.pdf</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a receber em doação, com encargos, área para ampliação da Avenida Brasil e dá outras providências</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/890/plo_069.2023_-_superavit_-_sec._obras.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/890/plo_069.2023_-_superavit_-_sec._obras.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir crédito adicional suplementar de até R$ 890.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/900/plo_70.2023_-_desafetacao_de_rua.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/900/plo_70.2023_-_desafetacao_de_rua.pdf</t>
   </si>
   <si>
     <t>Autoriza a desafetação de uso comum no município de Tapurah e dá outras providências</t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/902/plo_071.2023_-_excesso_de_arrecadacao.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/902/plo_071.2023_-_excesso_de_arrecadacao.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito suplementar no orçamento da Prefeitura Municipal de Tapurah-MT até R$ 5.000.000,00 no exercício de 2023 e dá outras providências</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/898/plo_072.2023_-_ratifica_cidesa.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/898/plo_072.2023_-_ratifica_cidesa.docx</t>
   </si>
   <si>
     <t>Ratifica a 2ª Alteração Contratual do Consórcio Intermunicipal de Desenvolvimento Econômico, Social e Ambiental Alto Teles Pires - CIDESA</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/903/plo_073.2023_-_abertura_de_credito_adicional_especial_referente_incentivo_financeiro_estadual_referente_programa_imuiza_mt.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/903/plo_073.2023_-_abertura_de_credito_adicional_especial_referente_incentivo_financeiro_estadual_referente_programa_imuiza_mt.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir crédito adicional especial até R$ 200.000,00 e dá outras providências</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/904/plo_074.2023_-_excesso_de_arrecadacao_-_tec._infermagem.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/904/plo_074.2023_-_excesso_de_arrecadacao_-_tec._infermagem.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito suplementar no orçamento da Prefeitura Municipal de Tapurah-MT no exercício de 2023 e dá outras providências</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/911/plo_075.2023_-_superavit_-_sec._obras.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/911/plo_075.2023_-_superavit_-_sec._obras.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir crédito adicional suplementar de até R$ 830.000,00 e dá outras providências</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/912/plo_076.2023_-abertura_de_credito_adicional_por_superavit_federal_-_saude.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/912/plo_076.2023_-abertura_de_credito_adicional_por_superavit_federal_-_saude.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir crédito adicional especial de até R$ 65.419,07 e dá outras providências</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/913/plo_077.2023_-abertura_de_credito_adicional_saude.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/913/plo_077.2023_-abertura_de_credito_adicional_saude.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir crédito adicional especial de até R$ 400.000,00 e dá outras providências</t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/939/plo_078.2023_-_limite_loa.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/939/plo_078.2023_-_limite_loa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para abertura de crédito suplementar no orçamento da Prefeitura Municipal de Tapurah-MT no exercício 2023 e dá outras providências</t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/947/plo_079.2023-_rga_2024..pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/947/plo_079.2023-_rga_2024..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de revisão geral dos vencimentos dos servidores e agentes políticos do município de Tapurah/MT e dá outras providências.</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/645/plc_001.2023_-_inclui_laudo_tec_ace_e_acs.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/645/plc_001.2023_-_inclui_laudo_tec_ace_e_acs.docx</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Complementar 191/2022 e dá outras providências</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/646/plc_002.2023_-_plano_de_cargos_e_carreiras_-_fiscais_alterado.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/646/plc_002.2023_-_plano_de_cargos_e_carreiras_-_fiscais_alterado.doc</t>
   </si>
   <si>
     <t>Altera anexo I e III da Lei Complementar nº 33/2012 e dá outras providências</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/674/plc_003.2023_-_tapurah_previ_-__aprova_calculo_atuarial_-.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/674/plc_003.2023_-_tapurah_previ_-__aprova_calculo_atuarial_-.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a homologação da Reavaliação Atuarial/2023 e altera as alíquotas de contribuição previdenciária do custo suplementar devida pelo município de Tapurah ao Regime Próprio de Previdência Social Tapurah-Previ.</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/688/plc_04.2023_-_altera_lei_33.2012_-_plano_de_cargos_e_carreiras.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/688/plc_04.2023_-_altera_lei_33.2012_-_plano_de_cargos_e_carreiras.doc</t>
   </si>
   <si>
     <t>Altera anexo II da Lei Complementar n° 33/2012 e dá outras providências</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/699/plc_005.2023_-_altera_lei_93.2016_-_ampliacao_do_perimetro_urbano.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/699/plc_005.2023_-_altera_lei_93.2016_-_ampliacao_do_perimetro_urbano.doc</t>
   </si>
   <si>
     <t>Altera o Art. 4º da Lei Complementar n. 093/2016, ampliando o perímetro de expansão urbana do município de Tapurah-MT</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/703/plc_06.2023_-_altera_lei_33.2012_-_plano_de_cargos_e_carreiras_-_comissionados_do_obras_substitutivo.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/703/plc_06.2023_-_altera_lei_33.2012_-_plano_de_cargos_e_carreiras_-_comissionados_do_obras_substitutivo.pdf</t>
   </si>
   <si>
     <t>Altera Anexo II da Lei Complementar nº 33/2012 e dá outras providências.</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/760/plc_07.2023_-_altera_lei_33.2012_-_plano_de_cargos_e_carreiras_-_fg_auditor_2.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/760/plc_07.2023_-_altera_lei_33.2012_-_plano_de_cargos_e_carreiras_-_fg_auditor_2.doc</t>
   </si>
   <si>
     <t>Altera Anexo III da Lei Complementar nº 33/2012 e dá outras providências</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/706/plc_08.2023_-__isencao_de_taxa_associacao.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/706/plc_08.2023_-__isencao_de_taxa_associacao.pdf</t>
   </si>
   <si>
     <t>Acrescenta e altera dispositivos na Lei Complementar n. 67, de 24 de novembro de 2014 e dá outras providências.</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/718/plc_09.2023_-_alvara_provisorio.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/718/plc_09.2023_-_alvara_provisorio.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a emissão de alvará de licença de localização funcionamento provisório.</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/734/plc_010.2023_-_altera_lei_33.2012_-_plano_de_cargos_e_carreiras_-_altera_nomenclatura.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/734/plc_010.2023_-_altera_lei_33.2012_-_plano_de_cargos_e_carreiras_-_altera_nomenclatura.pdf</t>
   </si>
   <si>
     <t>Altera Anexo II Lei Complementar nº 33/2012 dá outras providências</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/759/plc_11.2023_-_altera_lc_94.2016_-_sistema_viario_municipal.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/759/plc_11.2023_-_altera_lc_94.2016_-_sistema_viario_municipal.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos na Lei Complementar nº 94/2016 e dá outras providências</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/791/plc_13.2023_-_altera_lei_33.2012_-_fiscais_vigilancia.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/791/plc_13.2023_-_altera_lei_33.2012_-_fiscais_vigilancia.doc</t>
   </si>
   <si>
     <t>Altera anexos da Lei Complementar nº 33/2012 e dá outras providências</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/882/plc_14.2023_-_autoriza_conceder_incentivos_a_empresas_loteamentos_habitacionais.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/882/plc_14.2023_-_autoriza_conceder_incentivos_a_empresas_loteamentos_habitacionais.docx</t>
   </si>
   <si>
     <t>Autoriza o promover a concessão de incentivos a empresas selecionadas por meio de chamamento público com objetivo de implantação de projetos habitacionais no âmbito do município de Tapurah e dá outras providências.</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/901/plc_015.2023_-_amplia_zona_de_industria__e_cria_nova_zona_de_aeroporto.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/901/plc_015.2023_-_amplia_zona_de_industria__e_cria_nova_zona_de_aeroporto.pdf</t>
   </si>
   <si>
     <t>Altera Lei Complementar nº 91/2016 – Lei de Zoneamento e uso e Ocupação do Solo Urbano do município de Tapurah e dá outras providências</t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/899/plc_16.2023_-_altera_lei_33.2012_-_plano_de_cargos_e_carreiras_-_comissionados.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/899/plc_16.2023_-_altera_lei_33.2012_-_plano_de_cargos_e_carreiras_-_comissionados.doc</t>
   </si>
   <si>
     <t>Altera anexo II e VIII da Lei Complementar nº 33/2012 e dá outras providências</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/927/plc_17.2023_-_projeto_lei_reforma_-_tapurahprevi_.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/927/plc_17.2023_-_projeto_lei_reforma_-_tapurahprevi_.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reestruturação do Regime Próprio de Previdência Social do município de Tapurah/MT e dá outras providências</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/929/plc_18.2023_-_incentivo_industrial.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/929/plc_18.2023_-_incentivo_industrial.pdf</t>
   </si>
   <si>
     <t>Institui o plano de incentivo as indústrias no âmbito do município de Tapurah e dá outras providêncaIs</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/656/projeto_de_lei_ordinaria_do_legislativo_001-2023_rga_do_poder_legislativo.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/656/projeto_de_lei_ordinaria_do_legislativo_001-2023_rga_do_poder_legislativo.docx</t>
   </si>
   <si>
     <t>Concede recomposição salarial RGA aos servidores da Câmara Municipal de Tapurah, aos agentes políticos do Poder Legislativo e dá outras providências</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/670/projeto_de_lei_ordinaria_do_legislativo_no_002-2023_-_altera_lei_1197-2018.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/670/projeto_de_lei_ordinaria_do_legislativo_no_002-2023_-_altera_lei_1197-2018.docx</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei 1.197/2018 e dá outras providências.</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
     <t>Diego Grendene</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/677/projeto_de_lei_ordinaria_do_legislativo_003-2023_denomina_cartodromo_municipal.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/677/projeto_de_lei_ordinaria_do_legislativo_003-2023_denomina_cartodromo_municipal.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação do Autódromo Municipal de "Darcy Martelli" e dá outras providências</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
     <t>Jonathan Ramos Medeiros</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/719/projeto_de_lei_ordinaria_do_legislativo_004-2023_declara_de_utilidade_publica_da_associacao_volei_cidadao.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/719/projeto_de_lei_ordinaria_do_legislativo_004-2023_declara_de_utilidade_publica_da_associacao_volei_cidadao.doc</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública a Associação Esportiva Vôlei Cidadão Tapurah</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
     <t>Aelton Figueiredo, Elder Gobbi</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/739/projeto_de_lei_ordinaria_do_legislativo_005-2023_-_politica_de_protecao_de_pessoas_com_fibromialgia.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/739/projeto_de_lei_ordinaria_do_legislativo_005-2023_-_politica_de_protecao_de_pessoas_com_fibromialgia.docx</t>
   </si>
   <si>
     <t>Institui a Política Municipal de Proteção dos Direitos da Pessoa com Fibromialgia, atendimento preferencial no município de Tapurah e da outras providências.</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/758/projeto_de_lei_ordinaria_do_legislativo_006-2023_-_estacionamento_rotativo_farmacias.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/758/projeto_de_lei_ordinaria_do_legislativo_006-2023_-_estacionamento_rotativo_farmacias.docx</t>
   </si>
   <si>
     <t>Disciplina o estacionamento temporário e rotativo de veículos em frente às farmácias, drogarias e estabelecimentos similares e dá outras providências.</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
     <t>Elder Gobbi, Elizeu Francisco de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/864/projeto_de_lei_ordinaria_do_legislativo_07-2023_-_nomeia_ruas_florais.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/864/projeto_de_lei_ordinaria_do_legislativo_07-2023_-_nomeia_ruas_florais.doc</t>
   </si>
   <si>
     <t>Denomina Ruas e Avenidas do Bairro Florais em Tapurah e dá outras providências</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
     <t>Cleomar Campos</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/865/projeto_de_lei_ordinaria_do_legislativo_009-2023_-_altera_lei_1.090-2015_transporte_escolar..docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/865/projeto_de_lei_ordinaria_do_legislativo_009-2023_-_altera_lei_1.090-2015_transporte_escolar..docx</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei 1.090/2015 e dá outras providências.</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
     <t>Elder Gobbi</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/916/projeto_de_lei_ordinaria_do_legislativo_010-2023_-_denomina_cemiterio_municipal.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/916/projeto_de_lei_ordinaria_do_legislativo_010-2023_-_denomina_cemiterio_municipal.docx</t>
   </si>
   <si>
     <t>Denomina o Cemitério Municipal de Tapurah "Cemitério Municipal São Cristóvão" e dá outras providências</t>
   </si>
   <si>
     <t>945</t>
   </si>
   <si>
     <t>Elizeu Francisco de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/945/projeto_de_lei_ordinaria_do_legislativo_011-2023_-_nomeia_ruas_florais.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/945/projeto_de_lei_ordinaria_do_legislativo_011-2023_-_nomeia_ruas_florais.doc</t>
   </si>
   <si>
     <t>Denomina Ruas e Avenidas do Bairro Florais em Tapurah-MT e dá outras providências.</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
     <t>PLCL</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Legislativo</t>
   </si>
   <si>
     <t>Aelton Figueiredo, Diego Grendene, Elder Gobbi, Jonathan Ramos Medeiros</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/863/projeto_de_lei_complementar_do_legislativo_001-2023_-_altera_lei_complementar_116-2017_taxa_lixo.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/863/projeto_de_lei_complementar_do_legislativo_001-2023_-_altera_lei_complementar_116-2017_taxa_lixo.docx</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Complementar 116/2017 e dá outras providências</t>
   </si>
   <si>
     <t>951</t>
   </si>
   <si>
     <t>Cleomar Campos, Aelton Figueiredo, Daise Martins, Diego Grendene, Elder Gobbi, Elizeu Francisco de Oliveira, Jonathan Ramos Medeiros, Leandro Frizzo, Márcio Araújo de Macedo</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/951/projeto_de_lei_complementar_do_legislativo_no_002.2023_-_altera_codigo_de_posturas.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/951/projeto_de_lei_complementar_do_legislativo_no_002.2023_-_altera_codigo_de_posturas.doc</t>
   </si>
   <si>
     <t>Altera Lei Complementar nº 087/2016 – Código de posturas e da outras providências</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
     <t>EMD</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/632/01_emenda_aditiva.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/632/01_emenda_aditiva.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva n° 01 ao Projeto de Lei Ordinária n° 01/2023 – Altera Lei 1.264/2019 e da outras providências</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/659/02_emenda_modificativa__02_2023-_projeto_lei___10-2023._novo.00.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/659/02_emenda_modificativa__02_2023-_projeto_lei___10-2023._novo.00.docx</t>
   </si>
   <si>
     <t>Altera o art. 2° do Projeto de Lei Ordinária nº 10/2023, passando a ter a seguinte redação.</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
     <t>CJR - Comissão de Justiça e Redação</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/660/03_emenda_modificativa__03_2023-_projeto_lei___11-2023.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/660/03_emenda_modificativa__03_2023-_projeto_lei___11-2023.docx</t>
   </si>
   <si>
     <t>Altera o art. 57° do Projeto de Lei Ordinária nº 11/2023, passando a ter a seguinte redação</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/661/04_emenda_aditiva__04_2023-_projeto_lei_complementar_001-2023..docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/661/04_emenda_aditiva__04_2023-_projeto_lei_complementar_001-2023..docx</t>
   </si>
   <si>
     <t>Altera o art. 1° do projeto de lei, acrescentando o §2° ao art. 2° da Lei Complementar 191/2022, passando a ter a seguinte redação</t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/949/05_emenda_modificativa__05-2023-_projeto_lei___79-2023.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/949/05_emenda_modificativa__05-2023-_projeto_lei___79-2023.docx</t>
   </si>
   <si>
     <t>Emenda modificativa n° 05 ao projeto de Lei Ordinária n° 079/2023 – Dispõe sobre a concessão de revisão geral anual dos vencimentos dos servidores públicos e agentes políticos do município de Tapurah/MT, e dá outras providências.</t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/950/06_emenda_supressiva__06-2023-_projeto_lei___64-2023.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/950/06_emenda_supressiva__06-2023-_projeto_lei___64-2023.docx</t>
   </si>
   <si>
     <t>Emenda MODIFICATIVA n° 06 ao projeto de Lei Ordinária n° 064/2023 – Autoriza o Poder Executivo a realizar aberturas de créditos adicionais suplementares na execução orçamentária do exercício de 2024, na forma que menciona, e dá outras providências</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/619/indicacao_001.2023_-_cleomar.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/619/indicacao_001.2023_-_cleomar.docx</t>
   </si>
   <si>
     <t>Indica a Administradora de Pedágios da Rodovia da Mudança a necessidade de instalar pontos de apoio aos usuários, com internet ao longo da Rodovia MT 449 e MT 338, no percurso sob concessão que liga Lucas do Rio Verde, Tapurah e localidade de Ana Terra, conforme outras rodovias de pedágios (MT 242 e MT 491, sob concessão da APASI no trecho que liga sorriso a Ipiranga do Norte.</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
     <t>Leandro Frizzo</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/620/indicacao_002.2023_-leandro_frizzo-iptu_verde.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/620/indicacao_002.2023_-leandro_frizzo-iptu_verde.docx</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Carlos Alberto Capeletti a necessidade de instituir programa de incentivo denominado IPTU VERDE no município de Tapurah com descontos no IPTU ao cidadão que instalar em seus imóveis tecnologia sustentáveis de preservação ao meio ambiente com já ocorre em outros municípios.</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/621/indicacao_003.2023_-_leandro_-_isencao_taxas_associacoes.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/621/indicacao_003.2023_-_leandro_-_isencao_taxas_associacoes.docx</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Carlos Alberto Capeletti a necessidade de conceder isenção de Alvará de funcionamento e localização as Associações e entidades sem fins lucrativos que sejam declaradas de interesse público por Lei Municipal por meio de alteração do Código Tributário Municipal.</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/622/indicacao_004.2023_-_cleomar.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/622/indicacao_004.2023_-_cleomar.docx</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Carlos Alberto Capeletti a necessidade de criar programa de IPTU Sustentável, criando benefício de até 25% de desconto para as residências que instalarem sistema de energia fotovoltáica.</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
     <t>Aelton Figueiredo</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/623/indicacao_005.2023_-_aelton_-_jhon.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/623/indicacao_005.2023_-_aelton_-_jhon.docx</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Carlos Alberto Capeletti a necessidade de construir proteção laterais no refeitório e no parquinho da escola Criança Feliz.</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
     <t>Daise Martins</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Carlos Alberto Capeletti, Prefeito Municipal de Tapurah a necessidade de realizar mapeamento das Ruas e Avenidas com principais pontos de fluxo de trafego de veículos; realizar pinturas horizontais e instalar placas de sinalização de transito nos Bairros e restaurar as Praças Públicas na sede do município de Tapurah.</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/634/indicacao_007.2023_-_cleomar.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/634/indicacao_007.2023_-_cleomar.docx</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Carlos Alberto Capeletti, Prefeito Municipal de Tapurah a necessidade de realizar manutenção da estrada que interliga a MT 338 próximo a AMAGGI e a MT 010, atendendo as propriedades dos Mascarello, Tibirissá e outros, devido ao período de escoamento de safra</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
     <t>Aelton Figueiredo, Jonathan Ramos Medeiros</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/635/indicacao_008.2023_-_jhon_-_aelton.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/635/indicacao_008.2023_-_jhon_-_aelton.docx</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Carlos Alberto Capeletti, Prefeito Municipal de Tapurah, a necessidade de adquirir dois veículos para ficarem a disposição dos PSF’s de Ana Terra e Novo Eldorado.</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/637/indicacao_009.2023_-_elizeu.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/637/indicacao_009.2023_-_elizeu.docx</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Carlos Alberto Capeletti, Prefeito Municipal de Tapurah a necessidade de completar a instalação de iluminação pública nos canteiros centrais das Ruas e Avenidas da sede do município de Tapurah.</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
     <t>Cleomar Campos, Diego Grendene</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/638/indicacao_010.2023_-_cleomar.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/638/indicacao_010.2023_-_cleomar.docx</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Dilmar Dal Bosco, Deputado Estadual do União Brasil, a necessidade de destinar recursos através de emenda parlamentar no valor de R$ 800.000,00 (oitocentos mil reais) para aquisição de trinta e três motos a gasolina ou elétricas para atender as agentes comunitárias de saúde – ACS, e sete para atender o setor de endemias do município de Tapurah.</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
     <t>Aelton Figueiredo, Márcio Araújo de Macedo</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/639/indicacao_011.2023_-_marcio_-_aelton.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/639/indicacao_011.2023_-_marcio_-_aelton.docx</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Carlos Alberto Capeletti, Prefeito Municipal de Tapurah, a necessidade de construir calçadas no passeio do conjunto habitacional Lar Legal situado no bairro São Cristóvão.</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/652/indicacao_012.2023_-_diego.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/652/indicacao_012.2023_-_diego.docx</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Carlos Alberto Capeletti, Prefeito Municipal de Tapurah a necessidade de construir quebra mola na Avenida dos Trabalhadores nº 687 e Rua dos Carvalhos, nas proximidade da Igreja Quadrangular.</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/653/indicacao_013.2023_-_aelton_e_jhon.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/653/indicacao_013.2023_-_aelton_e_jhon.docx</t>
   </si>
   <si>
     <t>Indica a Exma. Sra. Janaina Riva, Deputada Estadual MDB/MT a necessidade de viabilizar acordo de cooperação da receita federal com o município de Tapurah para implantação de um ponto de atendimento virtual - PAV.</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/654/indicacao_014.2023_-_aelton_jhon_e_elder.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/654/indicacao_014.2023_-_aelton_jhon_e_elder.docx</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Welligton Fagundes, Senador PL/MT a necessidade de viabilizar recursos para construção do CREAS - Centro de Referência Especializada de Assistência Social, na sede do município de Tapurah, conforme Projeto em anexo.</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/657/indicacao_015.2023_-_diego.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/657/indicacao_015.2023_-_diego.docx</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Ildo Romancini, Presidente da Rodovia da Mudança a necessidade de construir trevo na entrada do perímetro urbano do distrito de Novo Eldorado.</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
     <t>Aelton Figueiredo, Cleomar Campos, Daise Martins, Diego Grendene, Elder Gobbi, Elizeu Francisco de Oliveira, Jonathan Ramos Medeiros, Leandro Frizzo, Márcio Araújo de Macedo</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/666/indicacao_016.2023_-_vereadores.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/666/indicacao_016.2023_-_vereadores.docx</t>
   </si>
   <si>
     <t>Indica à Exma. Sra. Janaína Riva, Deputada Estadual - MDB, a necessidade de viabilizar emenda para aquisição de dois veículos para ficarem a disposição dos PSF’s de Ana Terra e Novo Eldorado, no município de Tapurah/MT.</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/673/indicacao_017.2023_-_cleomar.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/673/indicacao_017.2023_-_cleomar.docx</t>
   </si>
   <si>
     <t>Indica ao Senhor Ildo Romancini, Presidente da Rodovia da Mudança e ao Prefeito Municipal Carlos Alberto Capeletti a necessidade de firmar parceria para construção de área de recuo/escape na Rodovia MT 338, em frente ao Armazém da Amaggi (Km82), na localidade de Ana Terra, para realizar a conversão de forma mais segura, reduzindo a probabilidade de acidentes.</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/679/indicacao_018.2023_-_diego.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/679/indicacao_018.2023_-_diego.docx</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Ildo Romancini, Presidente da Rodovia da Mudança a necessidade de instalar sinalização na pista da MT 449, na curva da ponte sobre o Rio Borges nos dois sentidos.</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/680/indicacao_019.2023_-_diego.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/680/indicacao_019.2023_-_diego.docx</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Carlos Alberto Capeletti, Prefeito Municipal  de Tapurah a necessidade de adquirir uma ambulância 4 X 4 para atender a saúde do município de Tapurah.</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
     <t>Cleomar Campos, Daise Martins</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/686/indicacao_020.2023_-_cleomar.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/686/indicacao_020.2023_-_cleomar.docx</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Carlos Alberto Capeletti, Prefeito Municipal de Tapurah a necessidade de promover ou destinar recursos para realização de evento gospel (Marcha para Jesus) no município de Tapurah.</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
     <t>Márcio Araújo de Macedo</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/687/indicacao_021.2023_-_marcio.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/687/indicacao_021.2023_-_marcio.docx</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Carlos Alberto Capeletti, Prefeito Municipal de Tapurah a necessidade de recuperar toda a extensão da pista de caminhada entre a MT 338 e a Avenida Brasil.</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
     <t>Cleomar Campos, Daise Martins, Diego Grendene, Elder Gobbi</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/691/indicacao_022.2023_-__daise_cleomar_-_seguranca_escolas..docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/691/indicacao_022.2023_-__daise_cleomar_-_seguranca_escolas..docx</t>
   </si>
   <si>
     <t>Indica ao Senhor Carlos Alberto Capeletti Prefeito Municipal de Tapurah a necessidade de implantar/promover politicas de segurança nas Escolas Municipais</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
     <t>Indica a Exmo. Sr. Carlos Alberto Capeletti, Prefeito Municipal de Tapurah, a necessidade de construir banheiros (masculino e feminino) no Espaço Saúde.</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/693/indicacao_024.2023_-_jhon.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/693/indicacao_024.2023_-_jhon.docx</t>
   </si>
   <si>
     <t>Indica a Exmo. Sr. Carlos Alberto Capeletti, Prefeito Municipal de Tapurah, a necessidade de construir rampa de acesso na entrada da recepção que dá acesso a Farmácia Básica e Sala de Vacinas no Espaço Saúde.</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/694/indicacao_025.2023_-_cleomar.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/694/indicacao_025.2023_-_cleomar.docx</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Carlos Alberto Capeletti, Prefeito Municipal de Tapurah a necessidade de recuperar, cascalhar e patrolar a estrada das madeireiras da MT 338 até a entradas das Chácaras (Loteamento ainda não regularizado).</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/698/indicacao_026.2023_-_jhon_-.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/698/indicacao_026.2023_-_jhon_-.docx</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Algacir Augusto Cavazini, Secretário municipal de Obras e meio Ambiente e ao Departamento de Meio Ambiente de Tapurah a necessidade de realizar fiscalização no Secador de Grãos localizado no LOTE 07 , QUADRA 09,  Bairro São Cristóvão, devido ao mau cheiro de produtos que se encontram no pátio da secadora, bem como o pó decorrente de secagem de milho, sendo necessário a retirada dos produtos e colocação de filtro para reduzir a emissão de pó que vem causando transtornos a população local que moram no entorno da empresa.</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
     <t>Indica ao Sr. Carlos Alberto Capeletti, Prefeito Municipal de Tapurah e ao Sr. Algacir Augusto Cavazzini Secretário Municipal de Obras e Meio Ambiente a necessidade de consertar os meio fios das Avenidas Bahia e Sergipe e dos bairros São Cristóvão e Cristo Rei da sede do município de Tapurah.</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/714/indicacao_028.2023_-_cleomar.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/714/indicacao_028.2023_-_cleomar.docx</t>
   </si>
   <si>
     <t>Indica ao Sr. Carlos Alberto Capeletti, Prefeito Municipal de Tapurah a necessidade de construir quebra mola na Rua dos Ipês entre a Avenida dos Trabalhadores e a Avenida Pernambuco na sede do município de Tapurah.</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/717/indicacao_029.2023_-_daise.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/717/indicacao_029.2023_-_daise.docx</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Carlos Alberto Capeletti, Prefeito Municipal de Tapurah a necessidade de construir banheiros público, colocar lixeiras e realizar manutenção em todas as Praças do município de Tapurah.</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/724/indicacao_030.2023_-_cleomar.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/724/indicacao_030.2023_-_cleomar.docx</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Odair Cesar Nunes, Prefeito Municipal de Tapurah em exercício a necessidade de instalar redutores de velocidade e faixa elevada nas imediações da escola Dom Aquino, no núcleo urbano da localidade de Ana Terra, no município de Tapurah.</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/728/indicacao_031.2023_-_cleomar.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/728/indicacao_031.2023_-_cleomar.docx</t>
   </si>
   <si>
     <t>Indica ao Sr. Odair César Nunes, Prefeito Municipal em exercício a necessidade de cascalhar e patrolar a estrada que liga a MT 338 as fazendas do Olidem Martelli, Algacir Cavazzini e João Lazarotto.</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/730/indicacao_032.2023_-_cleomar_-__loteamento_jardim_italia.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/730/indicacao_032.2023_-_cleomar_-__loteamento_jardim_italia.docx</t>
   </si>
   <si>
     <t>Indica ao Sr. Odair César Nunes, Prefeito Municipal em exercício a necessidade de realizar TAC ou outro mecanismo com a empresa loteadora do Loteamento Jardim Itália nos termos de como ocorreu com o Loteamento Florais para fins de viabilizar o recebimento do loteamento permitindo que a população possam iniciar as obras de construção no loteamento.</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/731/indicacao_033.2023_-_cleomar.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/731/indicacao_033.2023_-_cleomar.docx</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Odair Cesar nunes, Prefeito Municipal em exercício a necessidade de construir cobertura no Parque infantil da escola municipal Cecília Meireles para proteger as crianças ou trocar o Parque de lugar.</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/741/indicacao_034.2023_-_aelton.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/741/indicacao_034.2023_-_aelton.docx</t>
   </si>
   <si>
     <t>Indica ao Sr. Carlos Alberto Capeletti, Prefeito Municipal de Tapurah a necessidade de realizar a regularização fundiária do Bairro Cristo Rei, sede do município de Tapurah.</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/742/indicacao_035.2023_-_aelton.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/742/indicacao_035.2023_-_aelton.docx</t>
   </si>
   <si>
     <t>Indica ao Sr. Carlos Alberto Capeletti, Prefeito Municipal de Tapurah a necessidade de realizar pintura com os nomes das ruas e avenidas nos postes de energia elétrica, na sede do município de Tapurah para melhor localização de endereços.</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/744/indicacao_036.2023_-_elder.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/744/indicacao_036.2023_-_elder.docx</t>
   </si>
   <si>
     <t>Indica ao Sr. Ondenir Bortolini, Deputado Estadual PSD/MT a necessidade de destinar recursos através de emenda parlamentar para manutenção do telhado e pintura da Escola Estadual de 1º e 2º Graus Cândido Portinari, no município de Tapurah.</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/747/indicacao_037.2023_-_cleomar_-__entrada_distrito_ana_terra_e_novo_eldorado.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/747/indicacao_037.2023_-_cleomar_-__entrada_distrito_ana_terra_e_novo_eldorado.docx</t>
   </si>
   <si>
     <t>Indica indica ao Sr. Carlos Alberto Capeletti, prefeito municipal a necessidade de manter a entrada principal do distrito de Novo Eldorado e Ana Terra conforme abaixo assinado das população das comunidades afetadas e ativação do departamento de transito para maior segurança quanto aos locais de acesso às áreas urbanas de Tapurah.</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/749/indicacao_038.2023_-_elder.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/749/indicacao_038.2023_-_elder.docx</t>
   </si>
   <si>
     <t>Indica ao Sr. Carlos Alberto Capeletti, Prefeito Municipal a necessidade de alargar a Rua das Hortências e a Rua das Violetas no Bairro Jardim Joelma, sede do município de Tapurah.</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/752/indicacao_039.2023_-_elder.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/752/indicacao_039.2023_-_elder.docx</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Carlos Alberto Capeletti, Prefeito municipal de Tapurah a necessidade de realizar manutenção no asfalto da estrada do Capixaba.</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
     <t>Rafael Machado Casarin</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/761/indicacao_040.2023_-_rafael.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/761/indicacao_040.2023_-_rafael.docx</t>
   </si>
   <si>
     <t>Indica ao Sr. Carlos Alberto Capeletti, Prefeito Municipal a necessidade de melhorar o fornecimento de água no perímetro urbano da localidade de Ana Terra.</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/762/indicacao_041.2023_-_rafael.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/762/indicacao_041.2023_-_rafael.docx</t>
   </si>
   <si>
     <t>Indica ao Sr. Carlos Alberto Capeletti, Prefeito Municipal a necessidade de recolher os entulhos dos restos de concreto devido ao processo de construção dos meio fios, efetuar a lavagem das ruas e pintura dos meio fios no perímetro urbano da localidade de Ana Terra.</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/764/indicacao_042.2023_-_rafael.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/764/indicacao_042.2023_-_rafael.docx</t>
   </si>
   <si>
     <t>Indica ao Sr. Carlos Alberto Capeletti, Prefeito Municipal a necessidade de concluir a urbanização (aterrar) o canteiro central e concluir o plantio de árvores na Avenida Luiz Felipe Brisot e na Avenida Rio Grande do Norte, sanar o problema da poeira devido a terra solta no asfalto podendo causar acidentes, no perímetro urbano da localidade de Ana Terra.</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/765/indicacao_043.2023_-_rafael.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/765/indicacao_043.2023_-_rafael.docx</t>
   </si>
   <si>
     <t>Indica ao Sr. Carlos Alberto Capeletti, Prefeito Municipal a necessidade de construir duas lombadas na Avenida Luiz Felipe Brisot, no perímetro urbano da localidade de Ana Terra.</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/766/indicacao_044.2023_-_rafael.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/766/indicacao_044.2023_-_rafael.docx</t>
   </si>
   <si>
     <t>Indica ao Sr. Carlos Alberto Capeletti, Prefeito Municipal a necessidade de realizar os reparos necessários na praça da localidade de Ana Terra com a finalização do campo de areia, instalando telas nas laterais e rede de voleibol.</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/767/indicacao_045.2023_-_rafael.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/767/indicacao_045.2023_-_rafael.docx</t>
   </si>
   <si>
     <t>Indica ao Sr. Carlos Alberto Capeletti, Prefeito Municipal a necessidade de instalar de placas de sinalização de trânsito nas vias próxima a Escola Dom Aquino de Ana Terra, com placas indicativas de PARE e PREFERENCIAL.</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/768/indicacao_046.2023_-_jhon.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/768/indicacao_046.2023_-_jhon.docx</t>
   </si>
   <si>
     <t>Indica ao Sr. Carlos Alberto Capeletti, Prefeito Municipal a necessidade de alterar a legislação municipal para concessão auxílio alimentação aos membros titulares do Conselho Tutelar do município de Tapurah.</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/769/indicacao_047.2023_-_jhon.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/769/indicacao_047.2023_-_jhon.docx</t>
   </si>
   <si>
     <t>Indica ao Sr. Carlos Alberto Capeletti, Prefeito Municipal a necessidade de destinar um veículo utilitário ficar à disposição da APAE para auxiliar nos serviços administrativos.</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/770/indicacao_048.2023_-_elder.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/770/indicacao_048.2023_-_elder.docx</t>
   </si>
   <si>
     <t>Indica ao Sr. Carlos Alberto Capeletti, Prefeito Municipal a necessidade de realizar estudo sobre a possibilidade da Prefeitura Municipal de Tapurah elaborar projeto de lei para auxiliar na tarifa de pedágio da praça de Tapurah para quem reside no Distrito de Novo Eldorado, especialmente os de menor poder aquisitivo e os que usam várias vezes ao dia devido ao trabalho.</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/775/indicacao_049.2023_-_cleomar.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/775/indicacao_049.2023_-_cleomar.docx</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Carlos Alberto Capeletti, Prefeito Municipal de Tapurah a necessidade de patrolar a estrada que da acesso a draga de areia e pedra, as fazendas Santa Ana, Oásis, Horizonte entre outras.</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/776/indicacao_050.2023_-_rafael.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/776/indicacao_050.2023_-_rafael.docx</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Diego Guimarães, deputado estadual do Republicanos a necessidade de destinar Emenda parlamentar no valor de R$ 100.000,00 para a APAE no orçamento de 2024.</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/783/indicacao_051.2023_-_cleomar.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/783/indicacao_051.2023_-_cleomar.docx</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Carlos Alberto Capeletti, Prefeito municipal de Tapurah a necessidade de realizar a limpeza das Ruas e Avenidas da sede do município de Tapurah, removendo a terra, o lixo e as folhas existentes.</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/784/indicacao_052.2023_-_jhon.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/784/indicacao_052.2023_-_jhon.docx</t>
   </si>
   <si>
     <t>Indica ao Sr. Carlos Alberto Capeletti, Prefeito Municipal de Tapurah a necessidade de destinar veículo Doblô adaptada para a APAE.</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/785/indicacao_053.2023_-_jhon.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/785/indicacao_053.2023_-_jhon.docx</t>
   </si>
   <si>
     <t>Indica ao Sr. Emanuel Pinheiro Neto (Emanuelzinho), Deputado Federal – MDB/MT a necessidade de destinar recurso de emenda parlamentar para aquisição de veículo Doblô adaptada para a APAE.</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/786/indicacao_054.2023_-_rafael.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/786/indicacao_054.2023_-_rafael.docx</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Carlos Alberto Capeletti, Prefeito municipal de Tapurah a necessidade de molhar as Ruas e Avenidas da localidade de Ana Terra aos menos duas vezes por semana.</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/787/indicacao_055.2023_-_rafael.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/787/indicacao_055.2023_-_rafael.docx</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Carlos Alberto Capeletti, Prefeito municipal de Tapurah a necessidade de arrumar a entrada do Cemitério da localidade de Ana Terra com a instalação de tubulação para águas pluviais na entrada e cascalhamento com pedrisco e pintura do muro.</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/788/indicacao_056.2023_-_rafael.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/788/indicacao_056.2023_-_rafael.docx</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Carlos Alberto Capeletti, Prefeito municipal de Tapurah a necessidade de realizar limpeza e manutenção dos canteiros das Ruas e Avenidas da localidade de Ana Terra.</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/794/indicacao_057.2023_-_daise.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/794/indicacao_057.2023_-_daise.docx</t>
   </si>
   <si>
     <t>Indica ao Sr. Carlos Alberto Capeletti, Prefeito Municipal de Tapurah a necessidade de contratar motoristas para área de saúde para atender pacientes do setor de regulação que necessitam de tratamento agendado fora do município.</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/795/indicacao_058.2023_-_cleomar.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/795/indicacao_058.2023_-_cleomar.docx</t>
   </si>
   <si>
     <t>Indica ao Sr. Carlos Alberto Capeletti, Prefeito Municipal de Tapurah a necessidade realizar regularização do loteamento próximo as madeireiras com adequação e execução de obras de infraestrutura necessárias conforme relatório do ministério público.</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Carlos Alberto Capeletti, Prefeito Municipal de Tapurah a necessidade de estender a concessão de dez por cento aos professores que precisarem deslocar-se do interior para a sede do município, conforme previsto no §3° do Art. 32, da Lei Complementar Nº 193, de 15 de novembro de 2.022.</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/802/indicacao_060.2023_-_daise.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/802/indicacao_060.2023_-_daise.docx</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Carlos Alberto Capeletti a necessidade de realizar serviço de tapa buraco na Avenida Pará, sede do município de Tapurah.</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/803/indicacao_061.2023_-_daise.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/803/indicacao_061.2023_-_daise.docx</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Carlos Alberto Capeletti, Prefeito Municipal de Tapurah a necessidade de realizar adaptação dos banheiros para pessoas com deficiência física no hospital municipal de Tapurah.</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/804/indicacao_062.2023_-_cleomar..docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/804/indicacao_062.2023_-_cleomar..docx</t>
   </si>
   <si>
     <t>Indica ao Sr. Carlos Alberto Capeletti, Prefeito Municipal de Tapurah a necessidade realizar regularização dos loteamentos irregulares e medidas para evitar o crescimento desordenado com novos loteamentos em desacordo com a legislação.</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/814/indicacao_063.2023_-_cleomar_-_piso_enfermagem.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/814/indicacao_063.2023_-_cleomar_-_piso_enfermagem.docx</t>
   </si>
   <si>
     <t>Indica ao Sr. Carlos Alberto Capeletti, Prefeito Municipal de Tapurah a necessidade de cumprir o piso nacional de enfermeiro, técnico de enfermagem, auxiliar de enfermagem e parteira conforme lei federal 14.434 de 04 de agosto de 2022 e portaria do ministério da saúde n° 1.135 de 16 de agosto de 2023.</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/829/indicacao_064.2023_-_diego.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/829/indicacao_064.2023_-_diego.docx</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Carlos Alberto Capeletti, Prefeito municipal de Tapurah a necessidade de construir calçadas/passeios padronizados em todas as áreas públicas da sede do município de Tapurah e cobrar a construção de calçadas/passeios de todos os proprietários dos lotes urbanos da sede do município, especialmente do centro da cidade, dando um prazo de até sessenta dias para inicio das obras.</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/830/indicacao_065.2023_-_daise.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/830/indicacao_065.2023_-_daise.docx</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Carlos Alberto Capeletti, Prefeito Municipal de Tapurah a necessidade de liberar acesso a internet a todos os pacientes do hospital municipal de Tapurah (Internet aberta ao público).</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/831/indicacao_066.2023_-_jhon.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/831/indicacao_066.2023_-_jhon.docx</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Carlos Alberto Capeletti, Prefeito Municipal de Tapurah a necessidade de realizar reforma geral na casa Mortuária do município de Tapurah.</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/837/indicacao_067.2023_-_diego.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/837/indicacao_067.2023_-_diego.docx</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Carlos Alberto Capeletti, Prefeito municipal de Tapurah a necessidade de firmar parceria com o conselho de segurança para aquisição de duas antenas e internet Starlink para instalar na viatura da Policia Judiciaria Civil e na Policia Militar.</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/843/indicacao_068.2023_-_jhon.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/843/indicacao_068.2023_-_jhon.docx</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Carlos Alberto Capeletti, Prefeito Municipal de Tapurah a necessidade de construir abrigos para alunos, na Comunidade Pontal do Borges e no perímetro urbano da localidade de Ana Terra.</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/844/indicacao_069.2023_-_jhon.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/844/indicacao_069.2023_-_jhon.docx</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Carlos Alberto Capeletti, Prefeito Municipal de Tapurah a necessidade de destinar ao menos uma vez por mês a equipe de saúde para realizar atendimento na Comunidade Pontal do Borges.</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/850/indicacao_070.2023_-_jhon.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/850/indicacao_070.2023_-_jhon.docx</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Carlos Alberto Capeletti, Prefeito Municipal de Tapurah a necessidade de construir abrigo na Praça das Bandeiras de frente para a Avenida Paraná, para atender aos universitários que se deslocam de Tapurah ao município de Lucas do Rio Verde.</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
     <t>Aelton Figueiredo, Diego Grendene, Elder Gobbi, Elizeu Francisco de Oliveira, Jonathan Ramos Medeiros, Leandro Frizzo, Márcio Araújo de Macedo</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/858/indicacao_071.2023_-_jhon.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/858/indicacao_071.2023_-_jhon.docx</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Carlos Alberto Capeletti, Prefeito Municipal de Tapurah a necessidade de construir dez salas de aula, com banheiros novos e piscina olímpica na Escola Municipal Vinícius de Moraes.</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/859/indicacao_072.2023_-_jhon.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/859/indicacao_072.2023_-_jhon.docx</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Carlos Alberto Capeletti, Prefeito Municipal de Tapurah e ao Sr. Algacir Augusto Cavazini, Secretário Municipal de Obras a necessidade de patrolar e cascalhar a estrada do Pontal do Borges no município de Tapurah.</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/860/indicacao_073.2023_-_jhon.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/860/indicacao_073.2023_-_jhon.docx</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Carlos Alberto Capeletti, Prefeito Municipal de Tapurah e ao Sr. Algacir Augusto Cavazini, Secretário Municipal de Obras a necessidade de tomar providências em relação aos entulhos que ficam acumulados na Avenida Pará, trazidos pelo escoamento das águas pluviais.</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/867/indicacao_074.2023_-_daise_-_acs_pontal_do_borges.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/867/indicacao_074.2023_-_daise_-_acs_pontal_do_borges.docx</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Carlos Alberto Capeletti Prefeito Municipal de Tapurah a necessidade de designar uma pessoa para atuar como agente comunitário de saúde na comunidade Pontal do Borges, até que seja regularizado a situação de forma definitiva, com a nomeação e posse de aprovado em processo seletivo realizado ou a ser realizado pelo município de Tapurah.</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/868/indicacao_075.2023_-_daise.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/868/indicacao_075.2023_-_daise.docx</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Carlos Alberto Capeletti, Prefeito Municipal de Tapurah a necessidade de colocação de sinalização próximo a escola Monteiro Lobato, na Avenida Sergipe, devido ao alto índices de acidentes no local.</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/872/indicacao_076.2023_-_cleomar_-_aux._aluguel_maria_da_penha.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/872/indicacao_076.2023_-_cleomar_-_aux._aluguel_maria_da_penha.docx</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Carlos Alberto Capeletti, Prefeito municipal de Tapurah a necessidade de implantar o Projeto “AUXÍLIO-ALUGUEL  as mulheres vítimas de violência familiar no município de Tapurah - MT, com alteração da Leio Municipal 1.221/2018 ou proposição de nova lei nos termos do inciso VI do Art. 23 da Lei 11.340/2006, alterada pela lei 14.674/2023.</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/876/indicacao_077.2023_-_aelton.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/876/indicacao_077.2023_-_aelton.docx</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Carlos Alberto Capeletti, Prefeito Municipal de Tapurah a necessidade de cascalhar e patrolar a estrada que dá acesso a draga de areia, passando pelas propriedades do Álvaro André Gomes, Edson e Fernando Scarsi, Marcos Tirloni, Luiz Carlos Tirloni e Alberto Tirloni.</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/877/indicacao_078.2023_-_aelton.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/877/indicacao_078.2023_-_aelton.docx</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Carlos Alberto Capeletti, Prefeito Municipal de Tapurah a necessidade de instalar um abatedouro de peixes no município de Tapurah.</t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
     <t>Diego Grendene, Elizeu Francisco de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/883/indicacao_079.2023_-diego.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/883/indicacao_079.2023_-diego.docx</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Carlos Alberto Capeletti, Prefeito Municipal de Tapurah a necessidade de construir quebra mola na estrada da linha Borges, trecho entre o trevo e a Rua Carlos Pastório, no distrito de Novo Eldorado.</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/884/indicacao_080.2023_-jhon.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/884/indicacao_080.2023_-jhon.docx</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Ondenir Bortolini, Deputado Estadual PSD/MT a necessidade de destinar o valor de R$ 50.000,00 (Cinquenta Mil reais) para aquisição de material ortopédico.</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/885/indicacao_081.2023_-jhon..docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/885/indicacao_081.2023_-jhon..docx</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Carlos Alberto Capeletti, Prefeito municipal e Izaida Altoe Secretária Municipal de Saúde a necessidade de celebrar convênio com o Clube da Terceira idade para que os pacientes da fisioterapia possam utilizar o espaço da piscina para hidroginástica.</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/889/indicacao_082.2023_-diego.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/889/indicacao_082.2023_-diego.docx</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Carlos Alberto Capeletti Prefeito Municipal de Tapurah a necessidade de construir dois quebra molas na rua paralela a MT 449, no distrito de Novo Eldorado.</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/891/indicacao_083.2023_-elder.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/891/indicacao_083.2023_-elder.docx</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. JULIO SIMPAK, Presidente da Rodovia da Mudança a necessidade de destinar uma ambulância  para ficar a disposição da saúde de Tapurah para realizar atendimento de socorro dentro do município de Tapurah.</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/892/indicacao_084.2023_-elder.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/892/indicacao_084.2023_-elder.docx</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Carlos Alberto Capeletti, Prefeito Municipal de Tapurah a necessidade de adquirir mais uma ambulância para ficar a disposição da Secretaria de Saúde do município de Tapurah.</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/905/indicacao_085.2023_-diego.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/905/indicacao_085.2023_-diego.docx</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Carlos Alberto Capeletti, prefeito municipal de Tapurah a necessidade de decretar estado de emergência no município de Tapurah, devido a falta de chuvas que estão afetando as lavouras do município.</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>Ademilson Duarte Santos</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/908/indicacao_086.2023_-_admilson_-_loteamento_santo_antonio.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/908/indicacao_086.2023_-_admilson_-_loteamento_santo_antonio.docx</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Carlos Alberto Capeletti, Prefeito Municipal de Tapurah a necessidade de instalar lixeira, construir casinha para abrigar os alunos do sol e da chuva, construir tubulação e asfaltar as ruas do Bairro Santo Antônio, conforme relatório técnico e recomendação do Ministério Público.</t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/909/indicacao_087.2023_-_admilson.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/909/indicacao_087.2023_-_admilson.docx</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Carlos Alberto Capeletti, Prefeito Municipal de Tapurah a necessidade de contratar um ortopedista para atender no município de Tapurah pelo menos uma vez por semana.</t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/910/indicacao_088.2023_-_admilson.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/910/indicacao_088.2023_-_admilson.docx</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Carlos Alberto Capeletti, Prefeito Municipal de Tapurah a necessidade de disponibilizar gratuitamente um modelo de projeto arquitetônico básico de casa para atender pessoa de baixa renda.</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/914/indicacao_089.2023_-_jhon.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/914/indicacao_089.2023_-_jhon.docx</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Carlos Alberto Capeletti, Prefeito Municipal de Tapurah a necessidade de firmar convênio com a Guarda Municipal de Lucas do Rio Verde, para orientação e prevenção no trânsito de Tapurah.</t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/920/indicacao_090.2023_-_jhon.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/920/indicacao_090.2023_-_jhon.docx</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Carlos Alberto Capeletti, Prefeito Municipal de Tapurah, a necessidade de instalar caixa padrão de energia elétrica com tampa, no ginásio da escola Vinícius de Moraes, sede do município de Tapurah.</t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/921/indicacao_091.2023_-_jhon.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/921/indicacao_091.2023_-_jhon.docx</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Carlos Alberto Capeletti, Prefeito Municipal de Tapurah a necessidade de realizar drenagem e asfaltar as Ruas Rogério Bonissoni e Euclides José Guzatti, no Bairro Pioneiros, município de Tapurah.</t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/922/indicacao_092.2023_-_ademilson.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/922/indicacao_092.2023_-_ademilson.docx</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Carlos Alberto Capeletti, Prefeito Municipal de Tapurah a necessidade de contratar empresa para fornecer alimentação ou conceder vale alimentação para pacientes que se deslocarem do município para tratamento de saúde.</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/923/indicacao_093.2023_-_ademilson.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/923/indicacao_093.2023_-_ademilson.docx</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Carlos Alberto Capeletti, Prefeito Municipal de Tapurah a necessidade de destinar uma ambulância para a localidade de Ana Terra e outra para o Distrito de Novo Eldorado.</t>
   </si>
   <si>
     <t>924</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/924/indicacao_094.2023_-_ademilson.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/924/indicacao_094.2023_-_ademilson.docx</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Carlos Alberto Capeletti, Prefeito Municipal de Tapurah a necessidade de contratar um pediatra para atender no município de Tapurah pelo menos uma vez por semana.</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/925/indicacao_095.2023_-_daise.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/925/indicacao_095.2023_-_daise.docx</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Carlos Alberto Capeletti, Prefeito Municipal de Tapurah a necessidade de contratar um médico para atender na UBS I, na sede do município.</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/930/indicacao_096.2023_-_mesa_diretora.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/930/indicacao_096.2023_-_mesa_diretora.docx</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Carlos Alberto Capeletti, Prefeito Municipal de Tapurah a necessidade de realizar alteração da Lei Municipal nº 1067/2015 para inclusão do direito ao vale alimentação aos conselheiros titulares, com regulamentação nos moldes do Decreto nº 010/2023 e alterações.</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/933/indicacao_097.2023_-_daise.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/933/indicacao_097.2023_-_daise.docx</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Carlos Alberto Capeletti, Prefeito Municipal de Tapurah a necessidade de adquirir um ônibus novo para fazer o transporte de alunos que cursam ensino superior no município de Lucas do Rio Verde.</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/934/indicacao_098.2023_-_ademilson.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/934/indicacao_098.2023_-_ademilson.docx</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Carlos Alberto Capeletti, Prefeito Municipal de Tapurah a necessidade de recuperar o campo de futebol sete da Praça Nelci Geller, no Bairro São Cristóvão.</t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/935/indicacao_099.2023_-_ademilson.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/935/indicacao_099.2023_-_ademilson.docx</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Carlos Alberto Capeletti, Prefeito Municipal de Tapurah a necessidade de fazer reparo no asfalto e instalação de meio fio na Rua dos Cedros nº 129, no Bairro São Cristóvão.</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/936/indicacao_100.2023_-_jhon.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/936/indicacao_100.2023_-_jhon.docx</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Carlos Alberto Capeletti, Prefeito Municipal de Tapurah a necessidade de fazer TAC com a empresa responsável pelo Loteamento Pioneiros, para que seja realizada a drenagem e asfaltamento das Ruas Rogério Bonissoni e Euclides José Guzatti.</t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Carlos Alberto Capeletti, Prefeito municipal de Tapurah a necessidade de construir campo de areia de voleibol e playground para as crianças, na Praça da localidade de Ana Terra.</t>
   </si>
   <si>
     <t>944</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/944/indicacao_102.2023_-_mesa_camara.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/944/indicacao_102.2023_-_mesa_camara.docx</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Carlos Alberto Capeletti, Prefeito Municipal de Tapurah a necessidade de conceder auxílio alimentação para os professores a partir do mês de janeiro de 2.024.</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/616/requerimento_001-2023_-_urgencia_de_votacao.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/616/requerimento_001-2023_-_urgencia_de_votacao.doc</t>
   </si>
   <si>
     <t>Conforme prevê o Artigo 43 da Lei Orgânica Municipal e o Artigo 108 Regimento Interno da Câmara Municipal, requeiro à Mesa desta Casa de Leis, ouvido o soberano plenário, urgência especial e votação única ao Projeto de Resolução nº 001/2023, dispensando a tramitação regimental normal.</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/618/comissoes_permanentes_da_camara_de_2023.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/618/comissoes_permanentes_da_camara_de_2023.doc</t>
   </si>
   <si>
     <t>Comissões Permanentes da Câmara Municipal para o exercício de 2023 - Chapa 001/2023: Comissão de Justiça e Redação: Presidente - Leandro Frizzo, Secretário - Diego Rafael Grendene, membro Elizeu Francisco de Oliveira; Comissão de Finanças e Orçamentos: Presidente Elizeu Francisco de Oliveira, Secretário Marcio Araújo de Macedo, membro Aelton Antônio Figueiredo; Comissão de Obras, Serviços Públicos e Terras: Presidente Aelton Antônio Figueiredo, secretário Cleomar Eterno de Campos, membro Jonathan Ramos Medeiros; Comissão de Saúde e Educação: Presidente Jonathan Ramos Medeiros, Secretária Daise Martins de Souza, membro Marcio Araújo de Macedo</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/627/requerimento_003-2023_-_urgencia_de_votacao.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/627/requerimento_003-2023_-_urgencia_de_votacao.doc</t>
   </si>
   <si>
     <t>Conforme prevê o Artigo 43 da Lei Orgânica Municipal e o Artigo 108 Regimento Interno da Câmara Municipal, requeiro à Mesa desta Casa de Leis, ouvido o soberano plenário, urgência especial e votação única aos Projetos de Lei nº 002/2023, 003/2023, 004/2023, 005/2023 e 006/2023, dispensando a tramitação regimental normal</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/630/requerimento_004-2023._-cleomar_eterno_de_campos_-_informacoes_insalubridade_acs_e_ace.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/630/requerimento_004-2023._-cleomar_eterno_de_campos_-_informacoes_insalubridade_acs_e_ace.docx</t>
   </si>
   <si>
     <t>Conforme prevê a LEI Nº 12.527, DE 18 DE NOVEMBRO DE 2011 que Regula o acesso a informações previsto no inciso XXXIII do art. 5o, no inciso II do § 3o do art. 37 e no § 2o do art. 216 da Constituição Federal, Requeiro ao Sr. Carlos Alberto Capeletti, Prefeito Municipal, para atender o que segue: a)	informações e esclarecimentos sobre o pagamento de adicional de insalubridade ao Agentes Comunitários de Saúde e Agentes de Combate a Endemias tendo em vista a sanção da Lei Complementar 191/2022; b)	Caso já tenha se iniciado o pagamento do adicional de insalubridade, quando iniciou e caso negativo ainda não se iniciou qual a previsão de início de pagamento considerando a data base fixada em 1° de julho de 2022.</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
     <t>Conforme prevê a Lei Orgânica Municipal, o Regimento Interno da Casa e demais dispositivos legais,  requeiro à Mesa, ouvido o soberano plenário, para que seja requerido ao DIRETOR COMERCIAL DA OI SA, para atender o que segue: Passamos a reivindicar a esta empresa que tome providências no sentido de regularizar a prestação de serviço de fornecimento de acesso a Banda Larga e serviço de telefonia fixa no território do Município de Tapurah, melhorando também a guarda e manutenção dos equipamentos e dos imóveis, com a maior brevidade possível, pois encontram-se em estado lastimável e sem segurança nenhuma.</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/649/requerimento_006.2022_-_justificativa_de_ausencia_de_sessao.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/649/requerimento_006.2022_-_justificativa_de_ausencia_de_sessao.docx</t>
   </si>
   <si>
     <t>Conforme prevê a Lei Orgânica Municipal e o Artigo 81 Parágrafos §1º e §2º do Regimento Interno da Casa; requeiro Mesa desta casa de leis, ouvido o soberano plenário, justificativa para fins de direito da minha ausência na sessão ordinária do dia 20 do mês fevereiro do ano de 2023.</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
     <t>Conforme prevê o Artigo 43 da Lei Orgânica Municipal e o Artigo 108 Regimento Interno da Câmara Municipal, requeiro à Mesa desta Casa de Leis, ouvido o soberano plenário, urgência especial e votação única aos Projetos de Lei Ordinária nº 007/2023, 008/2023 e 009/2023, dispensando a tramitação regimental normal.</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
     <t>Conforme prevê o Artigo 43 da Lei Orgânica Municipal e o Artigo 108 Regimento Interno da Câmara Municipal, requeiro à Mesa desta Casa de Leis, ouvido o soberano plenário, urgência especial e votação única ao Projeto de Lei Complementar nº 002/2023, dispensando a tramitação regimental normal.</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
     <t>Conforme prevê o Artigo 43 da Lei Orgânica Municipal e o Artigo 108 Regimento Interno da Câmara Municipal, requeiro à Mesa desta Casa de Leis, ouvido o soberano plenário, urgência especial e votação única aos Projetos de Lei Ordinária nº 012/2023, 013/2023, 014/2023 e 015/2023 dispensando a tramitação regimental normal</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/672/requerimento_010.2023_-_justificativa_de_ausencia_de_sessao.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/672/requerimento_010.2023_-_justificativa_de_ausencia_de_sessao.docx</t>
   </si>
   <si>
     <t>Conforme prevê a Lei Orgânica Municipal e o Artigo 81 Parágrafos §1º e §2º do Regimento Interno da Casa; requeiro Mesa desta casa de leis, ouvido o soberano plenário, justificativa para fins de direito da minha ausência na sessão ordinária do dia 20 do mês março do ano de 2023.</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/681/requerimento_011-2023._-cleomar_eterno_de_campos_-_informacoes_necessidade_de_concurso_publico.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/681/requerimento_011-2023._-cleomar_eterno_de_campos_-_informacoes_necessidade_de_concurso_publico.docx</t>
   </si>
   <si>
     <t>Requerimento ao Sr. Carlos Alberto Capeletti, Prefeito Municipal de Tapurah, sobre realização de Concurso Públicos e outras providências.</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/682/requerimento_012-2023_-cleomar_eterno_de_campos_-_informacoes_aumento_tarifa_coleta_de_lixo_e_agua.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/682/requerimento_012-2023_-cleomar_eterno_de_campos_-_informacoes_aumento_tarifa_coleta_de_lixo_e_agua.docx</t>
   </si>
   <si>
     <t>Requerimento ao Sr. Carlos Alberto Capeletti, Prefeito Municipal de Tapurah, informações sobre os Decretos Municipais 58/2023 - reajuste tarifa de água e Decreto 59/2023 reajuste taxa de coleta de resíduos e outros documentos.</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/683/requerimento_013-2023._-_daise_-_informacoes_sobre_obra_praca_da_juventude.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/683/requerimento_013-2023._-_daise_-_informacoes_sobre_obra_praca_da_juventude.docx</t>
   </si>
   <si>
     <t>Requerimento ao Sr. Carlos Alberto Capeleti, Prefeito Municipal de Tapurah, informações sobre as obras da Praça da Juventude</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/684/requerimento_014-2023._-_daise_-servicos_oferecidos_autismo.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/684/requerimento_014-2023._-_daise_-servicos_oferecidos_autismo.docx</t>
   </si>
   <si>
     <t>Requerimento ao Sr. Carlo Alberto Capeletti, Prefeito Municipal de Tapurah, apresentar informações sobre serviços públicos prestados pelo Município voltados para a temática do autismo.</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/697/requerimento_015-2023_-_urgencia_de_votacao.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/697/requerimento_015-2023_-_urgencia_de_votacao.doc</t>
   </si>
   <si>
     <t>Conforme prevê o Artigo 43 da Lei Orgânica Municipal e o Artigo 108 Regimento Interno da Câmara Municipal, requeiro à Mesa desta Casa de Leis, ouvido o soberano plenário, urgência especial e votação única aos Projetos de Lei Ordinária nº 019/2023, dispensando a tramitação regimental normal.</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/715/requerimento_016-2023._-cleomar_eterno_de_campos_-_comissao_especial_-_investigacao_pregao_11-2023.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/715/requerimento_016-2023._-cleomar_eterno_de_campos_-_comissao_especial_-_investigacao_pregao_11-2023.docx</t>
   </si>
   <si>
     <t>Conforme prevê o art. 54-B do regimento Interno da Câmara requeiro à Mesa desta Casa de Leis, ouvido o soberano plenário a investigação preliminar de irregularidades no Pregão Eletrônico da Prefeitura de Tapurah 11/2023 e 09/2023 requerendo assim: a)	Criação de Criação de Comissão Especial  para apurar irregularidades na cotação de preços e possível direcionamento da licitação</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/716/requerimento_017-2023._-cleomar_eterno_de_campos_-_informacoes_insalubridade_motorista_onibus.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/716/requerimento_017-2023._-cleomar_eterno_de_campos_-_informacoes_insalubridade_motorista_onibus.docx</t>
   </si>
   <si>
     <t>Conforme prevê a LEI Nº 12.527, DE 18 DE NOVEMBRO DE 2011 que Regula o acesso a informações previsto no inciso XXXIII do art. 5o, no inciso II do § 3o do art. 37 e no § 2o do art. 216 da Constituição Federal, Requeiro ao Sr. Odair Cesar Nunes, Prefeito Municipal em exercício e a Sra. Izaida Altoé, Secretária Municipal de Saúde, para atender o que segue: a)	Informações e esclarecimentos sobre o corte no pagamento de adicional de insalubridade dos motoristas de ônibus e outros veículos que levam pacientes para outros municípios; b) Caso tenha havido laudo identificando que tais profissionais não estão expostos a agentes biológicos que seja encaminhado cópia dos laudos para maiores esclarecimentos.</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/722/requerimento_018-2023_-_urgencia_de_votacao.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/722/requerimento_018-2023_-_urgencia_de_votacao.doc</t>
   </si>
   <si>
     <t>Requerimento de urgência especial e votação única aos Projetos de Lei Complementar nº 006/2023 e 009/2023 e aos Projetos de Lei Ordinária nº 021/2023, 022/2023, 023/2023, 024/2023, 025/2023, 026/2023 dispensando a tramitação regimental normal.</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/729/requerimento_019.2023_-_justificativa_de_ausencia_de_sessao.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/729/requerimento_019.2023_-_justificativa_de_ausencia_de_sessao.docx</t>
   </si>
   <si>
     <t>Conforme prevê a Lei Orgânica Municipal e o Artigo 81 Parágrafos §1º e §2º do Regimento Interno da Casa; requeiro Mesa desta casa de leis, ouvido o soberano plenário, justificativa para fins de direito da minha ausência na sessão ordinária do dia 15 do mês maio do ano de 2023</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
     <t>Jonathan Ramos Medeiros, Márcio Araújo de Macedo</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/733/requerimento_020.2023_-_justificativa_de_ausencia_de_sessao.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/733/requerimento_020.2023_-_justificativa_de_ausencia_de_sessao.docx</t>
   </si>
   <si>
     <t>Conforme prevê a Lei Orgânica Municipal e o Artigo 81 Parágrafos §1º e §2º do Regimento Interno da Casa, requeiro Mesa desta casa de leis, ouvido o soberano plenário, justificativa para fins de direito das nossas ausências na sessão ordinária do dia 22 do mês maio do ano de 2023.</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/748/requerimento_021-2023._-cleomar_eterno_de_campos_-_requerimento_-_projetos_entradas_ana_terra_e_novo_eldorado_assinado.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/748/requerimento_021-2023._-cleomar_eterno_de_campos_-_requerimento_-_projetos_entradas_ana_terra_e_novo_eldorado_assinado.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Sr. Carlos Alberto Capeletti, Prefeito Municipal Informações e esclarecimentos sobre as a instalação de proteção metálica (guard rail, defesa metálica) pela Concessionária Rodovia da Mudança as margens da rodovia MT-338 e MT449 no trecho urbano do núcleo de Ana Terra e Distrito de Novo Eldorado e cópia dos projetos se existentes quanto as entradas do núcleo de Ana Terra e Distrito de Novo Eldorado.</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/753/requerimento_022.2023_-_licenca_vereadora_daise.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/753/requerimento_022.2023_-_licenca_vereadora_daise.doc</t>
   </si>
   <si>
     <t>Conforme prevê a Lei Orgânica Municipal e o Art. 74, Inciso III do Regimento Interno da Câmara Municipal, requeiro à Mesa desta Casa de Leis, ouvido o soberano plenário, licença pelo período de 30 (trinta) dias para tratar de assuntos particulares, a iniciar em 18 de junho de 2023 e encerrar-se em 18 de julho de 2.023.</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/756/requerimento_023.2023_-_justificativa_de_ausencia_de_sessao.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/756/requerimento_023.2023_-_justificativa_de_ausencia_de_sessao.docx</t>
   </si>
   <si>
     <t>Conforme prevê a Lei Orgânica Municipal e o Artigo 81 Parágrafos §1º e §2º do Regimento Interno da Casa; requeiro Mesa desta casa de leis, ouvido o soberano plenário, justificativa para fins de direito das nossas ausências na sessão ordinária do dia 12 do mês junho do ano de 2023.</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/757/requerimento_024-2023_-_urgencia_de_votacao.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/757/requerimento_024-2023_-_urgencia_de_votacao.doc</t>
   </si>
   <si>
     <t>Conforme prevê o Artigo 43 da Lei Orgânica Municipal e o Artigo 108 Regimento Interno da Câmara Municipal, requeiro à Mesa desta Casa de Leis, ouvido o soberano plenário, urgência especial e votação única aos Projetos de Lei Ordinária nº 034/2023, dispensando a tramitação regimental normal.</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/774/requerimento_025-2023._-cleomar_eterno_de_campos_-_requerimento_-_recursos_prefeitura_aquisicao_material_de_limpeza.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/774/requerimento_025-2023._-cleomar_eterno_de_campos_-_requerimento_-_recursos_prefeitura_aquisicao_material_de_limpeza.docx</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal para apresentar informações sobre aquisição de produtos de limpeza e outros materiais de consumo para unidades escolares e informações sobre repasse aos conselhos deliberativos da comunidade escolar das escolas municipais para melhorar segurança nas escolas.</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/778/requerimento_026-2023_-_cleomar_-_informacoes_sobre_obra_praca_da_juventude.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/778/requerimento_026-2023_-_cleomar_-_informacoes_sobre_obra_praca_da_juventude.pdf</t>
   </si>
   <si>
     <t>Requer do Sr. Carlos Alberto Capeletti, Prefeito Municipal de Tapurah, informações sobre a obra de reforma e ampliação da Praça da Juventude quanto a utilização de maquinários da prefeitura na concretagem das quadras de esportes.</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/781/requerimento_027-2023_-_urgencia_de_votacao.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/781/requerimento_027-2023_-_urgencia_de_votacao.doc</t>
   </si>
   <si>
     <t>Conforme prevê o Artigo 43 da Lei Orgânica Municipal e o Artigo 108 Regimento Interno da Câmara Municipal, requeiro à Mesa desta Casa de Leis, ouvido o soberano plenário, urgência especial e votação única aos Projetos de Lei Ordinária nº 035/2023 e 036/2023, dispensando a tramitação regimental normal.</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/800/requerimento_028-2023_-_urgencia_de_votacao.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/800/requerimento_028-2023_-_urgencia_de_votacao.doc</t>
   </si>
   <si>
     <t>Conforme prevê o Artigo 43 da Lei Orgânica Municipal e o Artigo 108 Regimento Interno da Câmara Municipal, requeiro à Mesa desta Casa de Leis, ouvido o soberano plenário, urgência especial e votação única aos Projetos de Lei Ordinária nº 038/2023 e 039/2023, dispensando a tramitação regimental normal.</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/813/requerimento_029-2023_-_urgencia_de_votacao.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/813/requerimento_029-2023_-_urgencia_de_votacao.doc</t>
   </si>
   <si>
     <t>Conforme prevê o Artigo 43 da Lei Orgânica Municipal e o Artigo 108 Regimento Interno da Câmara Municipal, requeiro à Mesa desta Casa de Leis, ouvido o soberano plenário, urgência especial e votação única aos Projetos de Lei Ordinária nº 040/2023 e 042/2023, dispensando a tramitação regimental normal.</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/821/requerimento_030.2023_-_justificativa_de_ausencia_de_sessao.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/821/requerimento_030.2023_-_justificativa_de_ausencia_de_sessao.docx</t>
   </si>
   <si>
     <t>Conforme prevê a Lei Orgânica Municipal e o Artigo 81 Parágrafos §1º e §2º do Regimento Interno da Casa; requeiro Mesa desta casa de leis, ouvido o soberano plenário, justificativa para fins de direito da minha ausência na sessão ordinária do dia 21 do mês agosto do ano de 2023.</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/822/requerimento_031-2023_-_urgencia_de_votacao_-.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/822/requerimento_031-2023_-_urgencia_de_votacao_-.doc</t>
   </si>
   <si>
     <t>Conforme prevê o Artigo 43 da Lei Orgânica Municipal e o Artigo 108 Regimento Interno da Câmara Municipal, requeiro à Mesa desta Casa de Leis, ouvido o soberano plenário, urgência especial e votação única aos Projetos de Lei Ordinária nº 043/2023, 047/2023, 048/2023 e 049/2023, dispensando a tramitação regimental normal.</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/825/requerimento_032-2023_-_cleomar_-_comissao_especial_uso_de_maquina_publica.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/825/requerimento_032-2023_-_cleomar_-_comissao_especial_uso_de_maquina_publica.docx</t>
   </si>
   <si>
     <t>Conforme prevê o art. 54-B do Regimento Interno da Câmara Municipal, requeiro à Mesa desta Casa de Leis, ouvido o soberano plenário para abertura de Comissão Especial para investigação preliminar de descumprimento de lei e irregularidades na cessão de Autoconcreteira X35 Fiori para a empresa K12 Consultoria Projetos e Construções Ltda, inscrita no CNPJ 37.138.420/0001-49 para execução de parte da obra da Praça da Juventude prevista no contrato 09/2023.</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/827/requerimento_033.2023_-_justificativa_de_ausencia_de_sessao.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/827/requerimento_033.2023_-_justificativa_de_ausencia_de_sessao.docx</t>
   </si>
   <si>
     <t>Conforme prevê a Lei Orgânica Municipal e o Artigo 81 Parágrafos §1º e §2º do Regimento Interno da Casa; requeiro Mesa desta casa de leis, ouvido o soberano plenário, justificativa para fins de direito da minha ausência na sessão ordinária do dia 28 do mês agosto do ano de 2023.</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/828/requerimento_034.2023_cleomar_-__agricultura_familiar.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/828/requerimento_034.2023_cleomar_-__agricultura_familiar.docx</t>
   </si>
   <si>
     <t>Conforme prevê a LEI Nº 12.527, DE 18 DE NOVEMBRO DE 2011 que Regula o acesso a informações previsto no inciso XXXIII do art. 5o, no inciso II do § 3o do art. 37 e no § 2o do art. 216 da Constituição Federal, Requeiro ao Sr. Carlos Alberto Capeletti, Prefeito Municipal, para atender o que segue:_x000D_
 a)	Encaminhar a Câmara Municipal relatório (planilha) dos serviços executados pelos implementos, maquinas, equipamentos e veículos destinados a agricultura familiar de nosso município, realizados a terceiros, contendo nome do beneficiado, serviços executados, quantidade de horas para realizar o serviço e valor da guia recolhida para tal finalidade, quando houver;_x000D_
 As informações acima solicitadas referem-se ao período de 01 de janeiro de 2.022 até a presente data.</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/836/requerimento_035-2023_-_urgencia_de_votacao.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/836/requerimento_035-2023_-_urgencia_de_votacao.doc</t>
   </si>
   <si>
     <t>Conforme prevê o Artigo 43 da Lei Orgânica Municipal e o Artigo 108 Regimento Interno da Câmara Municipal, requeiro à Mesa desta Casa de Leis, ouvido o soberano plenário, urgência especial e votação única aos Projetos de Lei Ordinária nº 051/2023 e 053/2023, dispensando a tramitação regimental normal.</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/841/requerimento_036.2023_-_justificativa_de_ausencia_de_sessao.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/841/requerimento_036.2023_-_justificativa_de_ausencia_de_sessao.docx</t>
   </si>
   <si>
     <t>Conforme prevê a Lei Orgânica Municipal e o Artigo 81 Parágrafos §1º e §2º do Regimento Interno da Casa; requeiro Mesa desta casa de leis, ouvido o soberano plenário, justificativa para fins de direito da minha ausência na sessão ordinária do dia 11 do mês setembro do ano de 2023.</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/851/requerimento_037-2023_-_urgencia_de_votacao.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/851/requerimento_037-2023_-_urgencia_de_votacao.doc</t>
   </si>
   <si>
     <t>Conforme prevê o Artigo 43 da Lei Orgânica Municipal e o Artigo 108 Regimento Interno da Câmara Municipal, requeiro à Mesa desta Casa de Leis, ouvido o soberano plenário, urgência especial e votação única aos Projetos de Lei Ordinária nº 052/2023, 056/2023, 057/2023 e 058/2023, dispensando a tramitação regimental normal.</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/869/requerimento_038-2023_-_urgencia_de_votacao_-_cleomar.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/869/requerimento_038-2023_-_urgencia_de_votacao_-_cleomar.doc</t>
   </si>
   <si>
     <t>Conforme prevê o Artigo 43 da Lei Orgânica Municipal e o Artigo 108 Regimento Interno da Câmara Municipal, requeiro à Mesa desta Casa de Leis, ouvido o soberano plenário, urgência especial e votação única ao Projeto de Lei Ordinária do Legislativo nº 009/2023, dispensando a tramitação regimental normal.</t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/875/requerimento_039-2023_-_urgencia_de_votacao.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/875/requerimento_039-2023_-_urgencia_de_votacao.doc</t>
   </si>
   <si>
     <t>Conforme prevê o Artigo 43 da Lei Orgânica Municipal e o Artigo 108 Regimento Interno da Câmara Municipal, requeiro à Mesa desta Casa de Leis, ouvido o soberano plenário, urgência especial e votação única aos Projetos de Lei Ordinária nº 065/2023 e 066/2023, dispensando a tramitação regimental normal.</t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/881/requerimento_040-2023_-_urgencia_de_votacao.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/881/requerimento_040-2023_-_urgencia_de_votacao.doc</t>
   </si>
   <si>
     <t>Conforme prevê o Artigo 43 da Lei Orgânica Municipal e o Artigo 108 Regimento Interno da Câmara Municipal, requeiro à Mesa desta Casa de Leis, ouvido o soberano plenário, urgência especial e votação única ao Projeto de Resolução nº 004/2023, dispensando a tramitação regimental normal.</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
     <t>Elder Gobbi, Diego Grendene</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/888/requerimento_041.2023_-_justificativa_de_ausencia_de_sessao.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/888/requerimento_041.2023_-_justificativa_de_ausencia_de_sessao.docx</t>
   </si>
   <si>
     <t>Conforme prevê a Lei Orgânica Municipal e o Artigo 81 Parágrafos §1º e §2º do Regimento Interno da Casa; requeiro Mesa desta casa de leis, ouvido o soberano plenário, justificativa para fins de direito de nossas ausências na sessão ordinária do dia 23 do mês outubro do ano de 2023.</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/896/requerimento_042.2023_-_licenca_vereador_cleomar.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/896/requerimento_042.2023_-_licenca_vereador_cleomar.doc</t>
   </si>
   <si>
     <t>Conforme prevê a Lei Orgânica Municipal e o Art. 74, Inciso III do Regimento Interno da Câmara Municipal, requeiro à Mesa desta Casa de Leis, ouvido o soberano plenário, licença pelo período de 30 (trinta) dias para tratar de assuntos particulares, a iniciar em 15 de novembro de 2023 e retorno em 15 de dezembro de 2023.</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
     <t>Conforme prevê o Artigo 43 da Lei Orgânica Municipal e o Artigo 108 Regimento Interno da Câmara Municipal, requeiro à Mesa desta Casa de Leis, ouvido o soberano plenário, urgência especial e votação única aos Projetos de Lei nº 068/2023 e 069/2023, dispensando a tramitação regimental normal.</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/907/requerimento_044-2023_-_urgencia_de_votacao.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/907/requerimento_044-2023_-_urgencia_de_votacao.doc</t>
   </si>
   <si>
     <t>Conforme prevê o Artigo 43 da Lei Orgânica Municipal e o Artigo 108 Regimento Interno da Câmara Municipal, requeiro à Mesa desta Casa de Leis, ouvido o soberano plenário, urgência especial e votação única aos Projetos de Lei Ordinária nº 070/2023, 071/2023, 072/2023, 073/2023 e 074/2023 e aos Projetos de Lei Complementar nº 015/2023 e 016/2023, dispensando a tramitação regimental normal.</t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/919/requerimento_045-2023_-_urgencia_de_votacao.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/919/requerimento_045-2023_-_urgencia_de_votacao.doc</t>
   </si>
   <si>
     <t>Conforme prevê o Artigo 43 da Lei Orgânica Municipal e o Artigo 108 Regimento Interno da Câmara Municipal, requeiro à Mesa desta Casa de Leis, ouvido o soberano plenário, urgência especial e votação única aos Projetos de Lei Ordinária nº 075/2023, 076/2023 e 077/2023, dispensando a tramitação regimental normal.</t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/932/requerimento_046-2023_-_informacao_sobre_politicas_protecao_animal.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/932/requerimento_046-2023_-_informacao_sobre_politicas_protecao_animal.doc</t>
   </si>
   <si>
     <t>Conforme prevê a LEI Nº 12.527, DE 18 DE NOVEMBRO DE 2011 que Regula o acesso a informações previsto no inciso XXXIII do art. 5o, no inciso II do § 3o do art. 37 e no § 2o do art. 216 da Constituição Federal, Requeiro ao Sr. Carlos Alberto Capeletti, Prefeito Municipal de Tapurah, para atender o que segue: a)	Encaminhar a Câmara Municipal de Tapurah informações sobre recursos públicos destinados a ONG – Anjos de Patas durante o ano de 2.023; b)	Encaminhar a Câmara Municipal de Tapurah informações sobre Políticas de Proteção Animal desenvolvidas pelo município de Tapurah no ano de 2.023 (vacinas, campanhas, etc.);</t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/938/requerimento_047-2023_-_urgencia_de_votacao.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/938/requerimento_047-2023_-_urgencia_de_votacao.doc</t>
   </si>
   <si>
     <t>Conforme prevê o Artigo 43 da Lei Orgânica Municipal e o Artigo 108 Regimento Interno da Câmara Municipal, requeiro à Mesa desta Casa de Leis, ouvido o soberano plenário, urgência especial e votação única ao Projeto de Lei Complementar nº 018/2023, dispensando a tramitação regimental normal.</t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/942/requerimento_048-2023_-_urgencia_de_votacao.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/942/requerimento_048-2023_-_urgencia_de_votacao.doc</t>
   </si>
   <si>
     <t>Conforme prevê o Artigo 43 da Lei Orgânica Municipal e o Artigo 108 Regimento Interno da Câmara Municipal, requeiro à Mesa desta Casa de Leis, ouvido o soberano plenário, urgência especial e votação única ao Projeto de Lei Complementar nº 017/2023 e o Projeto de Lei Ordinária nº 078/2023, dispensando a tramitação regimental normal.</t>
   </si>
   <si>
     <t>948</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/948/requerimento_049-2023_-_urgencia_de_votacao.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/948/requerimento_049-2023_-_urgencia_de_votacao.doc</t>
   </si>
   <si>
     <t>Conforme prevê o Artigo 43 da Lei Orgânica Municipal e o Artigo 108 Regimento Interno da Câmara Municipal, requeiro à Mesa desta Casa de Leis, ouvido o soberano plenário, urgência especial e votação única aos Projetos de Lei Ordinária nº 064/2023 e 079/2023; ao Projeto de Lei Ordinária do Legislativo nº 011/2023 e ao Projeto de Lei Complementar nº 002/2023 dispensando a tramitação regimental normal.</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/713/mocao_de_reconhecimento_001.2023_-_daise.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/713/mocao_de_reconhecimento_001.2023_-_daise.doc</t>
   </si>
   <si>
     <t>De acordo com as normas Regimentais da Casa e a Lei Orgânica Municipal, requeiro a Mesa ouvido o soberano plenário, a aprovação de uma “MOÇÃO DE RECONHECIMENTO” aos senhores Maurício Quaini, José Ramos Rodrigues, Fábia Cristina Walter, Ana Carolina Belleze Silva, Gustavo Luiz Moretto e Lauro Schuck membros do Conselho Municipal de Segurança.</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
     <t>Diego Grendene, Elder Gobbi</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/740/mocao_de_reconhecimento_002.2023_-_elder_e_diego.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/740/mocao_de_reconhecimento_002.2023_-_elder_e_diego.doc</t>
   </si>
   <si>
     <t>De acordo com as normas Regimentais da Casa e a Lei Orgânica Municipal, requeiro a Mesa ouvido o soberano plenário, a aprovação de uma “MOÇÃO DE RECONHECIMENTO” aos Senhores Luciano Hubner, Clodoaldo Ferreira de Lima, Tenente Helckier Ricardo da Silva Araújo, Igor José Bender, Felipe Euclides Bender, Thiago Matheus Miranda Reis da Silva, Carlos Gustavo Coelho de Santana e Rinaldo Athila Coelho Teodoro membros do PROJETO JIU JITSU INCLUSÃO.</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
     <t>Cleomar Campos, Elder Gobbi, Elizeu Francisco de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/745/mocao_de_reconhecimento_003.2023_-_cleomar.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/745/mocao_de_reconhecimento_003.2023_-_cleomar.doc</t>
   </si>
   <si>
     <t>De acordo com as normas Regimentais da Casa e a Lei Orgânica Municipal, requeiro a Mesa ouvido o soberano plenário, a aprovação de uma “MOÇÃO DE RECONHECIMENTO” aos  voluntários da sociedade e da área de saúde de nosso município, bem como aos alunos da escola Estadual de 1º e 2º Graus Cândido Portinari do município de Tapurah que participaram do Mutirão de limpeza e pintura do muro da escola Estadual de 1º e 2º Graus Cândido Portinari, conforme nomes anexo.</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/746/mocao_de_reconhecimento_004.2023_-_cleomar.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/746/mocao_de_reconhecimento_004.2023_-_cleomar.doc</t>
   </si>
   <si>
     <t>De acordo com as normas Regimentais da Casa e a Lei Orgânica Municipal, requeiro a Mesa ouvido o soberano plenário, a aprovação de uma “MOÇÃO DE RECONHECIMENTO” aos (as) Senhores (as) Ione Aparecida Ferreira, Vanessa Korgut Ribeiro, Iolanda de Oliveira Guerra de Melo e Ariane Bruna dos Santos Silva, membros da Escola do Aquino de Ana Terra; aos (as) Senhores (as) Renata Viani Hernandes Bianchini, Camila Marques Neves, Ligiane Ferreira Cunha e Roseli dos Santos Abreu Silva, membros da Escolada Escola Vinícius de Moraes e aos (as) Senhores (as) Rosimar Pastório da Costa Leite, Laelson Santos da Silveira, Maria de Lourdes Lima Dias, membros da Escola Renascer do Distrito de Novo Eldorado; referente a colocação geral do programa Alfabetiza Mato Grosso relativo ao ano de 2.022</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/771/mocao_de_reconhecimento_005.2022_-_gobi_aelton.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/771/mocao_de_reconhecimento_005.2022_-_gobi_aelton.doc</t>
   </si>
   <si>
     <t>De acordo com as normas Regimentais da Casa e a Lei Orgânica Municipal, requeiro a Mesa ouvido o soberano plenário, a aprovação de uma “MOÇÃO DE RECONHECIMENTO” aos Senhores Ademir Macorin Silva e Darcy Martelli (in memoriam), Prefeito e Vice-Prefeito, na gestão 1993 a 1996 e aos Senhores Hédio Antônio Machado, Valdir Vitório Guerra, Alpídio Maccari, Roberto Antônio Krause, Pedro Josino Oliveira da Silva, Valmor de Oliveira  e in memoriam aos senhores João Clóvis Maciel, Valmor Antônio Zuffo, José Edir Ribeiro de Souza e Valmir Canever vereadores da gestão 1993 a 1996, pelos relevantes serviços prestados ao município de Tapurah.</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
     <t>Elder Gobbi, Aelton Figueiredo, Diego Grendene, Jonathan Ramos Medeiros</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/772/mocao_de_reconhecimento_006.2023_-_mesa_diretora.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/772/mocao_de_reconhecimento_006.2023_-_mesa_diretora.doc</t>
   </si>
   <si>
     <t>De acordo com as normas Regimentais da Casa e a Lei Orgânica Municipal, requeiro a Mesa ouvido o soberano plenário, a aprovação de uma “MOÇÃO DE RECONHECIMENTO” ao Senhor Bruno César Singulani França, Juiz de Direito, pela sua atuação no período de 07/01/2020 a junho de 2023 na Comarca de Tapurah e pelos relevantes serviços prestados de forma excepcional a sociedade de Tapurah-MT.</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
     <t>De acordo com as normas Regimentais da Casa e a Lei Orgânica Municipal, requeiro a Mesa ouvido o soberano plenário, a aprovação de uma “MOÇÃO DE RECONHECIMENTO” aos Senhores (as) Adivane Eliza Zottis Figueiredo, Amanda de Almeida Kuss Braúna Ferreira, Izolete Fiorentin dos Santos, Kellyn Lacerda Bueno Penteado Duarte, Márcia Irena da Conceição, Marco Antônio da Silva Pena e Rosana Maria Barbosa, membros do Conselho Tutelar mandato de 2020/2023, pelos relevantes serviços prestados de forma excepcional a sociedade de Tapurah-MT.</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/793/mocao_de_reconhecimento_008.2023_-_aelton.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/793/mocao_de_reconhecimento_008.2023_-_aelton.doc</t>
   </si>
   <si>
     <t>De acordo com as normas Regimentais da Casa e a Lei Orgânica Municipal, requeiro a Mesa ouvido o soberano plenário, a aprovação de uma “MOÇÃO DE RECONHECIMENTO” ao Senhor Rivadalve Chaminski, Presidente da FLAP – Federação das Rodovias da MT 010, pelos relevantes serviços prestados de forma excepcional a sociedade de Tapurah-MT e a todos os municípios de abrangência da MT 010</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/842/mocao_de_apoio_009.2023_-_diego.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/842/mocao_de_apoio_009.2023_-_diego.doc</t>
   </si>
   <si>
     <t>De acordo com as normas Regimentais da Casa e a Lei Orgânica Municipal, requeiro a Mesa ouvido o soberano plenário, a aprovação de uma “MOÇÃO DE APOIO ao Congresso Nacional, em face da tentativa de legalização do aborto por meio da ADPF 442, a fim de garantir as prerrogativas constitucionais e republicanas das competências do Poder Legislativo e de se evitar um possível ativismo judicial por parte do Supremo Tribunal Federal.</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/915/mocao_de_agradecimento_010.2023_-_jhon.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/915/mocao_de_agradecimento_010.2023_-_jhon.doc</t>
   </si>
   <si>
     <t>De acordo com as normas Regimentais da Casa e a Lei Orgânica Municipal, requeiro a Mesa ouvido o soberano plenário, a aprovação de uma “MOÇÃO DE AGRADECIMENTO” a Doutora Senhora ANA PAULA COSER, Médica do UBS II, da sede do município de Tapurah, pelos relevantes serviços prestados a sociedade sobre a importância do Outubro Rosa (prevenção de câncer de mama) e Novembro Azul (prevenção de câncer de próstata).</t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/918/mocao_de_reconhecimento_011.2023_-_daise.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/918/mocao_de_reconhecimento_011.2023_-_daise.doc</t>
   </si>
   <si>
     <t>De acordo com as normas Regimentais da Casa e a Lei Orgânica Municipal, requeiro a Mesa ouvido o soberano plenário, a aprovação de uma “MOÇÃO DE RECONHECIMENTO” ao Senhor Cesar Augusto Chaves, Pastor da Igreja Presbiteriana do Brasil, pelos relevantes serviços prestados de forma voluntária a sociedade de Tapurah-MT.</t>
   </si>
   <si>
     <t>941</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/941/mocao_de_reconhecimento_012.2023_-_mesa_da_camara.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/941/mocao_de_reconhecimento_012.2023_-_mesa_da_camara.doc</t>
   </si>
   <si>
     <t>De acordo com as normas Regimentais da Casa e a Lei Orgânica Municipal, requeiro a Mesa ouvido o soberano plenário, a aprovação de uma “MOÇÃO DE RECONHECIMENTO” aos Membros do Centro Municipal de Alfabetização Cecília Meireles, aos membros da Escola Dom Aquino de Ana Terra; aos membros da Escola Vinícius de Moraes; membros da Escola Renascer do Distrito de Novo Eldorado; referente a colocação geral no programa Alfabetiza Mato Grosso, até o 2º ano do ensino fundamental; aos membros da Escola Municipal Criança Feliz e do Centro Municipal de Educação Infantil Monteiro Lobato pelos trabalhos realizados na alfabetização na Educação Infantil.</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/617/projeto_de_resolucao_001-2023_-_fixa_o_calendario_legislativo_para_2023.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/617/projeto_de_resolucao_001-2023_-_fixa_o_calendario_legislativo_para_2023.docx</t>
   </si>
   <si>
     <t>Fixa o Calendário Legislativo para o ano de 2023</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/633/projeto_de_resolucao_002-2023_-_pesquisa_de_preco_e_dispensa_eletronica_lei_14.133-2021..docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/633/projeto_de_resolucao_002-2023_-_pesquisa_de_preco_e_dispensa_eletronica_lei_14.133-2021..docx</t>
   </si>
   <si>
     <t>Dispõe sobre a pesquisa de preços para aquisição de bens e contratação de serviços em geral para processos licitatórios e contratação direta e sobre o processo de dispensa de licitação, da Lei nº 14.133/2021 e da outras providências.</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/669/projeto_de_resolucao_003-2023_-_regulamenta_dispositivos_lei_14.133-2021.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/669/projeto_de_resolucao_003-2023_-_regulamenta_dispositivos_lei_14.133-2021.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a regulamentação da Lei Federal 14.133 de 01 de abril de 2021 no âmbito do Poder Legislativo Municipal de Tapurah e da outras providências</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/879/projeto_de_resolucao_004-2023._altera_data_de_sessao_ordinaria-_resolucao_120-2023.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/879/projeto_de_resolucao_004-2023._altera_data_de_sessao_ordinaria-_resolucao_120-2023.docx</t>
   </si>
   <si>
     <t>Altera a Resolução 120/2023 - Alteração de data de uma sessão ordinária.</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica Municipal</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/931/projeto_de_emenda_lei_organica_n_01-2023_-_idade_minima_aposentadoria.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/931/projeto_de_emenda_lei_organica_n_01-2023_-_idade_minima_aposentadoria.docx</t>
   </si>
   <si>
     <t>Estabelece idade mínima de aposentadoria ao do Regime Próprio de Previdência Social de Tapurah-MT de acordo com a Emenda Constitucional nº 103, de 2019 e dá outras providências.</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
     <t>REQEX</t>
   </si>
   <si>
     <t>Requerimento do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/702/oficio_gab_41-2023_solicita_30_dias_de_afastamento.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/702/oficio_gab_41-2023_solicita_30_dias_de_afastamento.pdf</t>
   </si>
   <si>
     <t>Oficio 41/2023 - Requerimento de licença não remunerada por 30 (trinta) dias - 01/05/2023 à 31/05/2023</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/750/oficio_gab_65-2023_solicita_10_dias_de_afastamento.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/750/oficio_gab_65-2023_solicita_10_dias_de_afastamento.pdf</t>
   </si>
   <si>
     <t>Oficio 65/2023 - Requerimento de licença não remunerada por 10 (dez) dias - 15/06/2023 à 25/06/2023</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/809/requerimento_de_retirada.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/809/requerimento_de_retirada.pdf</t>
   </si>
   <si>
     <t>Solicita a retirada do Projeto de Lei nº 041/2023</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/824/oficio_gab_102-2023_solicita_10_dias_de_afastamento.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/824/oficio_gab_102-2023_solicita_10_dias_de_afastamento.pdf</t>
   </si>
   <si>
     <t>Carlos Alberto Capeletti, Prefeito Municipal, solicita afastamento sem remuneração pelo período de 01/09/2023 a 10/09/2023 (dez dias)</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
     <t>CAGOV</t>
   </si>
   <si>
     <t>Contas Anuais de Governo</t>
   </si>
   <si>
     <t>Tribunal de Contas</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/823/parecer_tce.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/823/parecer_tce.pdf</t>
   </si>
   <si>
     <t>Contas Anuais de Governo Prefeitura Municipal de Tapurah - Exercício 2022 - Gestão Carlos Alberto Capeletti</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -3803,68 +3803,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/625/1a_sessao_ordinaria_de_06-02-2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/636/2a_sessao_ordinaria_de_13-02-2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/644/3a_sessao_ordinaria_de_20-02-2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/655/4a_sessao_ordinaria_de_27-02-2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/658/5a_sessao_ordinaria_de_06-03-2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/667/6a_sessao_ordinaria_de_13-03-2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/671/7a_sessao_ordinaria_de_20-03-2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/678/8a_sessao_ordinaria_de_27-03-2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/685/9a_sessao_ordinaria_de_03-04-2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/690/10a_sessao_ordinaria_de_10-04-2023..pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/696/11a_sessao_ordinaria_de_17-04-2023..pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/721/13a_sessao_ordinaria_de_08-05-2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/727/14a_sessao_ordinaria_de_15-05-2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/732/15a_sessao_ordinaria_de_22-05-2023..pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/738/16a_sessao_ordinaria_de_30-05-2023..pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/751/17a_sessao_ordinaria_de_05-06-2023..pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/754/18a_sessao_ordinaria_de_12-06-2023..pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/763/19a_sessao_ordinaria_de_19-06-2023..pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/773/20a_sessao_ordinaria_de_26-06-2023..pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/782/21a_sessao_ordinaria_de_10-07-2023..pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/792/22a_sessao_ordinaria_de_17-07-2023..pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/799/23a_sessao_ordinaria_de_07-08-2023..pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/805/24a_sessao_ordinaria_de_14-08-2023..pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/820/25a_sessao_ordinaria_de_21-08-2023..pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/826/26a_sessao_ordinaria_de_28-08-2023..pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/835/27a_sessao_ordinaria_de_04-09-2023..pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/840/28a_sessao_ordinaria_de_11-09-2023.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/849/29a_sessao_ordinaria_de_18-09-2023.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/856/30a_sessao_ordinaria_de_25-09-2023.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/866/31a_sessao_ordinaria_de_02-10-2023.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/873/32a_sessao_ordinaria_de_09-10-2023.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/880/33a_sessao_ordinaria_de_16-10-2023.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/886/34a_sessao_ordinaria_de_23-10-2023.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/895/35a_sessao_ordinaria_de_03-11-2023.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/906/36a_sessao_ordinaria_de_13-11-2023.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/917/37a_sessao_ordinaria_de_21-11-2023.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/926/38a_sessao_ordinaria_de_27-11-2023.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/937/39a_sessao_ordinaria_de_04-12-2023.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/946/40a_sessao_ordinaria_de_11-12-2023.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/631/1a_sessao_extraordinaria_de_07-02-2023.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/705/2a_sessao_extraordinaria_de_27-04-2023.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/723/3a_sessao_extraordinaria_de_10-05-2023.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/940/4a_sessao_extraordinaria_de_06-12-2023.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/953/5a_sessao_extraordinaria_de_28-12-2023.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/611/projeto_de_lei_ordinaria_01.2023_-_altera_a_lei_1264.2019.doc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/612/plo_002.2023_-_abertura_de_credito_adicional_especial_sec._obras_-_convenio_1851-2022-sedec.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/613/plo_003.2023_-abertura_de_credito_adicional_especial_-_programa_desenvolve_tapurah.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/614/plo_004.2023_-abertura_de_credito_adicional_especial_-_criacao_secretaria_de_servicos_publicos.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/615/plo_005.2023_-_superavit_-_sec._obras_r_3.200.000.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/626/plo_006.2023_-_abertura_de_credito_adicional_especial_-superavit_-_sec._ass._social.docx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/641/plo_007.2023_-_abertura_de_credito_adicional_especial_centro_de_reabilitacao.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/642/plo_008.2023_-_abertura_de_credito_adicional_especial_repasse_emenda_parlamentar.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/643/plo_009.2023_-_alteracao_loa_-_sec._saude_-_emenda_parlamentar_500.000.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/647/plo_010.2023_-_rga.docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/648/plo_011.2023_-_lei_suas_-__sistema_unico_de_assistencia_social_de_tapurah.doc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/662/plo_012.2023_-_superavit_-_sec._obras_r_612.346_tubos_convenio_00062022.docx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/663/plo_013.2023_-_superavit_-_abertura_de_credito_adicional_sec._obras_-_convenio_0005-2022.docx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/664/plo_014.2022_-_superavit_-_abertura_de_credito_suplementar_-_convenio_0303.2022.docx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/665/plo_015.2022_-_superavit_-_abertura_de_credito_suplementar_-_convenio_1209.2022_linha_borges.docx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/675/plo_016.2023_-_ref._implantacao_de_condominio.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/689/plo_17.2023_-_altera_a_lei_1268.2019.doc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/676/plo_18.2023_-_altera_a_lei_1160.2017_-_ruas_industrial.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/695/plo_019.2023_-_abertura_de_credito_adicional_especial_-superavit_-_sec._ass._social.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/700/plo_020.2023_-_abertura_de_credito_adicional_por_excesso_de_arrecadacao_sapude_paici.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/707/plo_021.2023_-_autorizacao_para_termo_de_convenio_cdce_escola_municipal_vinicius_de_moraes.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/708/plo_022.2023_-_autorizacao_para_termo_de_convenio_cdce_escola_municipal_crianca_feliz.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/709/plo_023.2023_-_autorizacao_para_termo_de_convenio_cdce_do_centro_municipal_monteiro_lobato.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/710/plo_024.2023_-_autorizacao_para_termo_de_convenio_cdce_do_cecilia_meireles.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/711/plo_025.2023_-_autorizacao_para_termo_de_convenio_cdce_escola_municipal_renascer.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/712/plo_026.2023_-_autorizacao_para_termo_de_convenio_cdce_escola_municipal_dom_aquino.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/720/plo_027.2023_-_abertura_de_credito_adicional_especial_-superavit_-_sec._saude_-_estadual.docx" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/725/plo_028.2023_-_abertura_de_credito_adicional_especial_-superavit_-_sec._educacao_transporte_escolar_1.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/726/plo_029.2023_-_superavit_-_sec._obras_1.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/735/plo_030.2023_-_criacao_do_cmpc_-_politica_cultural.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/736/plo_031.2023_-_altera_a_lei_municipal_1361-2021.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/737/plo_032.2023_-_abertura_de_credito_adicional_-superavit_-_sec._ass._social_creas.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/743/plo_033.2023_-_ldo_2024_e_anexos.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/755/plo_034.2023_-abertura_de_credito_adicional_suplementar_-_sec.infraestrutura_-_construcao_caixa_de_agua.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/779/plo_035.2023_-_superavit_-_sec._obras_-_folha.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/780/plo_036.2023_-_abertura_de_credito_adicional_-superavit_-_sec._ass._social_covid.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/789/plo_037.2023_-_abertura_de_credito_adicional__-superavit_-_sec._saude_-folha_-_federal.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/797/plo_038.2023_-_abertura_de_credito_adicional_-superavit_-_sec._ass._social_federal_1.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/798/plo_039.2023_-_abertura_de_credito_adicional_-superavit_-_sec._educacao_16_salas.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/806/plo_040.2023_-_superavit_-_sec._servicos_publicos.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/807/plo_041.2023_-_abertura_de_credito_adicional_especial_por_excesso_de_arrecadacao_lei_paulo_gustavo.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/808/plo_042.2023_-_limite_loa.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/811/plo_043.2023_-_autorizacao_para_termo_de_convenio_com_ufmt.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/810/plo_044.2023_-abertura_de_credito_adicional_suplementar_-_previdencia.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/812/plo_045.2023_-_superavit_-_sec._servicos_publicos.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/815/plo_046.2023_-_abertura_de_credito_adicional_suplementar_-superavit_-_adm_convenio_ufmt.docx" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/817/plo_047.2023_-_autoriza_firma_termo_de_fomento_conselho_de_seguranca.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/818/plo_048.2023_-abertura_de_credito_adicional_suplementar_-_gabinete_-_conseg.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/819/plo_049.2023_-abertura_de_credito_adicional_por_superavit_-_gabinete_-_conseg.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/832/plo_051.2023_-_superavit_-_sec._obras_-_investimento_em_pavimentacao.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/848/plo_52.2023_-_institui_aplicacao_de_penalidade_nova_lei_de_licitacao.doc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/834/plo_053.2023_-_instalacao_de_cameras_de_monitoramento_nas_escolas_e_sala_de_aula.docx" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/839/plo_054.2023_-__abertura_de_credito_repasse_tecnico_de_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/845/plo_056.2023_-abertura_de_credito_adicional_por_superavit_-_associacao.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/846/plo_057.2023_-abertura_de_credito_adicional_por_superavit_-_saude_-_folha_de_pagamento.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/847/plo_058.2023_-abertura_de_credito_adicional_por_superavit_-_saude.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/852/plo_059.2023_-_superavit_-_sec._obras_-_suplementacao_reforma_da_praca.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/853/plo_060.2023_-_abertura_de_credito_adicional_por_excesso_de_arrecadacao_-_suplementar_lei_paulo_gustavo.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/854/plo_061.2023_-_abertura_de_credito_adicional_-superavit_-_sec._ass._social_fia.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/855/plo_062.2023_-_excesso_de_arrecadacao_fundeb1.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/861/plo_063.2023_-_loa_2024_completo.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/862/plo_064.2023_-_autorizacao_para_suplementacao.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/870/plo_065.2023_-_abertura_de_credito_adicional_por_excesso_de_arrecadacao_-_emenda_parlamentar_-_saude.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/871/plo_066.2023_-_abertura_de_credito_adicional_por_excesso_de_arrecadacao_-_repasse_tec._de_infermagem_-_saude.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/878/plo_067.2023_-_limite_loa.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/890/plo_069.2023_-_superavit_-_sec._obras.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/900/plo_70.2023_-_desafetacao_de_rua.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/902/plo_071.2023_-_excesso_de_arrecadacao.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/898/plo_072.2023_-_ratifica_cidesa.docx" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/903/plo_073.2023_-_abertura_de_credito_adicional_especial_referente_incentivo_financeiro_estadual_referente_programa_imuiza_mt.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/904/plo_074.2023_-_excesso_de_arrecadacao_-_tec._infermagem.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/911/plo_075.2023_-_superavit_-_sec._obras.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/912/plo_076.2023_-abertura_de_credito_adicional_por_superavit_federal_-_saude.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/913/plo_077.2023_-abertura_de_credito_adicional_saude.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/939/plo_078.2023_-_limite_loa.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/947/plo_079.2023-_rga_2024..pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/645/plc_001.2023_-_inclui_laudo_tec_ace_e_acs.docx" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/646/plc_002.2023_-_plano_de_cargos_e_carreiras_-_fiscais_alterado.doc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/674/plc_003.2023_-_tapurah_previ_-__aprova_calculo_atuarial_-.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/688/plc_04.2023_-_altera_lei_33.2012_-_plano_de_cargos_e_carreiras.doc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/699/plc_005.2023_-_altera_lei_93.2016_-_ampliacao_do_perimetro_urbano.doc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/703/plc_06.2023_-_altera_lei_33.2012_-_plano_de_cargos_e_carreiras_-_comissionados_do_obras_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/760/plc_07.2023_-_altera_lei_33.2012_-_plano_de_cargos_e_carreiras_-_fg_auditor_2.doc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/706/plc_08.2023_-__isencao_de_taxa_associacao.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/718/plc_09.2023_-_alvara_provisorio.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/734/plc_010.2023_-_altera_lei_33.2012_-_plano_de_cargos_e_carreiras_-_altera_nomenclatura.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/759/plc_11.2023_-_altera_lc_94.2016_-_sistema_viario_municipal.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/791/plc_13.2023_-_altera_lei_33.2012_-_fiscais_vigilancia.doc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/882/plc_14.2023_-_autoriza_conceder_incentivos_a_empresas_loteamentos_habitacionais.docx" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/901/plc_015.2023_-_amplia_zona_de_industria__e_cria_nova_zona_de_aeroporto.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/899/plc_16.2023_-_altera_lei_33.2012_-_plano_de_cargos_e_carreiras_-_comissionados.doc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/927/plc_17.2023_-_projeto_lei_reforma_-_tapurahprevi_.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/929/plc_18.2023_-_incentivo_industrial.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/656/projeto_de_lei_ordinaria_do_legislativo_001-2023_rga_do_poder_legislativo.docx" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/670/projeto_de_lei_ordinaria_do_legislativo_no_002-2023_-_altera_lei_1197-2018.docx" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/677/projeto_de_lei_ordinaria_do_legislativo_003-2023_denomina_cartodromo_municipal.doc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/719/projeto_de_lei_ordinaria_do_legislativo_004-2023_declara_de_utilidade_publica_da_associacao_volei_cidadao.doc" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/739/projeto_de_lei_ordinaria_do_legislativo_005-2023_-_politica_de_protecao_de_pessoas_com_fibromialgia.docx" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/758/projeto_de_lei_ordinaria_do_legislativo_006-2023_-_estacionamento_rotativo_farmacias.docx" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/864/projeto_de_lei_ordinaria_do_legislativo_07-2023_-_nomeia_ruas_florais.doc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/865/projeto_de_lei_ordinaria_do_legislativo_009-2023_-_altera_lei_1.090-2015_transporte_escolar..docx" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/916/projeto_de_lei_ordinaria_do_legislativo_010-2023_-_denomina_cemiterio_municipal.docx" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/945/projeto_de_lei_ordinaria_do_legislativo_011-2023_-_nomeia_ruas_florais.doc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/863/projeto_de_lei_complementar_do_legislativo_001-2023_-_altera_lei_complementar_116-2017_taxa_lixo.docx" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/951/projeto_de_lei_complementar_do_legislativo_no_002.2023_-_altera_codigo_de_posturas.doc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/632/01_emenda_aditiva.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/659/02_emenda_modificativa__02_2023-_projeto_lei___10-2023._novo.00.docx" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/660/03_emenda_modificativa__03_2023-_projeto_lei___11-2023.docx" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/661/04_emenda_aditiva__04_2023-_projeto_lei_complementar_001-2023..docx" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/949/05_emenda_modificativa__05-2023-_projeto_lei___79-2023.docx" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/950/06_emenda_supressiva__06-2023-_projeto_lei___64-2023.docx" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/619/indicacao_001.2023_-_cleomar.docx" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/620/indicacao_002.2023_-leandro_frizzo-iptu_verde.docx" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/621/indicacao_003.2023_-_leandro_-_isencao_taxas_associacoes.docx" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/622/indicacao_004.2023_-_cleomar.docx" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/623/indicacao_005.2023_-_aelton_-_jhon.docx" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/634/indicacao_007.2023_-_cleomar.docx" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/635/indicacao_008.2023_-_jhon_-_aelton.docx" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/637/indicacao_009.2023_-_elizeu.docx" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/638/indicacao_010.2023_-_cleomar.docx" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/639/indicacao_011.2023_-_marcio_-_aelton.docx" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/652/indicacao_012.2023_-_diego.docx" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/653/indicacao_013.2023_-_aelton_e_jhon.docx" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/654/indicacao_014.2023_-_aelton_jhon_e_elder.docx" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/657/indicacao_015.2023_-_diego.docx" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/666/indicacao_016.2023_-_vereadores.docx" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/673/indicacao_017.2023_-_cleomar.docx" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/679/indicacao_018.2023_-_diego.docx" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/680/indicacao_019.2023_-_diego.docx" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/686/indicacao_020.2023_-_cleomar.docx" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/687/indicacao_021.2023_-_marcio.docx" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/691/indicacao_022.2023_-__daise_cleomar_-_seguranca_escolas..docx" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/693/indicacao_024.2023_-_jhon.docx" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/694/indicacao_025.2023_-_cleomar.docx" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/698/indicacao_026.2023_-_jhon_-.docx" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/714/indicacao_028.2023_-_cleomar.docx" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/717/indicacao_029.2023_-_daise.docx" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/724/indicacao_030.2023_-_cleomar.docx" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/728/indicacao_031.2023_-_cleomar.docx" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/730/indicacao_032.2023_-_cleomar_-__loteamento_jardim_italia.docx" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/731/indicacao_033.2023_-_cleomar.docx" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/741/indicacao_034.2023_-_aelton.docx" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/742/indicacao_035.2023_-_aelton.docx" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/744/indicacao_036.2023_-_elder.docx" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/747/indicacao_037.2023_-_cleomar_-__entrada_distrito_ana_terra_e_novo_eldorado.docx" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/749/indicacao_038.2023_-_elder.docx" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/752/indicacao_039.2023_-_elder.docx" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/761/indicacao_040.2023_-_rafael.docx" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/762/indicacao_041.2023_-_rafael.docx" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/764/indicacao_042.2023_-_rafael.docx" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/765/indicacao_043.2023_-_rafael.docx" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/766/indicacao_044.2023_-_rafael.docx" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/767/indicacao_045.2023_-_rafael.docx" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/768/indicacao_046.2023_-_jhon.docx" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/769/indicacao_047.2023_-_jhon.docx" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/770/indicacao_048.2023_-_elder.docx" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/775/indicacao_049.2023_-_cleomar.docx" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/776/indicacao_050.2023_-_rafael.docx" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/783/indicacao_051.2023_-_cleomar.docx" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/784/indicacao_052.2023_-_jhon.docx" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/785/indicacao_053.2023_-_jhon.docx" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/786/indicacao_054.2023_-_rafael.docx" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/787/indicacao_055.2023_-_rafael.docx" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/788/indicacao_056.2023_-_rafael.docx" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/794/indicacao_057.2023_-_daise.docx" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/795/indicacao_058.2023_-_cleomar.docx" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/802/indicacao_060.2023_-_daise.docx" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/803/indicacao_061.2023_-_daise.docx" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/804/indicacao_062.2023_-_cleomar..docx" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/814/indicacao_063.2023_-_cleomar_-_piso_enfermagem.docx" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/829/indicacao_064.2023_-_diego.docx" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/830/indicacao_065.2023_-_daise.docx" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/831/indicacao_066.2023_-_jhon.docx" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/837/indicacao_067.2023_-_diego.docx" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/843/indicacao_068.2023_-_jhon.docx" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/844/indicacao_069.2023_-_jhon.docx" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/850/indicacao_070.2023_-_jhon.docx" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/858/indicacao_071.2023_-_jhon.docx" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/859/indicacao_072.2023_-_jhon.docx" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/860/indicacao_073.2023_-_jhon.docx" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/867/indicacao_074.2023_-_daise_-_acs_pontal_do_borges.docx" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/868/indicacao_075.2023_-_daise.docx" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/872/indicacao_076.2023_-_cleomar_-_aux._aluguel_maria_da_penha.docx" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/876/indicacao_077.2023_-_aelton.docx" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/877/indicacao_078.2023_-_aelton.docx" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/883/indicacao_079.2023_-diego.docx" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/884/indicacao_080.2023_-jhon.docx" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/885/indicacao_081.2023_-jhon..docx" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/889/indicacao_082.2023_-diego.docx" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/891/indicacao_083.2023_-elder.docx" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/892/indicacao_084.2023_-elder.docx" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/905/indicacao_085.2023_-diego.docx" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/908/indicacao_086.2023_-_admilson_-_loteamento_santo_antonio.docx" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/909/indicacao_087.2023_-_admilson.docx" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/910/indicacao_088.2023_-_admilson.docx" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/914/indicacao_089.2023_-_jhon.docx" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/920/indicacao_090.2023_-_jhon.docx" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/921/indicacao_091.2023_-_jhon.docx" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/922/indicacao_092.2023_-_ademilson.docx" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/923/indicacao_093.2023_-_ademilson.docx" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/924/indicacao_094.2023_-_ademilson.docx" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/925/indicacao_095.2023_-_daise.docx" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/930/indicacao_096.2023_-_mesa_diretora.docx" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/933/indicacao_097.2023_-_daise.docx" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/934/indicacao_098.2023_-_ademilson.docx" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/935/indicacao_099.2023_-_ademilson.docx" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/936/indicacao_100.2023_-_jhon.docx" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/944/indicacao_102.2023_-_mesa_camara.docx" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/616/requerimento_001-2023_-_urgencia_de_votacao.doc" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/618/comissoes_permanentes_da_camara_de_2023.doc" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/627/requerimento_003-2023_-_urgencia_de_votacao.doc" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/630/requerimento_004-2023._-cleomar_eterno_de_campos_-_informacoes_insalubridade_acs_e_ace.docx" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/649/requerimento_006.2022_-_justificativa_de_ausencia_de_sessao.docx" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/672/requerimento_010.2023_-_justificativa_de_ausencia_de_sessao.docx" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/681/requerimento_011-2023._-cleomar_eterno_de_campos_-_informacoes_necessidade_de_concurso_publico.docx" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/682/requerimento_012-2023_-cleomar_eterno_de_campos_-_informacoes_aumento_tarifa_coleta_de_lixo_e_agua.docx" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/683/requerimento_013-2023._-_daise_-_informacoes_sobre_obra_praca_da_juventude.docx" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/684/requerimento_014-2023._-_daise_-servicos_oferecidos_autismo.docx" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/697/requerimento_015-2023_-_urgencia_de_votacao.doc" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/715/requerimento_016-2023._-cleomar_eterno_de_campos_-_comissao_especial_-_investigacao_pregao_11-2023.docx" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/716/requerimento_017-2023._-cleomar_eterno_de_campos_-_informacoes_insalubridade_motorista_onibus.docx" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/722/requerimento_018-2023_-_urgencia_de_votacao.doc" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/729/requerimento_019.2023_-_justificativa_de_ausencia_de_sessao.docx" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/733/requerimento_020.2023_-_justificativa_de_ausencia_de_sessao.docx" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/748/requerimento_021-2023._-cleomar_eterno_de_campos_-_requerimento_-_projetos_entradas_ana_terra_e_novo_eldorado_assinado.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/753/requerimento_022.2023_-_licenca_vereadora_daise.doc" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/756/requerimento_023.2023_-_justificativa_de_ausencia_de_sessao.docx" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/757/requerimento_024-2023_-_urgencia_de_votacao.doc" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/774/requerimento_025-2023._-cleomar_eterno_de_campos_-_requerimento_-_recursos_prefeitura_aquisicao_material_de_limpeza.docx" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/778/requerimento_026-2023_-_cleomar_-_informacoes_sobre_obra_praca_da_juventude.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/781/requerimento_027-2023_-_urgencia_de_votacao.doc" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/800/requerimento_028-2023_-_urgencia_de_votacao.doc" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/813/requerimento_029-2023_-_urgencia_de_votacao.doc" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/821/requerimento_030.2023_-_justificativa_de_ausencia_de_sessao.docx" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/822/requerimento_031-2023_-_urgencia_de_votacao_-.doc" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/825/requerimento_032-2023_-_cleomar_-_comissao_especial_uso_de_maquina_publica.docx" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/827/requerimento_033.2023_-_justificativa_de_ausencia_de_sessao.docx" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/828/requerimento_034.2023_cleomar_-__agricultura_familiar.docx" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/836/requerimento_035-2023_-_urgencia_de_votacao.doc" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/841/requerimento_036.2023_-_justificativa_de_ausencia_de_sessao.docx" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/851/requerimento_037-2023_-_urgencia_de_votacao.doc" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/869/requerimento_038-2023_-_urgencia_de_votacao_-_cleomar.doc" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/875/requerimento_039-2023_-_urgencia_de_votacao.doc" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/881/requerimento_040-2023_-_urgencia_de_votacao.doc" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/888/requerimento_041.2023_-_justificativa_de_ausencia_de_sessao.docx" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/896/requerimento_042.2023_-_licenca_vereador_cleomar.doc" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/907/requerimento_044-2023_-_urgencia_de_votacao.doc" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/919/requerimento_045-2023_-_urgencia_de_votacao.doc" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/932/requerimento_046-2023_-_informacao_sobre_politicas_protecao_animal.doc" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/938/requerimento_047-2023_-_urgencia_de_votacao.doc" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/942/requerimento_048-2023_-_urgencia_de_votacao.doc" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/948/requerimento_049-2023_-_urgencia_de_votacao.doc" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/713/mocao_de_reconhecimento_001.2023_-_daise.doc" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/740/mocao_de_reconhecimento_002.2023_-_elder_e_diego.doc" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/745/mocao_de_reconhecimento_003.2023_-_cleomar.doc" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/746/mocao_de_reconhecimento_004.2023_-_cleomar.doc" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/771/mocao_de_reconhecimento_005.2022_-_gobi_aelton.doc" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/772/mocao_de_reconhecimento_006.2023_-_mesa_diretora.doc" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/793/mocao_de_reconhecimento_008.2023_-_aelton.doc" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/842/mocao_de_apoio_009.2023_-_diego.doc" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/915/mocao_de_agradecimento_010.2023_-_jhon.doc" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/918/mocao_de_reconhecimento_011.2023_-_daise.doc" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/941/mocao_de_reconhecimento_012.2023_-_mesa_da_camara.doc" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/617/projeto_de_resolucao_001-2023_-_fixa_o_calendario_legislativo_para_2023.docx" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/633/projeto_de_resolucao_002-2023_-_pesquisa_de_preco_e_dispensa_eletronica_lei_14.133-2021..docx" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/669/projeto_de_resolucao_003-2023_-_regulamenta_dispositivos_lei_14.133-2021.docx" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/879/projeto_de_resolucao_004-2023._altera_data_de_sessao_ordinaria-_resolucao_120-2023.docx" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/931/projeto_de_emenda_lei_organica_n_01-2023_-_idade_minima_aposentadoria.docx" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/702/oficio_gab_41-2023_solicita_30_dias_de_afastamento.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/750/oficio_gab_65-2023_solicita_10_dias_de_afastamento.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/809/requerimento_de_retirada.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/824/oficio_gab_102-2023_solicita_10_dias_de_afastamento.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/823/parecer_tce.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/625/1a_sessao_ordinaria_de_06-02-2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/636/2a_sessao_ordinaria_de_13-02-2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/644/3a_sessao_ordinaria_de_20-02-2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/655/4a_sessao_ordinaria_de_27-02-2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/658/5a_sessao_ordinaria_de_06-03-2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/667/6a_sessao_ordinaria_de_13-03-2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/671/7a_sessao_ordinaria_de_20-03-2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/678/8a_sessao_ordinaria_de_27-03-2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/685/9a_sessao_ordinaria_de_03-04-2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/690/10a_sessao_ordinaria_de_10-04-2023..pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/696/11a_sessao_ordinaria_de_17-04-2023..pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/721/13a_sessao_ordinaria_de_08-05-2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/727/14a_sessao_ordinaria_de_15-05-2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/732/15a_sessao_ordinaria_de_22-05-2023..pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/738/16a_sessao_ordinaria_de_30-05-2023..pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/751/17a_sessao_ordinaria_de_05-06-2023..pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/754/18a_sessao_ordinaria_de_12-06-2023..pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/763/19a_sessao_ordinaria_de_19-06-2023..pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/773/20a_sessao_ordinaria_de_26-06-2023..pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/782/21a_sessao_ordinaria_de_10-07-2023..pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/792/22a_sessao_ordinaria_de_17-07-2023..pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/799/23a_sessao_ordinaria_de_07-08-2023..pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/805/24a_sessao_ordinaria_de_14-08-2023..pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/820/25a_sessao_ordinaria_de_21-08-2023..pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/826/26a_sessao_ordinaria_de_28-08-2023..pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/835/27a_sessao_ordinaria_de_04-09-2023..pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/840/28a_sessao_ordinaria_de_11-09-2023.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/849/29a_sessao_ordinaria_de_18-09-2023.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/856/30a_sessao_ordinaria_de_25-09-2023.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/866/31a_sessao_ordinaria_de_02-10-2023.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/873/32a_sessao_ordinaria_de_09-10-2023.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/880/33a_sessao_ordinaria_de_16-10-2023.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/886/34a_sessao_ordinaria_de_23-10-2023.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/895/35a_sessao_ordinaria_de_03-11-2023.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/906/36a_sessao_ordinaria_de_13-11-2023.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/917/37a_sessao_ordinaria_de_21-11-2023.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/926/38a_sessao_ordinaria_de_27-11-2023.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/937/39a_sessao_ordinaria_de_04-12-2023.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/946/40a_sessao_ordinaria_de_11-12-2023.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/631/1a_sessao_extraordinaria_de_07-02-2023.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/705/2a_sessao_extraordinaria_de_27-04-2023.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/723/3a_sessao_extraordinaria_de_10-05-2023.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/940/4a_sessao_extraordinaria_de_06-12-2023.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/953/5a_sessao_extraordinaria_de_28-12-2023.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/611/projeto_de_lei_ordinaria_01.2023_-_altera_a_lei_1264.2019.doc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/612/plo_002.2023_-_abertura_de_credito_adicional_especial_sec._obras_-_convenio_1851-2022-sedec.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/613/plo_003.2023_-abertura_de_credito_adicional_especial_-_programa_desenvolve_tapurah.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/614/plo_004.2023_-abertura_de_credito_adicional_especial_-_criacao_secretaria_de_servicos_publicos.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/615/plo_005.2023_-_superavit_-_sec._obras_r_3.200.000.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/626/plo_006.2023_-_abertura_de_credito_adicional_especial_-superavit_-_sec._ass._social.docx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/641/plo_007.2023_-_abertura_de_credito_adicional_especial_centro_de_reabilitacao.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/642/plo_008.2023_-_abertura_de_credito_adicional_especial_repasse_emenda_parlamentar.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/643/plo_009.2023_-_alteracao_loa_-_sec._saude_-_emenda_parlamentar_500.000.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/647/plo_010.2023_-_rga.docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/648/plo_011.2023_-_lei_suas_-__sistema_unico_de_assistencia_social_de_tapurah.doc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/662/plo_012.2023_-_superavit_-_sec._obras_r_612.346_tubos_convenio_00062022.docx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/663/plo_013.2023_-_superavit_-_abertura_de_credito_adicional_sec._obras_-_convenio_0005-2022.docx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/664/plo_014.2022_-_superavit_-_abertura_de_credito_suplementar_-_convenio_0303.2022.docx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/665/plo_015.2022_-_superavit_-_abertura_de_credito_suplementar_-_convenio_1209.2022_linha_borges.docx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/675/plo_016.2023_-_ref._implantacao_de_condominio.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/689/plo_17.2023_-_altera_a_lei_1268.2019.doc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/676/plo_18.2023_-_altera_a_lei_1160.2017_-_ruas_industrial.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/695/plo_019.2023_-_abertura_de_credito_adicional_especial_-superavit_-_sec._ass._social.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/700/plo_020.2023_-_abertura_de_credito_adicional_por_excesso_de_arrecadacao_sapude_paici.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/707/plo_021.2023_-_autorizacao_para_termo_de_convenio_cdce_escola_municipal_vinicius_de_moraes.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/708/plo_022.2023_-_autorizacao_para_termo_de_convenio_cdce_escola_municipal_crianca_feliz.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/709/plo_023.2023_-_autorizacao_para_termo_de_convenio_cdce_do_centro_municipal_monteiro_lobato.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/710/plo_024.2023_-_autorizacao_para_termo_de_convenio_cdce_do_cecilia_meireles.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/711/plo_025.2023_-_autorizacao_para_termo_de_convenio_cdce_escola_municipal_renascer.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/712/plo_026.2023_-_autorizacao_para_termo_de_convenio_cdce_escola_municipal_dom_aquino.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/720/plo_027.2023_-_abertura_de_credito_adicional_especial_-superavit_-_sec._saude_-_estadual.docx" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/725/plo_028.2023_-_abertura_de_credito_adicional_especial_-superavit_-_sec._educacao_transporte_escolar_1.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/726/plo_029.2023_-_superavit_-_sec._obras_1.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/735/plo_030.2023_-_criacao_do_cmpc_-_politica_cultural.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/736/plo_031.2023_-_altera_a_lei_municipal_1361-2021.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/737/plo_032.2023_-_abertura_de_credito_adicional_-superavit_-_sec._ass._social_creas.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/743/plo_033.2023_-_ldo_2024_e_anexos.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/755/plo_034.2023_-abertura_de_credito_adicional_suplementar_-_sec.infraestrutura_-_construcao_caixa_de_agua.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/779/plo_035.2023_-_superavit_-_sec._obras_-_folha.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/780/plo_036.2023_-_abertura_de_credito_adicional_-superavit_-_sec._ass._social_covid.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/789/plo_037.2023_-_abertura_de_credito_adicional__-superavit_-_sec._saude_-folha_-_federal.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/797/plo_038.2023_-_abertura_de_credito_adicional_-superavit_-_sec._ass._social_federal_1.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/798/plo_039.2023_-_abertura_de_credito_adicional_-superavit_-_sec._educacao_16_salas.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/806/plo_040.2023_-_superavit_-_sec._servicos_publicos.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/807/plo_041.2023_-_abertura_de_credito_adicional_especial_por_excesso_de_arrecadacao_lei_paulo_gustavo.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/808/plo_042.2023_-_limite_loa.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/811/plo_043.2023_-_autorizacao_para_termo_de_convenio_com_ufmt.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/810/plo_044.2023_-abertura_de_credito_adicional_suplementar_-_previdencia.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/812/plo_045.2023_-_superavit_-_sec._servicos_publicos.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/815/plo_046.2023_-_abertura_de_credito_adicional_suplementar_-superavit_-_adm_convenio_ufmt.docx" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/817/plo_047.2023_-_autoriza_firma_termo_de_fomento_conselho_de_seguranca.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/818/plo_048.2023_-abertura_de_credito_adicional_suplementar_-_gabinete_-_conseg.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/819/plo_049.2023_-abertura_de_credito_adicional_por_superavit_-_gabinete_-_conseg.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/832/plo_051.2023_-_superavit_-_sec._obras_-_investimento_em_pavimentacao.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/848/plo_52.2023_-_institui_aplicacao_de_penalidade_nova_lei_de_licitacao.doc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/834/plo_053.2023_-_instalacao_de_cameras_de_monitoramento_nas_escolas_e_sala_de_aula.docx" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/839/plo_054.2023_-__abertura_de_credito_repasse_tecnico_de_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/845/plo_056.2023_-abertura_de_credito_adicional_por_superavit_-_associacao.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/846/plo_057.2023_-abertura_de_credito_adicional_por_superavit_-_saude_-_folha_de_pagamento.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/847/plo_058.2023_-abertura_de_credito_adicional_por_superavit_-_saude.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/852/plo_059.2023_-_superavit_-_sec._obras_-_suplementacao_reforma_da_praca.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/853/plo_060.2023_-_abertura_de_credito_adicional_por_excesso_de_arrecadacao_-_suplementar_lei_paulo_gustavo.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/854/plo_061.2023_-_abertura_de_credito_adicional_-superavit_-_sec._ass._social_fia.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/855/plo_062.2023_-_excesso_de_arrecadacao_fundeb1.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/861/plo_063.2023_-_loa_2024_completo.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/862/plo_064.2023_-_autorizacao_para_suplementacao.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/870/plo_065.2023_-_abertura_de_credito_adicional_por_excesso_de_arrecadacao_-_emenda_parlamentar_-_saude.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/871/plo_066.2023_-_abertura_de_credito_adicional_por_excesso_de_arrecadacao_-_repasse_tec._de_infermagem_-_saude.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/878/plo_067.2023_-_limite_loa.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/890/plo_069.2023_-_superavit_-_sec._obras.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/900/plo_70.2023_-_desafetacao_de_rua.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/902/plo_071.2023_-_excesso_de_arrecadacao.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/898/plo_072.2023_-_ratifica_cidesa.docx" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/903/plo_073.2023_-_abertura_de_credito_adicional_especial_referente_incentivo_financeiro_estadual_referente_programa_imuiza_mt.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/904/plo_074.2023_-_excesso_de_arrecadacao_-_tec._infermagem.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/911/plo_075.2023_-_superavit_-_sec._obras.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/912/plo_076.2023_-abertura_de_credito_adicional_por_superavit_federal_-_saude.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/913/plo_077.2023_-abertura_de_credito_adicional_saude.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/939/plo_078.2023_-_limite_loa.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/947/plo_079.2023-_rga_2024..pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/645/plc_001.2023_-_inclui_laudo_tec_ace_e_acs.docx" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/646/plc_002.2023_-_plano_de_cargos_e_carreiras_-_fiscais_alterado.doc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/674/plc_003.2023_-_tapurah_previ_-__aprova_calculo_atuarial_-.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/688/plc_04.2023_-_altera_lei_33.2012_-_plano_de_cargos_e_carreiras.doc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/699/plc_005.2023_-_altera_lei_93.2016_-_ampliacao_do_perimetro_urbano.doc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/703/plc_06.2023_-_altera_lei_33.2012_-_plano_de_cargos_e_carreiras_-_comissionados_do_obras_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/760/plc_07.2023_-_altera_lei_33.2012_-_plano_de_cargos_e_carreiras_-_fg_auditor_2.doc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/706/plc_08.2023_-__isencao_de_taxa_associacao.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/718/plc_09.2023_-_alvara_provisorio.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/734/plc_010.2023_-_altera_lei_33.2012_-_plano_de_cargos_e_carreiras_-_altera_nomenclatura.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/759/plc_11.2023_-_altera_lc_94.2016_-_sistema_viario_municipal.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/791/plc_13.2023_-_altera_lei_33.2012_-_fiscais_vigilancia.doc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/882/plc_14.2023_-_autoriza_conceder_incentivos_a_empresas_loteamentos_habitacionais.docx" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/901/plc_015.2023_-_amplia_zona_de_industria__e_cria_nova_zona_de_aeroporto.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/899/plc_16.2023_-_altera_lei_33.2012_-_plano_de_cargos_e_carreiras_-_comissionados.doc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/927/plc_17.2023_-_projeto_lei_reforma_-_tapurahprevi_.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/929/plc_18.2023_-_incentivo_industrial.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/656/projeto_de_lei_ordinaria_do_legislativo_001-2023_rga_do_poder_legislativo.docx" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/670/projeto_de_lei_ordinaria_do_legislativo_no_002-2023_-_altera_lei_1197-2018.docx" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/677/projeto_de_lei_ordinaria_do_legislativo_003-2023_denomina_cartodromo_municipal.doc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/719/projeto_de_lei_ordinaria_do_legislativo_004-2023_declara_de_utilidade_publica_da_associacao_volei_cidadao.doc" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/739/projeto_de_lei_ordinaria_do_legislativo_005-2023_-_politica_de_protecao_de_pessoas_com_fibromialgia.docx" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/758/projeto_de_lei_ordinaria_do_legislativo_006-2023_-_estacionamento_rotativo_farmacias.docx" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/864/projeto_de_lei_ordinaria_do_legislativo_07-2023_-_nomeia_ruas_florais.doc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/865/projeto_de_lei_ordinaria_do_legislativo_009-2023_-_altera_lei_1.090-2015_transporte_escolar..docx" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/916/projeto_de_lei_ordinaria_do_legislativo_010-2023_-_denomina_cemiterio_municipal.docx" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/945/projeto_de_lei_ordinaria_do_legislativo_011-2023_-_nomeia_ruas_florais.doc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/863/projeto_de_lei_complementar_do_legislativo_001-2023_-_altera_lei_complementar_116-2017_taxa_lixo.docx" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/951/projeto_de_lei_complementar_do_legislativo_no_002.2023_-_altera_codigo_de_posturas.doc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/632/01_emenda_aditiva.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/659/02_emenda_modificativa__02_2023-_projeto_lei___10-2023._novo.00.docx" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/660/03_emenda_modificativa__03_2023-_projeto_lei___11-2023.docx" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/661/04_emenda_aditiva__04_2023-_projeto_lei_complementar_001-2023..docx" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/949/05_emenda_modificativa__05-2023-_projeto_lei___79-2023.docx" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/950/06_emenda_supressiva__06-2023-_projeto_lei___64-2023.docx" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/619/indicacao_001.2023_-_cleomar.docx" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/620/indicacao_002.2023_-leandro_frizzo-iptu_verde.docx" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/621/indicacao_003.2023_-_leandro_-_isencao_taxas_associacoes.docx" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/622/indicacao_004.2023_-_cleomar.docx" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/623/indicacao_005.2023_-_aelton_-_jhon.docx" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/634/indicacao_007.2023_-_cleomar.docx" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/635/indicacao_008.2023_-_jhon_-_aelton.docx" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/637/indicacao_009.2023_-_elizeu.docx" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/638/indicacao_010.2023_-_cleomar.docx" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/639/indicacao_011.2023_-_marcio_-_aelton.docx" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/652/indicacao_012.2023_-_diego.docx" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/653/indicacao_013.2023_-_aelton_e_jhon.docx" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/654/indicacao_014.2023_-_aelton_jhon_e_elder.docx" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/657/indicacao_015.2023_-_diego.docx" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/666/indicacao_016.2023_-_vereadores.docx" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/673/indicacao_017.2023_-_cleomar.docx" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/679/indicacao_018.2023_-_diego.docx" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/680/indicacao_019.2023_-_diego.docx" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/686/indicacao_020.2023_-_cleomar.docx" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/687/indicacao_021.2023_-_marcio.docx" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/691/indicacao_022.2023_-__daise_cleomar_-_seguranca_escolas..docx" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/693/indicacao_024.2023_-_jhon.docx" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/694/indicacao_025.2023_-_cleomar.docx" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/698/indicacao_026.2023_-_jhon_-.docx" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/714/indicacao_028.2023_-_cleomar.docx" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/717/indicacao_029.2023_-_daise.docx" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/724/indicacao_030.2023_-_cleomar.docx" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/728/indicacao_031.2023_-_cleomar.docx" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/730/indicacao_032.2023_-_cleomar_-__loteamento_jardim_italia.docx" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/731/indicacao_033.2023_-_cleomar.docx" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/741/indicacao_034.2023_-_aelton.docx" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/742/indicacao_035.2023_-_aelton.docx" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/744/indicacao_036.2023_-_elder.docx" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/747/indicacao_037.2023_-_cleomar_-__entrada_distrito_ana_terra_e_novo_eldorado.docx" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/749/indicacao_038.2023_-_elder.docx" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/752/indicacao_039.2023_-_elder.docx" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/761/indicacao_040.2023_-_rafael.docx" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/762/indicacao_041.2023_-_rafael.docx" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/764/indicacao_042.2023_-_rafael.docx" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/765/indicacao_043.2023_-_rafael.docx" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/766/indicacao_044.2023_-_rafael.docx" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/767/indicacao_045.2023_-_rafael.docx" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/768/indicacao_046.2023_-_jhon.docx" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/769/indicacao_047.2023_-_jhon.docx" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/770/indicacao_048.2023_-_elder.docx" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/775/indicacao_049.2023_-_cleomar.docx" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/776/indicacao_050.2023_-_rafael.docx" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/783/indicacao_051.2023_-_cleomar.docx" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/784/indicacao_052.2023_-_jhon.docx" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/785/indicacao_053.2023_-_jhon.docx" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/786/indicacao_054.2023_-_rafael.docx" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/787/indicacao_055.2023_-_rafael.docx" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/788/indicacao_056.2023_-_rafael.docx" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/794/indicacao_057.2023_-_daise.docx" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/795/indicacao_058.2023_-_cleomar.docx" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/802/indicacao_060.2023_-_daise.docx" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/803/indicacao_061.2023_-_daise.docx" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/804/indicacao_062.2023_-_cleomar..docx" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/814/indicacao_063.2023_-_cleomar_-_piso_enfermagem.docx" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/829/indicacao_064.2023_-_diego.docx" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/830/indicacao_065.2023_-_daise.docx" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/831/indicacao_066.2023_-_jhon.docx" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/837/indicacao_067.2023_-_diego.docx" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/843/indicacao_068.2023_-_jhon.docx" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/844/indicacao_069.2023_-_jhon.docx" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/850/indicacao_070.2023_-_jhon.docx" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/858/indicacao_071.2023_-_jhon.docx" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/859/indicacao_072.2023_-_jhon.docx" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/860/indicacao_073.2023_-_jhon.docx" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/867/indicacao_074.2023_-_daise_-_acs_pontal_do_borges.docx" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/868/indicacao_075.2023_-_daise.docx" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/872/indicacao_076.2023_-_cleomar_-_aux._aluguel_maria_da_penha.docx" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/876/indicacao_077.2023_-_aelton.docx" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/877/indicacao_078.2023_-_aelton.docx" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/883/indicacao_079.2023_-diego.docx" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/884/indicacao_080.2023_-jhon.docx" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/885/indicacao_081.2023_-jhon..docx" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/889/indicacao_082.2023_-diego.docx" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/891/indicacao_083.2023_-elder.docx" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/892/indicacao_084.2023_-elder.docx" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/905/indicacao_085.2023_-diego.docx" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/908/indicacao_086.2023_-_admilson_-_loteamento_santo_antonio.docx" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/909/indicacao_087.2023_-_admilson.docx" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/910/indicacao_088.2023_-_admilson.docx" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/914/indicacao_089.2023_-_jhon.docx" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/920/indicacao_090.2023_-_jhon.docx" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/921/indicacao_091.2023_-_jhon.docx" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/922/indicacao_092.2023_-_ademilson.docx" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/923/indicacao_093.2023_-_ademilson.docx" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/924/indicacao_094.2023_-_ademilson.docx" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/925/indicacao_095.2023_-_daise.docx" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/930/indicacao_096.2023_-_mesa_diretora.docx" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/933/indicacao_097.2023_-_daise.docx" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/934/indicacao_098.2023_-_ademilson.docx" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/935/indicacao_099.2023_-_ademilson.docx" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/936/indicacao_100.2023_-_jhon.docx" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/944/indicacao_102.2023_-_mesa_camara.docx" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/616/requerimento_001-2023_-_urgencia_de_votacao.doc" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/618/comissoes_permanentes_da_camara_de_2023.doc" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/627/requerimento_003-2023_-_urgencia_de_votacao.doc" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/630/requerimento_004-2023._-cleomar_eterno_de_campos_-_informacoes_insalubridade_acs_e_ace.docx" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/649/requerimento_006.2022_-_justificativa_de_ausencia_de_sessao.docx" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/672/requerimento_010.2023_-_justificativa_de_ausencia_de_sessao.docx" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/681/requerimento_011-2023._-cleomar_eterno_de_campos_-_informacoes_necessidade_de_concurso_publico.docx" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/682/requerimento_012-2023_-cleomar_eterno_de_campos_-_informacoes_aumento_tarifa_coleta_de_lixo_e_agua.docx" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/683/requerimento_013-2023._-_daise_-_informacoes_sobre_obra_praca_da_juventude.docx" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/684/requerimento_014-2023._-_daise_-servicos_oferecidos_autismo.docx" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/697/requerimento_015-2023_-_urgencia_de_votacao.doc" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/715/requerimento_016-2023._-cleomar_eterno_de_campos_-_comissao_especial_-_investigacao_pregao_11-2023.docx" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/716/requerimento_017-2023._-cleomar_eterno_de_campos_-_informacoes_insalubridade_motorista_onibus.docx" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/722/requerimento_018-2023_-_urgencia_de_votacao.doc" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/729/requerimento_019.2023_-_justificativa_de_ausencia_de_sessao.docx" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/733/requerimento_020.2023_-_justificativa_de_ausencia_de_sessao.docx" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/748/requerimento_021-2023._-cleomar_eterno_de_campos_-_requerimento_-_projetos_entradas_ana_terra_e_novo_eldorado_assinado.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/753/requerimento_022.2023_-_licenca_vereadora_daise.doc" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/756/requerimento_023.2023_-_justificativa_de_ausencia_de_sessao.docx" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/757/requerimento_024-2023_-_urgencia_de_votacao.doc" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/774/requerimento_025-2023._-cleomar_eterno_de_campos_-_requerimento_-_recursos_prefeitura_aquisicao_material_de_limpeza.docx" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/778/requerimento_026-2023_-_cleomar_-_informacoes_sobre_obra_praca_da_juventude.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/781/requerimento_027-2023_-_urgencia_de_votacao.doc" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/800/requerimento_028-2023_-_urgencia_de_votacao.doc" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/813/requerimento_029-2023_-_urgencia_de_votacao.doc" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/821/requerimento_030.2023_-_justificativa_de_ausencia_de_sessao.docx" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/822/requerimento_031-2023_-_urgencia_de_votacao_-.doc" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/825/requerimento_032-2023_-_cleomar_-_comissao_especial_uso_de_maquina_publica.docx" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/827/requerimento_033.2023_-_justificativa_de_ausencia_de_sessao.docx" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/828/requerimento_034.2023_cleomar_-__agricultura_familiar.docx" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/836/requerimento_035-2023_-_urgencia_de_votacao.doc" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/841/requerimento_036.2023_-_justificativa_de_ausencia_de_sessao.docx" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/851/requerimento_037-2023_-_urgencia_de_votacao.doc" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/869/requerimento_038-2023_-_urgencia_de_votacao_-_cleomar.doc" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/875/requerimento_039-2023_-_urgencia_de_votacao.doc" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/881/requerimento_040-2023_-_urgencia_de_votacao.doc" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/888/requerimento_041.2023_-_justificativa_de_ausencia_de_sessao.docx" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/896/requerimento_042.2023_-_licenca_vereador_cleomar.doc" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/907/requerimento_044-2023_-_urgencia_de_votacao.doc" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/919/requerimento_045-2023_-_urgencia_de_votacao.doc" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/932/requerimento_046-2023_-_informacao_sobre_politicas_protecao_animal.doc" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/938/requerimento_047-2023_-_urgencia_de_votacao.doc" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/942/requerimento_048-2023_-_urgencia_de_votacao.doc" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/948/requerimento_049-2023_-_urgencia_de_votacao.doc" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/713/mocao_de_reconhecimento_001.2023_-_daise.doc" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/740/mocao_de_reconhecimento_002.2023_-_elder_e_diego.doc" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/745/mocao_de_reconhecimento_003.2023_-_cleomar.doc" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/746/mocao_de_reconhecimento_004.2023_-_cleomar.doc" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/771/mocao_de_reconhecimento_005.2022_-_gobi_aelton.doc" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/772/mocao_de_reconhecimento_006.2023_-_mesa_diretora.doc" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/793/mocao_de_reconhecimento_008.2023_-_aelton.doc" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/842/mocao_de_apoio_009.2023_-_diego.doc" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/915/mocao_de_agradecimento_010.2023_-_jhon.doc" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/918/mocao_de_reconhecimento_011.2023_-_daise.doc" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/941/mocao_de_reconhecimento_012.2023_-_mesa_da_camara.doc" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/617/projeto_de_resolucao_001-2023_-_fixa_o_calendario_legislativo_para_2023.docx" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/633/projeto_de_resolucao_002-2023_-_pesquisa_de_preco_e_dispensa_eletronica_lei_14.133-2021..docx" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/669/projeto_de_resolucao_003-2023_-_regulamenta_dispositivos_lei_14.133-2021.docx" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/879/projeto_de_resolucao_004-2023._altera_data_de_sessao_ordinaria-_resolucao_120-2023.docx" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/931/projeto_de_emenda_lei_organica_n_01-2023_-_idade_minima_aposentadoria.docx" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/702/oficio_gab_41-2023_solicita_30_dias_de_afastamento.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/750/oficio_gab_65-2023_solicita_10_dias_de_afastamento.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/809/requerimento_de_retirada.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/824/oficio_gab_102-2023_solicita_10_dias_de_afastamento.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2023/823/parecer_tce.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H331"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="41.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="159" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="191.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="191" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>