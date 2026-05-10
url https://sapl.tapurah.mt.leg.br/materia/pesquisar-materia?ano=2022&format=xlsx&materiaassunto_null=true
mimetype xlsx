--- v0 (2026-02-05)
+++ v1 (2026-05-10)
@@ -54,2998 +54,2998 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>ATASA</t>
   </si>
   <si>
     <t>Ata da Sessão Anterior</t>
   </si>
   <si>
     <t>Mesa Diretora da Câmara</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/320/1a_sessao_ordinaria_de_01-02-2022.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/320/1a_sessao_ordinaria_de_01-02-2022.pdf</t>
   </si>
   <si>
     <t>Ata da 1ª Sessão Ordinária do dia 01/02/2022</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/330/2a_sessao_ordinaria_de_07-02-2022.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/330/2a_sessao_ordinaria_de_07-02-2022.pdf</t>
   </si>
   <si>
     <t>Ata da 2ª Sessão Ordinária do dia 07/02/2022</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/334/3a_sessao_ordinaria_de_14-02-2022.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/334/3a_sessao_ordinaria_de_14-02-2022.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 14 de fevereiro de 2022.</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/345/4a_sessao_ordinaria_de_21-02-2022.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/345/4a_sessao_ordinaria_de_21-02-2022.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 21 de fevereiro de 2022.</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/351/5a_sessao_ordinaria_de_07-03-2022.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/351/5a_sessao_ordinaria_de_07-03-2022.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 07 de março de 2022.</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/362/6a_sessao_ordinaria_de_14-03-2022.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/362/6a_sessao_ordinaria_de_14-03-2022.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 14 de março de 2022.</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/367/7a_sessao_ordinaria_de_21-03-2022.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/367/7a_sessao_ordinaria_de_21-03-2022.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do Dia 21de março de 2022.</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/378/8a_sessao_ordinaria_de_28-03-2022.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/378/8a_sessao_ordinaria_de_28-03-2022.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 28 de março de 2022.</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/384/9a_sessao_ordinaria_de_04-04-2022.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/384/9a_sessao_ordinaria_de_04-04-2022.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 04 de Abril de 2022.</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/392/10a_sessao_ordinaria_de_11-04-2022.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/392/10a_sessao_ordinaria_de_11-04-2022.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 11 de abril de 2022.</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/397/11a_sessao_ordinaria_de_18-04-2022.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/397/11a_sessao_ordinaria_de_18-04-2022.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 11ª Sessão Ordinária da 2ª Sessão Legislativa da 9ª Legislatura do dia 18 de Abril de 2022.</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/404/12a_sessao_ordinaria_de_25-04-2022.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/404/12a_sessao_ordinaria_de_25-04-2022.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 25 de abril de 2022.</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/407/13a_sessao_ordinaria_de_02-05-2022.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/407/13a_sessao_ordinaria_de_02-05-2022.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 02 de maio de 2022.</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/414/14a_sessao_ordinaria_de_09-05-2022.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/414/14a_sessao_ordinaria_de_09-05-2022.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão ordinária do dia 09 de maio de 2022</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/421/15a_sessao_ordinaria_de_16-05-2022.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/421/15a_sessao_ordinaria_de_16-05-2022.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 16 de maio de 2022.</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/433/16a_sessao_ordinaria_de_23-05-2022.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/433/16a_sessao_ordinaria_de_23-05-2022.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 23 de maio de 2022.</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/434/17a_sessao_ordinaria_de_06-06-2022.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/434/17a_sessao_ordinaria_de_06-06-2022.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 17ª Sessão Ordinária do dia 06 de junho de 2022</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/461/18a_sessao_ordinaria_de_13-06-2022.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/461/18a_sessao_ordinaria_de_13-06-2022.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 13 de junho de 2022.</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/467/19a_sessao_ordinaria_de_21-06-2022.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/467/19a_sessao_ordinaria_de_21-06-2022.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 20 de junho de 2022.</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/477/20a_sessao_ordinaria_de_27-06-2022.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/477/20a_sessao_ordinaria_de_27-06-2022.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 27 de junho de 2022.</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/484/21a_sessao_ordinaria_de_05-07-2022.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/484/21a_sessao_ordinaria_de_05-07-2022.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 05 de julho de 2022</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/</t>
   </si>
   <si>
     <t>22ª Sessão Ordinária de 11-07-2022</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/499/23a_sessao_ordinaria_de_01-08-2022.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/499/23a_sessao_ordinaria_de_01-08-2022.pdf</t>
   </si>
   <si>
     <t>Ata da 23ª Sessão Ordinária do dia 01 de Agosto de 2022</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/509/24a_sessao_ordinaria_de_08-08-2022.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/509/24a_sessao_ordinaria_de_08-08-2022.pdf</t>
   </si>
   <si>
     <t>Ata da 24ª Sessão Ordinária do dia 08 de Agosto de 2022.</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/515/25a_sessao_ordinaria_de_15-08-2022.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/515/25a_sessao_ordinaria_de_15-08-2022.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 15/08/2022.</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 29 de Agosto de 2022.</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/537/27a_sessao_ordinaria_de_05-09-2022.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/537/27a_sessao_ordinaria_de_05-09-2022.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 05 de setembro de 2022.</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/542/28a_sessao_ordinaria_de_12-09-2022.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/542/28a_sessao_ordinaria_de_12-09-2022.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 12 de setembro de 2022.</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 19 de setembro de 2022</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/556/30a_sessao_ordinaria_de_26-09-2022.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/556/30a_sessao_ordinaria_de_26-09-2022.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 26 de setembro de 2022</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/558/31a_sessao_ordinaria_do_dia_03-10-22.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/558/31a_sessao_ordinaria_do_dia_03-10-22.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 03 de outubro de 2022.</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/565/32a_sessao_ordinaria_do_dia_10-10-22..pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/565/32a_sessao_ordinaria_do_dia_10-10-22..pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 10 de outubro de 2022.</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/570/33a_sessao_ordinaria_do_dia_17-10-22..pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/570/33a_sessao_ordinaria_do_dia_17-10-22..pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 17 de outubro de 2022</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/577/34a_sessao_ordinaria_do_dia_24-10-22..pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/577/34a_sessao_ordinaria_do_dia_24-10-22..pdf</t>
   </si>
   <si>
     <t>Ata da 34ª Sessão Ordinária do dia 24 de outubro de 2022</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/584/35a_sessao_ordinaria_do_dia_07-11-22..pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/584/35a_sessao_ordinaria_do_dia_07-11-22..pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 07 de novembro de 2022</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/586/36a_sessao_ordinaria_do_dia_18-11-22..pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/586/36a_sessao_ordinaria_do_dia_18-11-22..pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 18 de novembro de 2022.</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/590/37a_sessao_ordinaria_do_dia_21-11-22..pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/590/37a_sessao_ordinaria_do_dia_21-11-22..pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 37ª Sessão Ordinária da 2ª Sessão Legislativa da 9ª Legislatura do dia 21 de novembro de 2022.</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/597/38a_sessao_ordinaria_do_dia_28-11-22..pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/597/38a_sessao_ordinaria_do_dia_28-11-22..pdf</t>
   </si>
   <si>
     <t>Ata da 38ª Sessão Ordinária do dia 28 de novembro de 2022.</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/607/39a_sessao_ordinaria_do_dia_05-12-22..pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/607/39a_sessao_ordinaria_do_dia_05-12-22..pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 05 de dezembro de 2022.</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/624/40a_sessao_ordinaria_do_dia_12-12-22..pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/624/40a_sessao_ordinaria_do_dia_12-12-22..pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da Sessão Ordinária do dia 12 de dezembro de 2022</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
     <t>ATASE</t>
   </si>
   <si>
     <t>Ata da Sessão Anterior Extraordinária</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/347/1a_sessao_extraordinaria_de_24-02-2022.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/347/1a_sessao_extraordinaria_de_24-02-2022.pdf</t>
   </si>
   <si>
     <t>Ata da 1ª Sessão Extraordinária do dia 24/02/2022.</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/368/2a_sessao_extraordinaria_de_22-03-2022.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/368/2a_sessao_extraordinaria_de_22-03-2022.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Extraordinária do dia 22 de março de 2022.</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/380/3a_sessao_extraordinaria_de_30-03-2022.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/380/3a_sessao_extraordinaria_de_30-03-2022.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Extraordinária do dia 30 de março de 2022</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/496/4a_sessao_extrardinaria_de_28-07-2022..pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/496/4a_sessao_extrardinaria_de_28-07-2022..pdf</t>
   </si>
   <si>
     <t>Ata da 4ª Sessão Extraordinária da 2ª Sessão Legislativa da 9ª Legislatura do dia 28 julho de 2022</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/519/5a_sessao_extraordinaria_de_19-08-2022.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/519/5a_sessao_extraordinaria_de_19-08-2022.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Extraordinária do dia 19 de agosto de 2022.</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Carlos Alberto Capeletti</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/324/projeto_de_lei_ordinaria_001.2022_verba_indenizatoria_covid.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/324/projeto_de_lei_ordinaria_001.2022_verba_indenizatoria_covid.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a verba indenizatória extraordinária de combate à Covid-19 aos servidores que atuam diretamente no enfrentamento da pandemia e que pela prestação de seus serviços estejam expostos a contaminação do novo coronavirus (Covid-19).</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/325/projeto_de_lei_ordinaria_002.2022_-_alteracao_loa_-_superavit.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/325/projeto_de_lei_ordinaria_002.2022_-_alteracao_loa_-_superavit.docx</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Adicional por superávit no importe de R$ 640.014,98 e dá outras providências.</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/326/projeto_de_lei_ordinaria_003.2022_-_alteracao_loa_-_superavit.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/326/projeto_de_lei_ordinaria_003.2022_-_alteracao_loa_-_superavit.docx</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Adicional  por Superávit Financeiro no valor de R$ 5.572.179,25 e dá outras providências.</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/331/plo_004.2022_-_alteracao_loa_-_superavit..pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/331/plo_004.2022_-_alteracao_loa_-_superavit..pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir  crédito adicional no valor de R$ 200.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/337/projeto_de_lei_ordinaria_005.2022_-_programa_asfalta_tapurah_-_alterado.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/337/projeto_de_lei_ordinaria_005.2022_-_programa_asfalta_tapurah_-_alterado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Programa Asfalta Tapurah e da outras providências.</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/338/projeto_de_lei_ordinaria_006.2022_-_rga-1.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/338/projeto_de_lei_ordinaria_006.2022_-_rga-1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de revisão geral anual dos subsídios dos servidores públicos e agentes políticos do município de Tapurah/MT e dá outras providências.</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/339/plo_007.2022_-_alteracao_loa_-_superavit.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/339/plo_007.2022_-_alteracao_loa_-_superavit.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir crédito adicional no importe de até R$ 484.993,00 e dá outras providências</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/349/projeto_de_lei_ordinaria_008.2022_-_alteracao_loa_-_superavit._ok.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/349/projeto_de_lei_ordinaria_008.2022_-_alteracao_loa_-_superavit._ok.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir crédito adicional especial até o o valor de R$ 5.247.000,00 (cinco milhões e duzentos e quarenta e sete mil reais) e dá outras providências.</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/352/plo_009.2022_-_rga_professores.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/352/plo_009.2022_-_rga_professores.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de Revisão Geral Anual dos subsídios dos professores do Município de Tapurah/MT e dá outras providências.</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/357/plo_010.2022_-_alteracao_loa_-_superavit_assinado.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/357/plo_010.2022_-_alteracao_loa_-_superavit_assinado.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Adicional Especial no importe de R$ 130.444,50 e dá outras providências.</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/358/projeto_de_lei_ordinaria_011.2022_-_alteracao_loa_-_superavit_anterior_alterado.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/358/projeto_de_lei_ordinaria_011.2022_-_alteracao_loa_-_superavit_anterior_alterado.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Adicional Especial até o valor de R$ 606.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/373/projeto_de_lei_ordinaria_012.2022_-_premiacoes_de_eventos_esportivos.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/373/projeto_de_lei_ordinaria_012.2022_-_premiacoes_de_eventos_esportivos.docx</t>
   </si>
   <si>
     <t>Dispõe sobre autorização ao Poder Executivo Municipal a Realizar despesas com premiação aos vencedores das competições esportivas no município de Tapurah e da outras providências.</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/374/projeto_de_lei_ordinaria_013.2022_-_alteracao_loa_-_superavit.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/374/projeto_de_lei_ordinaria_013.2022_-_alteracao_loa_-_superavit.docx</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Adicional Especial até o valor de R$ 1.133.877,66 e dá outras providências.</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/383/plo_014.2022_-_alteracao_loa_-_superavit_-_assistencia_social_130.44450_alteracao_da_lei_1434.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/383/plo_014.2022_-_alteracao_loa_-_superavit_-_assistencia_social_130.44450_alteracao_da_lei_1434.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Ordinária 1.434/2022 - Abre Crédito Adicional Especial por Superávit no importe de R$ 130.444,50 e dá outras providências</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/385/plo_015.2022_-_alteracao_loa_-_suplementacao_-_asfalta_tapurah.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/385/plo_015.2022_-_alteracao_loa_-_suplementacao_-_asfalta_tapurah.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Adicional por anulação parcial ou total de dotação no importe de R$ 800.000,00 e da outras providências.</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/395/projeto_de_lei_ordinaria_016.2022_-_alteracao_loa_-_superavit_-_sec._ass._social.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/395/projeto_de_lei_ordinaria_016.2022_-_alteracao_loa_-_superavit_-_sec._ass._social.docx</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Adicional Especial por Superávit até R$ 226.747,76 e dá outras providências.</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/405/projeto_de_lei_ordinaria_017.2022_-_alteracao_loa_-_superavit_-_sec._saude_23.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/405/projeto_de_lei_ordinaria_017.2022_-_alteracao_loa_-_superavit_-_sec._saude_23.docx</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Adicional Especial até R$ 23.602,00 e dá outras providências</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/406/projeto_de_lei_ordinaria_018.2022_-_alteracao_loa_-_superavit_-_sec._saude_250.00000.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/406/projeto_de_lei_ordinaria_018.2022_-_alteracao_loa_-_superavit_-_sec._saude_250.00000.docx</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Adicional Especial até R$ 123.262,47 e dá outras providências.</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/441/projeto_de_lei_ordinaria_019.2022_-_alteracao_de_destinacao_de_imovel_-_loteamento_joelma.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/441/projeto_de_lei_ordinaria_019.2022_-_alteracao_de_destinacao_de_imovel_-_loteamento_joelma.docx</t>
   </si>
   <si>
     <t>Autoriza a Alteração de destinação de imóvel Urbano localizado no Loteamento Joelma e dá outras providências.</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/412/projeto_de_lei_ordinaria_020.2022_-_alteracao_loa_-_superavit_-_secretaria_de_educacao.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/412/projeto_de_lei_ordinaria_020.2022_-_alteracao_loa_-_superavit_-_secretaria_de_educacao.docx</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir crédito Adicional Especial por Superávit Financeiro até R$ 298.284,60 e dá outras providências</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/413/projeto_de_lei_ordinaria_021.2022_-_alteracao_loa_-_superavit_-_secretaria_de_educacao.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/413/projeto_de_lei_ordinaria_021.2022_-_alteracao_loa_-_superavit_-_secretaria_de_educacao.docx</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir crédito adicional especial e dá outras providências</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/430/projeto_de_lei_ordinaria_022.2022_-_alteracao_loa_-_abertura_de_credito_especial_-_convenio_893353.2019obras.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/430/projeto_de_lei_ordinaria_022.2022_-_alteracao_loa_-_abertura_de_credito_especial_-_convenio_893353.2019obras.docx</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Adicional Especial até R$ 505.372,04 e dá outras providências.</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/431/projeto_de_lei_ordinaria_023.2022_-_alteracao_loa_-_abertura_de_credito_especial_-_convenio_892610.2019_obras_-.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/431/projeto_de_lei_ordinaria_023.2022_-_alteracao_loa_-_abertura_de_credito_especial_-_convenio_892610.2019_obras_-.docx</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Adicional Especial até R$ 425.653,59 e dá outras providências.</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/432/projeto_de_lei_ordinaria_024.2022_-_alteracao_loa_-_abertura_de_credito_especial_-_convenio_94.2020.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/432/projeto_de_lei_ordinaria_024.2022_-_alteracao_loa_-_abertura_de_credito_especial_-_convenio_94.2020.docx</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Adicional Especial  até 196.802,40 e dá outras providências.</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/442/projeto_de_lei_ordinaria_025.2022_-_alteracao_redacao_da_lei_636.2005_-_doacao_de_lote_para_o_rotary.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/442/projeto_de_lei_ordinaria_025.2022_-_alteracao_redacao_da_lei_636.2005_-_doacao_de_lote_para_o_rotary.docx</t>
   </si>
   <si>
     <t>Alteração dispositivos da Lei n° 636/2005 e dá outras providências - Doação Associação de Rotarianos de Tapurah.</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/444/projeto_de_lei_ordinaria_026.2022_-_lei_de_diretrizes_orcamentarias_2023..docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/444/projeto_de_lei_ordinaria_026.2022_-_lei_de_diretrizes_orcamentarias_2023..docx</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes para Elaboração da Lei Orçamentária de 2023 -LDO 2023 e dá outras providências.</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/453/projeto_de_lei_ordinaria_027.2022_-_alteracao_loa_-_suplementacao_-_cessao_onerosa.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/453/projeto_de_lei_ordinaria_027.2022_-_alteracao_loa_-_suplementacao_-_cessao_onerosa.docx</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir crédito adicional suplementar por excesso de arrecadação R$ 1.247.030,51  e dá outras providências.</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/462/projeto_de_lei_ordinaria_028.2022_-_altera_anexo_i_da_lei_1056.2014..pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/462/projeto_de_lei_ordinaria_028.2022_-_altera_anexo_i_da_lei_1056.2014..pdf</t>
   </si>
   <si>
     <t>Altera Anexo I da Lei Ordinária n° 1.056/2014 e dá outras providências.</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/463/projeto_de_lei_ordinaria_029.2022_-_alteracao_loa_-_abertura_de_credito_especial_-_convenio_910614.2021_moto_niveladora.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/463/projeto_de_lei_ordinaria_029.2022_-_alteracao_loa_-_abertura_de_credito_especial_-_convenio_910614.2021_moto_niveladora.docx</t>
   </si>
   <si>
     <t>Autoriza  o Executivo municipal a abrir crédito adicional suplementar até R$ 600.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/464/plo_030.2022_-_alteracao_loa_-_superavit_-_sec._saude.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/464/plo_030.2022_-_alteracao_loa_-_superavit_-_sec._saude.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar por Superávit até R$ 1.775.875,14 e dá outras providências.</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/466/projeto_de_lei_ordinaria_031.2022_-_alteracao_loa_-_sec._ass._social_aquisicao_de_veiculos.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/466/projeto_de_lei_ordinaria_031.2022_-_alteracao_loa_-_sec._ass._social_aquisicao_de_veiculos.docx</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar até R$ 163.600,00 e dá outras providências</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/471/plo_032.2022_-_alteracao_loa_-_sec._educacao_-_convenio_realizacao_de_34_aniversario_tapurah_pdf_1.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/471/plo_032.2022_-_alteracao_loa_-_sec._educacao_-_convenio_realizacao_de_34_aniversario_tapurah_pdf_1.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Adicional Suplementar até R$ 197.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/473/plo_033.2022_-_alteracao_loa_-_sec._saude_-_emenda_parlamentar_100.000.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/473/plo_033.2022_-_alteracao_loa_-_sec._saude_-_emenda_parlamentar_100.000.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir crédito adicional por excesso de arrecadação até o valor de R$ 100.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/474/plo_034.2022_-_alteracao_loa_-_sec._saude_-_emenda_parlamentar_157.000.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/474/plo_034.2022_-_alteracao_loa_-_sec._saude_-_emenda_parlamentar_157.000.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a Abrir Crédito Adicional Especial por Excesso de Arrecadação de até R$ 157.000,00 e da outras providências.</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/475/plo_035.2022_-_alteracao_loa_-_sec._saude_-_emenda_parlamentar_200.000_autoclave.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/475/plo_035.2022_-_alteracao_loa_-_sec._saude_-_emenda_parlamentar_200.000_autoclave.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Adicional por Excesso e Arrecadação até R$ 200.000,00 e da outras providências.</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/481/plo_036.2022_-_alteracao_loa_-_sec._saude_-_emenda_parlamentar_150.000.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/481/plo_036.2022_-_alteracao_loa_-_sec._saude_-_emenda_parlamentar_150.000.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Adicional Especial por Excesso de Arrecadação no valor de R$ 150.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/482/plo_037.2022_-_alteracao_loa_-_sec._saude_-_emenda_parlamentar_500.000.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/482/plo_037.2022_-_alteracao_loa_-_sec._saude_-_emenda_parlamentar_500.000.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Adicional Especial por Excesso de Arrecadação até o valor de R$ 500.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/489/projeto_de_lei_ordinaria_038.2022_-_alteracao_loa_-_sec._ass._social_aquisicao_de_veiculo_onibus_adaptado.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/489/projeto_de_lei_ordinaria_038.2022_-_alteracao_loa_-_sec._ass._social_aquisicao_de_veiculo_onibus_adaptado.docx</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar por Excesso de Arrecadação até o valor de R$ 600.000,00 e dá outras providências</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/490/projeto_de_lei_ordinaria_039.2022_-_denomina_expansao_da_av_brasil.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/490/projeto_de_lei_ordinaria_039.2022_-_denomina_expansao_da_av_brasil.doc</t>
   </si>
   <si>
     <t>Altera extensão e o perímetro da Avenida Brasil, município de Tapurah – MT.</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/491/plo_040.2022_-_alteracao_loa_-_abertura_de_credito_suplementar_-_convenio_1209.2022_linha_borges_1.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/491/plo_040.2022_-_alteracao_loa_-_abertura_de_credito_suplementar_-_convenio_1209.2022_linha_borges_1.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar por Excesso de Arrecadação até R$ 2.460.130,00 e dá outras providências.</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/492/plo_041.2022_-_alteracao_loa_-_superavit_obras.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/492/plo_041.2022_-_alteracao_loa_-_superavit_obras.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Suplementar por Superávit Financeiro até R$ 2.268.155,87 e dá outras providências.</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/506/plo_042.2022_-_alteracao_loa_-_abertura_de_credito_especial_-_convenio_438.2020.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/506/plo_042.2022_-_alteracao_loa_-_abertura_de_credito_especial_-_convenio_438.2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Adicional Especial no valor de até R$ 224.900.61 (duzentos e vinte e quatro mil, novecentos reais e sessenta e um centavos) por superávit financeiro e dá outras providências.</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/507/plo_043.2022_-_alteracao_loa_-_superavit_-_secretaria_de_educacao.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/507/plo_043.2022_-_alteracao_loa_-_superavit_-_secretaria_de_educacao.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Adicional Suplementar no valor de até R$ 40.000,00 (quarenta mil reais) por Superávit Financeiro e dá outras providências.</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/508/plo_044.2022_-_alteracao_loa_-_superavit_-_secretaria_de_educacao.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/508/plo_044.2022_-_alteracao_loa_-_superavit_-_secretaria_de_educacao.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Adicional Suplementar no valor de até R$ 700.000,00 (setecentos mil reais) por superávit financeiro, e da outras providências.</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/518/projeto_de_lei_ordinaria_045.2022_-_auxilio_alimentacao_tfd.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/518/projeto_de_lei_ordinaria_045.2022_-_auxilio_alimentacao_tfd.docx</t>
   </si>
   <si>
     <t>Institui e regulamenta a concessão de Auxílio Alimentação para   Tratamento Fora de Domicílio-TFD e da outras providências.</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/529/projeto_de_lei_ordinaria_46.2022_-_parcerias_associacoes_sem_fins_lucrativos1.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/529/projeto_de_lei_ordinaria_46.2022_-_parcerias_associacoes_sem_fins_lucrativos1.docx</t>
   </si>
   <si>
     <t>Institui normas de parceria do Poder Público Municipal de Tapurah/MT com as Igrejas, Associações, Clubes e demais entidades sem fins lucrativos, e dá outras providências</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/530/projeto_de_lei_ordinaria_047.2022_-_altera_plano_municipal_de_educacao_incluindo_novas_metas.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/530/projeto_de_lei_ordinaria_047.2022_-_altera_plano_municipal_de_educacao_incluindo_novas_metas.docx</t>
   </si>
   <si>
     <t>Altera e insere novas metas no Plano Municipal de Educação, aprovado pela Lei nº 1.075, de 23 de junho de 2015 e dá outras providências</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/534/plo_048.2022_-_loa_2023.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/534/plo_048.2022_-_loa_2023.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa do Município de Tapurah para o Exercício de 2023 e dá outras providências - LOA 2023</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/535/plo_049.2022_-_abertura_de_credito_adicional_especial_sec._educacao_convenio_0509-2021.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/535/plo_049.2022_-_abertura_de_credito_adicional_especial_sec._educacao_convenio_0509-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Adicional Especial no valor de até R$ 75.448,00 e dá outras providências.</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/536/plo_050.2022_-_abertura_de_credito_adicional_especial_sec._educacao_convenio_1279-2021.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/536/plo_050.2022_-_abertura_de_credito_adicional_especial_sec._educacao_convenio_1279-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Adicional Especial até o valor de R$ 31.870,77 e dá outras providências</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/544/projeto_de_lei_ordinaria_051.2022_-_abertura_de_credito_especial_-_cidesa.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/544/projeto_de_lei_ordinaria_051.2022_-_abertura_de_credito_especial_-_cidesa.docx</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Adicional Especial até o valor de R$ 37.500,04 e dá outras providências.</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/545/projeto_de_lei_ordinaria_052.2022_-_superavit_-_sec._obras.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/545/projeto_de_lei_ordinaria_052.2022_-_superavit_-_sec._obras.docx</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Adicional Suplementar até o valor de R$ 6.837.900,00 e dá outras providências</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/546/projeto_de_lei_ordinaria_053.2022_-_superavit_-_sec._saude.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/546/projeto_de_lei_ordinaria_053.2022_-_superavit_-_sec._saude.docx</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir crédito suplementar por superávit até o valor de R$ 12.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/547/projeto_de_lei_ordinaria_054.2022_-_superavit_-_sec._obras_r_500.000.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/547/projeto_de_lei_ordinaria_054.2022_-_superavit_-_sec._obras_r_500.000.docx</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Adicional Suplementar até o valor de R$ 500.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/562/projeto_de_lei_ordinaria_056.2022_-_abertura_de_credito_adicional_especial_sec._obras_-_convenio_0005-2022.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/562/projeto_de_lei_ordinaria_056.2022_-_abertura_de_credito_adicional_especial_sec._obras_-_convenio_0005-2022.docx</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Adicional Especial Suplementar no valor de até R$ 2.189.172,55 por excesso de arrecadação e dá outras providências.</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/563/projeto_de_lei_ordinaria_057.2022_-_sobreaviso_servidores_municipais.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/563/projeto_de_lei_ordinaria_057.2022_-_sobreaviso_servidores_municipais.doc</t>
   </si>
   <si>
     <t>Institui o Regime de Sobreaviso no Serviço Público no Âmbito do Município e dá outras providências.</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/582/projeto_de_lei_ordinaria_058.2022_-_abertura_de_credito_especial_-_indenizacao_por_desapropriacao.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/582/projeto_de_lei_ordinaria_058.2022_-_abertura_de_credito_especial_-_indenizacao_por_desapropriacao.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Adicional Especial no importe de R$ 75.954,02 para desapropriação e dá outras providências</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/588/projeto_de_lei_ordinaria_059.2022_-_altera_lei_asfalta_tapurah.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/588/projeto_de_lei_ordinaria_059.2022_-_altera_lei_asfalta_tapurah.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Ordinária n° 1.436/2022 e dá outras providências.</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/589/projeto_de_lei_ordinaria_060.2022_-_altera_anexo_i_da_lei_1056.2014_-_setores_fiscais.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/589/projeto_de_lei_ordinaria_060.2022_-_altera_anexo_i_da_lei_1056.2014_-_setores_fiscais.pdf</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/596/projeto_de_lei_ordinaria_061.2022_-_abertura_de_credito_adicional_especial_centro_de_reabilitacao.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/596/projeto_de_lei_ordinaria_061.2022_-_abertura_de_credito_adicional_especial_centro_de_reabilitacao.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir Credito Adicional Especial no valor de até R$ 19.332,90.</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/603/projeto_de_lei_ordinaria_062.2022_-_programa_desenvolve_tapurah.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/603/projeto_de_lei_ordinaria_062.2022_-_programa_desenvolve_tapurah.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do programa desenvolve Tapurah e dá outras providências.</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/317/projeto_de_lei_complementar_01.2022._-altera_lei_complementar__029.2011_-_carga_horaria_tdi_e_apoio_educacao_tapurah.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/317/projeto_de_lei_complementar_01.2022._-altera_lei_complementar__029.2011_-_carga_horaria_tdi_e_apoio_educacao_tapurah.doc</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Complementar nº 029/2011 (Plano de Cargos, Carreira e Salários) e dá outras providências.</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/323/projeto_de_lei_complementar_002.2022._codigo_tributario_altera_lei_67_e_92.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/323/projeto_de_lei_complementar_002.2022._codigo_tributario_altera_lei_67_e_92.docx</t>
   </si>
   <si>
     <t>Altera redação de dispositivos da Lei Complementar nº 67/2014 – Código Tributário Municipal e da Lei Complementar nº 92/2016 – Lei de Parcelamento do Solo Urbano e dá outras providências</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/341/projeto_de_lei_complementar_003.2022_altera_lc_015.2009.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/341/projeto_de_lei_complementar_003.2022_altera_lc_015.2009.docx</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Complementar n° 15/2009 e da outras providências.</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/342/projeto_de_lei_complementar_004.2022_-_altera_lei_33.2012_-_plano_de_cargos_e_carreiras_-_alterado.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/342/projeto_de_lei_complementar_004.2022_-_altera_lei_33.2012_-_plano_de_cargos_e_carreiras_-_alterado.pdf</t>
   </si>
   <si>
     <t>Altera anexo II e VII da Lei Complementar n° 33/2012 e dá outras providências.</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/343/projeto_de_lei_complementar_005.2022_premicao_por_resultados_na_adm_publica_municipal..docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/343/projeto_de_lei_complementar_005.2022_premicao_por_resultados_na_adm_publica_municipal..docx</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de Prêmio por produtividade e dá outras providências.</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/376/projeto_de_lei_complementar_006.2022_altera_lei_33.2012_-_plano_de_cargos_e_carreiras.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/376/projeto_de_lei_complementar_006.2022_altera_lei_33.2012_-_plano_de_cargos_e_carreiras.doc</t>
   </si>
   <si>
     <t>Altera anexo II da Lei Complementar n° 33/2012 e dá outras providências.</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/446/projeto_de_lei_complementar_07.2022_tapurah_previ_-_taxa_adm._e_aprova_calculo_atuarial_-.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/446/projeto_de_lei_complementar_07.2022_tapurah_previ_-_taxa_adm._e_aprova_calculo_atuarial_-.doc</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Complementar 41/2012 de acordo com a Portaria 19.451/2020, reavaliação atuarial e da outras providências.</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/447/projeto_de_lei_complementar_08.2022_-_altera_lei_complementar_176.2021_-_institui_previdencia_complementar.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/447/projeto_de_lei_complementar_08.2022_-_altera_lei_complementar_176.2021_-_institui_previdencia_complementar.doc</t>
   </si>
   <si>
     <t>Inclui dispositivo na Lei Complementar 176/2021 e dá outras providências.</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/487/projeto_de_lei_complementar_09.2022_-_novo_zoneamento_urbano.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/487/projeto_de_lei_complementar_09.2022_-_novo_zoneamento_urbano.docx</t>
   </si>
   <si>
     <t>Altera Lei Complementar n° 91/2016 - Lei de Zoneamento e Uso e Ocupação do Solo Urbano do Município de Tapurah e dá outras providências.</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/493/projeto_de_lei_complementar_010.2022_-_altera_lei_compl._15.2009_estatuto_licenca_premio_-_substitutivo_-_novo.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/493/projeto_de_lei_complementar_010.2022_-_altera_lei_compl._15.2009_estatuto_licenca_premio_-_substitutivo_-_novo.docx</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Complementar nº 015 de 27 de novembro de 2009 e dá outras providências</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/494/projeto_de_lei_complementar_11.2022_-_pccs_educacao_-_novo.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/494/projeto_de_lei_complementar_11.2022_-_pccs_educacao_-_novo.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a reformulação do Plano de Cargos, Carreiras e Salários dos profissionais da educação pública municipal de Tapurah, estado de Mato Grosso e dá outras providências.</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/510/projeto_de_lei_complementar_12.2022_-_novo_zoneamento_urbano.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/510/projeto_de_lei_complementar_12.2022_-_novo_zoneamento_urbano.docx</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/516/projeto_de_lei_complementar_13.2022_-_ace_e_acs.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/516/projeto_de_lei_complementar_13.2022_-_ace_e_acs.docx</t>
   </si>
   <si>
     <t>Altera o vencimento do cargo de agentes comunitários de saúde e dos agentes de combate às endemias previstos na Lei Complementar 031/2012 e dá outras providências.</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/569/projeto_de_lei_complementar_014.2022_-__domicilio_tributario_eletronico.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/569/projeto_de_lei_complementar_014.2022_-__domicilio_tributario_eletronico.docx</t>
   </si>
   <si>
     <t>Acrescenta e altera dispositivos na Lei Complementar 67, de 24 de novembro de 2014 (domicilio tributário eletrônico) e dá outras providências</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/576/projeto_de_lei_complementar_15.2022_-_novo_zoneamento_urbano.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/576/projeto_de_lei_complementar_15.2022_-_novo_zoneamento_urbano.docx</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/583/projeto_de_lei_complementar_16.2022_-_altera_lei_33.2012_-_plano_de_cargos_e_carreiras.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/583/projeto_de_lei_complementar_16.2022_-_altera_lei_33.2012_-_plano_de_cargos_e_carreiras.pdf</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/594/projeto_de_lei_complementar_017.2022_-_cria_secretaria_de_servicos_publicos.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/594/projeto_de_lei_complementar_017.2022_-_cria_secretaria_de_servicos_publicos.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a adequação e alteração da Estrutura Administrativa da Prefeitura Municipal de Tapurah/MT e dá outras providências</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
     <t>Cleomar Campos</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/318/projeto_de_lei_legislativo_n_01-2022_-_altera_lei_1.249-2019_-_diarias_poder_legislativo..docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/318/projeto_de_lei_legislativo_n_01-2022_-_altera_lei_1.249-2019_-_diarias_poder_legislativo..docx</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal n°. 1.249/2019.</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
     <t>Leandro Frizzo</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/319/projeto_de_lei_legislativo_n_02-2022_-__proibe_uso_de_narguile_e_cigarros_eletronicos_em_locais_publicos_-_altera_lei_1.175-2017.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/319/projeto_de_lei_legislativo_n_02-2022_-__proibe_uso_de_narguile_e_cigarros_eletronicos_em_locais_publicos_-_altera_lei_1.175-2017.docx</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal n°. 1.175/2017.</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/340/projeto_de_lei_ordinaria_do_legislativo_no_003-2022_-_recomposicao_salarial_servidores_e_agentes_politicos_do_poder__legislativo_-_ok.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/340/projeto_de_lei_ordinaria_do_legislativo_no_003-2022_-_recomposicao_salarial_servidores_e_agentes_politicos_do_poder__legislativo_-_ok.pdf</t>
   </si>
   <si>
     <t>Concede recomposição salarial aos servidores da Câmara Municipal de Tapurah, e aos Agentes Políticos do Poder Legislativo e da outras providências.</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
     <t>Jonathan Ramos Medeiros</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/361/projeto_de_lei_ordinaria_do_legislativo_no_004-2022_-__altera_lei_1.067-2015_conselho_tutelar_-_jonathan.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/361/projeto_de_lei_ordinaria_do_legislativo_no_004-2022_-__altera_lei_1.067-2015_conselho_tutelar_-_jonathan.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal n° 1.067/2015 e dá outras providências.</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/390/projeto_de_lei_ordinaria_do_legislativo_no_005-2022_-__altera_lei_1.354-2020_-_fixa_subsidio_dos_agentes_politicos.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/390/projeto_de_lei_ordinaria_do_legislativo_no_005-2022_-__altera_lei_1.354-2020_-_fixa_subsidio_dos_agentes_politicos.docx</t>
   </si>
   <si>
     <t>Altera Dispositivos da Lei Municipal 1.354/2020 e da outras providências.</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/391/projeto_de_lei_ordinaria_do_legislativo_no_006-2022_-__13_e_ferias__agentes_politicos.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/391/projeto_de_lei_ordinaria_do_legislativo_no_006-2022_-__13_e_ferias__agentes_politicos.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de férias e décimo terceiro salário dos Agentes Políticos Municipais e da outras providências.</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
     <t>Aelton Figueiredo</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/415/projeto_de_lei_ordinaria_do_legislativo_no_008-2022_declara_de_utilidade_publica.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/415/projeto_de_lei_ordinaria_do_legislativo_no_008-2022_declara_de_utilidade_publica.doc</t>
   </si>
   <si>
     <t>Declara de utilidade pública a  Associação dos Beneficiários da Rodovia MT-010 – ABRMT-010</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
     <t>Elder Gobbi</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/445/pr465b1.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/445/pr465b1.doc</t>
   </si>
   <si>
     <t>Reconhece o risco da atividade dos Caçadores, Atiradores Esportivos e Colecionadores - CAC's no município de Tapurah/MT e dá outras providências.</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/498/projeto_de_lei_ordinaria_do_legislativo_no_010-2022_estrada_linha_arinos_4_-_considera_publica_as_areas_que_menciona_e_denomina_as_estradas.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/498/projeto_de_lei_ordinaria_do_legislativo_no_010-2022_estrada_linha_arinos_4_-_considera_publica_as_areas_que_menciona_e_denomina_as_estradas.doc</t>
   </si>
   <si>
     <t>Dispõe sobre o traçado e a denominação da estrada vicinal "Estrada Linha Arinos 04 que passa a ser de uso público e dá outras providências.</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
     <t>Marcelo Leoclides Alves</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/533/projeto_de_lei_ordinaria_do_legislativo_no_011.2022_-comercio_ambulante.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/533/projeto_de_lei_ordinaria_do_legislativo_no_011.2022_-comercio_ambulante.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a restrição do vendedor ambulante não residente no Município, comercializar produto ou mercadoria de qualquer natureza na circunscrição do município, e dá outras providências</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/543/projeto_de_lei_ordinaria_do_legislativo_no_012.2022_-linguagem_neutras_sistema_de_ensino_fundamental.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/543/projeto_de_lei_ordinaria_do_legislativo_no_012.2022_-linguagem_neutras_sistema_de_ensino_fundamental.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição do uso da linguagem neutra pelos estabelecimentos públicos de ensino e pela Administração Pública do Município de Tapurah e dá outras providências.</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
     <t>Jonathan Ramos Medeiros, Daise Martins, Diego Grendene</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/564/projeto_de_lei_ordinaria_do_legislativo_no_013-2022_-_fogos_de_artificio_silenciosos.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/564/projeto_de_lei_ordinaria_do_legislativo_no_013-2022_-_fogos_de_artificio_silenciosos.docx</t>
   </si>
   <si>
     <t>Proíbe o manuseio, a utilização, a queima e a soltura de fogos de estampidos e de artifícios, assim como de quaisquer artefatos pirotécnicos de efeito sonoro ruidoso no âmbito urbano de Tapurah e dá outras providências.</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/579/projeto_de_lei_ordinaria_do_legislativo_no_014-2022_-_altera_lei_1.312-2020.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/579/projeto_de_lei_ordinaria_do_legislativo_no_014-2022_-_altera_lei_1.312-2020.doc</t>
   </si>
   <si>
     <t>Altera Lei Ordinária 1.312/2020 e dá outras providências</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
     <t>Aelton Figueiredo, Cleomar Campos, Daise Martins, Jonathan Ramos Medeiros, Márcio Araújo de Macedo</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/585/projeto_de_lei_ordinaria_do_legislativo_no_015-2022_-__13__agentes_politicos.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/585/projeto_de_lei_ordinaria_do_legislativo_no_015-2022_-__13__agentes_politicos.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de décimo terceiro salário aos agentes políticos municipais e dá outras providências.</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
     <t>PLCL</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/566/projeto_de_lei_complementar_do_legislativo_no_01-2022_-_altera_lc_87-2016_-__fogos_de_artificio_silenciosos.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/566/projeto_de_lei_complementar_do_legislativo_no_01-2022_-_altera_lc_87-2016_-__fogos_de_artificio_silenciosos.docx</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Complementar 87/2016 (Código de Posturas Municipal) e dá outras providências</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
     <t>EMD</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>Daise Martins</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/344/01_emenda_modificativa__01_2022-_projeto_lei_do_legislativo__01-2022-ok.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/344/01_emenda_modificativa__01_2022-_projeto_lei_do_legislativo__01-2022-ok.pdf</t>
   </si>
   <si>
     <t>Altera o art. 1° do Projeto de Lei  do Legislativo 01/2022, alterando assim o parágrafo único do art. 8° da Lei 1.249/2019.</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/350/02_emenda_modificativa__02_2022-_projeto_lei___05-2022.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/350/02_emenda_modificativa__02_2022-_projeto_lei___05-2022.pdf</t>
   </si>
   <si>
     <t>Altera o parágrafo único do art. 8° do Projeto de Lei 05/2022</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
     <t>CJR - Comissão de Justiça e Redação</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/483/03_emenda_modificativa_de_redacao_01-2022_-_comissao_de_justica_e_redacao_-_projeto_lei_26-2022_-_ldo-_2023.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/483/03_emenda_modificativa_de_redacao_01-2022_-_comissao_de_justica_e_redacao_-_projeto_lei_26-2022_-_ldo-_2023.docx</t>
   </si>
   <si>
     <t>Altera dispositivos do projeto de lei 26/2022 - LDO 2023.</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/500/04_emenda_supressiva_e_modificativa_de_redacao_01-2022_-_comissao_de_justica_e_redacao_-_projeto_lei_complementar_10-2022.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/500/04_emenda_supressiva_e_modificativa_de_redacao_01-2022_-_comissao_de_justica_e_redacao_-_projeto_lei_complementar_10-2022.docx</t>
   </si>
   <si>
     <t>Altera dispositivos do Projeto de Lei Complementar 10/2022 quanto a novas regras de Licença Prêmio Previsto na Lei Complementar 15/2009.</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/501/05_emenda_aditiva_e_modificativa_de_redacao_01-2022_-_comissao_de_justica_e_redacao_-_projeto_lei_complementar_11-2022.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/501/05_emenda_aditiva_e_modificativa_de_redacao_01-2022_-_comissao_de_justica_e_redacao_-_projeto_lei_complementar_11-2022.docx</t>
   </si>
   <si>
     <t>Altera dispositivos do Projeto de Lei Complementar 11/2022 - Adequação do cargo de Técnico em Multimeios Didáticos e suas atribuições, bem como manutenção incremento salarial de deslocamento aos motoristas do transporte escolar e outras providências.</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/523/06_emenda_modificativa_e_aditiva_02-2022_-__projeto_lei_complementar_11-2022_-cleomar_aumento_carga_horaria.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/523/06_emenda_modificativa_e_aditiva_02-2022_-__projeto_lei_complementar_11-2022_-cleomar_aumento_carga_horaria.docx</t>
   </si>
   <si>
     <t>Altera o Projeto de Lei Complementar 11/2022 - Inclusão §2° ao art. 8 e parágrafo único ao art. 48 do projeto de lei.</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/524/07_emenda_modificativa_03-2022_-_comissao_de_justica_e_redacao_-_projeto_lei_complementar_11-2022_-_cleomar.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/524/07_emenda_modificativa_03-2022_-_comissao_de_justica_e_redacao_-_projeto_lei_complementar_11-2022_-_cleomar.docx</t>
   </si>
   <si>
     <t>Altera incisos I e II do art. 22 do Projeto de Lei 11/2022</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/525/08_emenda__aditiva_e_supressiva__04-2022_-_comissao_de_justica_e_redacao_-_projeto_lei_complementar_11-2022_-_cleomar..docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/525/08_emenda__aditiva_e_supressiva__04-2022_-_comissao_de_justica_e_redacao_-_projeto_lei_complementar_11-2022_-_cleomar..docx</t>
   </si>
   <si>
     <t>Suprime dispositivos do Projeto de Lei Complementar 11/2022</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/526/09_emenda_modificativa_05-2022_-__projeto_lei_complementar_11-2022_-_cleomar_-_reajuste_piso..docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/526/09_emenda_modificativa_05-2022_-__projeto_lei_complementar_11-2022_-_cleomar_-_reajuste_piso..docx</t>
   </si>
   <si>
     <t>Acrescenta o §5° ao art. 25 do Projeto de Lei Complementar 11/2022.</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/578/10_emenda__aditiva_e_supressiva_01-2022_-__projeto_lei_complementar_do_legislativo_01-2022_-_elder_gobbi_-_venda_bebida_alcoolica_vasilhamende_vidro.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/578/10_emenda__aditiva_e_supressiva_01-2022_-__projeto_lei_complementar_do_legislativo_01-2022_-_elder_gobbi_-_venda_bebida_alcoolica_vasilhamende_vidro.docx</t>
   </si>
   <si>
     <t>Emenda Supressiva n° 10 ao Projeto de Lei Complementar do Legislativo 01/2022.</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/599/11_emenda__modificativa_01-2022_-__projeto_lei_48-2022_-_loa_2023_-_financas_e_orcamento..docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/599/11_emenda__modificativa_01-2022_-__projeto_lei_48-2022_-_loa_2023_-_financas_e_orcamento..docx</t>
   </si>
   <si>
     <t>Emenda Aditiva e Modificativa n° 11/2022 ao Projeto de Lei Ordinária 48/2022.</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
     <t>Diego Grendene, Aelton Figueiredo, Cleomar Campos, Daise Martins, Elder Gobbi, Elizeu Francisco de Oliveira, Jonathan Ramos Medeiros, Leandro Frizzo, Márcio Araújo de Macedo</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/606/12_emenda__modificativa_02-2022_-__projeto_lei_48-2022_-_loa_2023_-_diego.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/606/12_emenda__modificativa_02-2022_-__projeto_lei_48-2022_-_loa_2023_-_diego.docx</t>
   </si>
   <si>
     <t>Modifica o art. 6° do  Projeto de Lei Ordinária 48/2022</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/313/indicacao_001.2022_-_cleomar.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/313/indicacao_001.2022_-_cleomar.docx</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Carlos Alberto Capeletti, Prefeito Municipal de Tapurah a necessidade de realizar reparos em toda a estrutura do prédio do Centro de Reabilitação Municipal, lotado na Secretaria de Saúde, pois encontra-se em estado degradante.</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/332/indicacao_002.2022_-_cleomar.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/332/indicacao_002.2022_-_cleomar.docx</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Carlos Alberto Capeletti, Prefeito Municipal de Tapurah, a necessidade de conceder RGA a todos os servidores do município de Tapurah e reajuste de (33,24%) aos professores da rede pública municipal, atendendo a portaria assinada pelo presidente da república, retroativo a primeiro de janeiro de 2.022.</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/333/indicacao_003.2022_-_daise.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/333/indicacao_003.2022_-_daise.docx</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Carlos Alberto Calpetti, Prefeito Municipal de Tapurah a necessidade de realizar manutenção de todos os Parques das áreas públicas da sede do município de Tapurah, com  a substituição ou conserto dos brinquedos danificados.</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/353/indicacao_004.2022_-_elder_gobbi.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/353/indicacao_004.2022_-_elder_gobbi.docx</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Carlos Alberto Capeletti, Prefeito municipal de Tapurah a necessidade de fazer acesso para que os ônibus escolares estacionem dentro do pátio da escola Vinícius de Moraes para realizar o embarque e desembarque de alunos.</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
     <t>Alpídio Maccari</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/356/indicacao_005.2022_-maccari.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/356/indicacao_005.2022_-maccari.docx</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Carlos Alberto Capeletti, Prefeito Municipal de Tapurah a necessidade de realizar limpeza geral na sede urbana da localidade de Ana Terra.</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/360/indicacao_006.2022_-daise.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/360/indicacao_006.2022_-daise.docx</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Carlos Alberto Capeletti, Prefeito Municipal de Tapurah a necessidade de cascalhar e patrolar a estrada da fazenda São Paulo.</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
     <t>Diego Grendene</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/366/indicacao_007.2022_diego.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/366/indicacao_007.2022_diego.docx</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Carlos Alberto Capeletti, Prefeito Municipal de Tapurah a necessidade de colocar meio fio nas Ruas e Avenidas asfaltadas na sede do distrito de Novo Eldorado, dar manutenção nos canteiros das Ruas e Avenidas e na escola Renascer</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/369/indicacao_008.2022_-_cleomar.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/369/indicacao_008.2022_-_cleomar.docx</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Carlos Alberto Capeletti, Prefeito Municipal de Tapurah e ao secretário de Obras, Algacir Augusto Cavazini a necessidade de realizar serviço de tapa buracos nas Ruas e Avenidas da sede do município de Tapurah, especialmente na Avenida Pará e na rua dos Cedros, esquina com a Avenida Pernambuco.</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/371/indicacao_009.2022_-_cleomar.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/371/indicacao_009.2022_-_cleomar.docx</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Carlos Alberto Capeletti, Prefeito municipal de Tapurah a necessidade de firmar parceria com órgãos competentes para realização de curso Pro-funcionários, através da Secretaria Municipal e Ação Social .</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/375/indicacao_010.2021_-_cleomar-iptu_verde_incentivo.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/375/indicacao_010.2021_-_cleomar-iptu_verde_incentivo.docx</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Carlos Alberto Capeletti, Prefeito municipal de Tapurah, a necessidade de instituição do IPTU verde no  município de Tapurah com descontos no IPTU ao cidadão que instalar sistema de energia solar, e demais tecnologias sustentáveis.</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/377/indicacao_011.2022_-_cleomar.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/377/indicacao_011.2022_-_cleomar.docx</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Carlos Alberto Capeletti, Prefeito Municipal de Tapurah a necessidade de realizar atendimento especializado para criança em unidades UBS ou no hospital municipal, através de contratação de médico pediatra.</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
     <t>Juliana Dezem</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/386/indicacao_012.2022_-_juliana.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/386/indicacao_012.2022_-_juliana.docx</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Carlo Alberto Capeletti, Prefeito Municipal de Tapurah a necessidade de cobrar a construção ou construir calçadas padronizadas com piso tátil e rampas de acesso, conforme determina o Código de Obras e Código de Posturas do Município e as Normas da ABNT em todas as ruas e Avenidas da Sede do Município de Tapurah, com acessibilidade para atender as pessoas com necessidades especiais.</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
     <t>Aelton Figueiredo, Jonathan Ramos Medeiros, Juliana Dezem</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/387/indicacao_013.2022_-_aelton.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/387/indicacao_013.2022_-_aelton.docx</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Carlos Alberto Capeletti, Prefeito municipal de Tapurah a necessidade de elaborar lei instituindo benefício de auxilio alimentação para tratamento de saúde fora do município (TFD), conforme modelo em anexo.</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
     <t>Aelton Figueiredo, Jonathan Ramos Medeiros</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/388/indicacao_014.2022_-_jhon.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/388/indicacao_014.2022_-_jhon.docx</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Carlos Alberto Capeletti, Prefeito municipal de Tapurah a necessidade de elaborar lei regulamentando a remoção de veículos abandonados ou estacionados em situação que caracterize abandono em vias públicas e terrenos públicos, conforme modelo em anexo.</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/394/indicacao_015.2022_-_juliana.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/394/indicacao_015.2022_-_juliana.docx</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Carlos Alberto Capeletti, Prefeito Municipal de Tapurah a necessidade de realizar o plantio de crotalária nos terrenos baldios públicos e privados que não estejam sendo utilizados na sede do município e no distrito de Novo Eldorado e na localidade de Ana Terra para combater o mosquito da Dengue (Aedes Eagypti) .</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/398/indicacao_016.2022_-_daise.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/398/indicacao_016.2022_-_daise.docx</t>
   </si>
   <si>
     <t>Indica Ao Exmo. Sr. Carlos Alberto Capeletti, Prefeito Municipal de Tapurah a necessidade de realizar manutenção da iluminação no entorno da Escola Cândido Portinari, quais sejam, as ruas Angico, Pinhais e Avenida Rio De Janeiro.</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/399/indicacao_017.2022_-_daise.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/399/indicacao_017.2022_-_daise.docx</t>
   </si>
   <si>
     <t>Indica ao exmo. sr. Carlos Alberto Capeletti, Prefeito Municipal de Tapurah a necessidade de realizar revitalização de toda estrutura da praça central do município.</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/400/indicacao_018.2022_-_daise.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/400/indicacao_018.2022_-_daise.docx</t>
   </si>
   <si>
     <t>Indica ao exmo. sr. Ildo Romancini, presidente da associação, da Rodovia da Mudança, a necessidade de instalar sinalização de placas de ciclistas na MT-338 entre a cidade de Tapurah e o pedágio desativado.</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/402/indicacao_019.2022_-_elder_gobbi.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/402/indicacao_019.2022_-_elder_gobbi.docx</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Carlos Alverto Capeletti, Prefeito Municipal de Tapurah, a necessidade de Adquirir Máquinas para trituração de restos de poda de árvores para ser operado pela equipe de Limpeza Pública do Município.</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/403/indicacao_020.2022_-_cleomar.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/403/indicacao_020.2022_-_cleomar.docx</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Fábio Garcia, Senador em Exercício, quanto a necessidade de uma Proposta de Emenda à Constituição para estender aos Policiais do Estados, do Distrito Federal, dos Territórios e da União o direito a acumulação de cargos públicos prevista no art. 37, inciso XVI da Constituição Federal nos moldes da Emenda Constitucional 101/2019.</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/409/indicacao_021.2022_-_diego.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/409/indicacao_021.2022_-_diego.docx</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Carlos Alberto Capeletti, prefeito municipal de Tapurah a necessidade de construir calçadas/passeios padronizados em todas as áreas públicas da sede do município de Tapurah  e cobrar a construção de calçadas/passeios de todos os proprietários de lotes urbanos da sede do município, especialmente no centro da cidade e na Avenida São Paulo.</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/410/indicacao_022.2022_-_elizeu.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/410/indicacao_022.2022_-_elizeu.docx</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Carlos Alberto Capeletti, Prefeito Municipal de Tapurah a necessidade de estabelecer calendário mensal para coleta de entulhos/galhos de árvores na sede do município de Tapurah, no distrito de Novo Eldorado e na localidade de Ana Terra</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/416/indicacao_023.2022_-_diego.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/416/indicacao_023.2022_-_diego.docx</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Carlos Alberto Capeletti, Prefeito Municipal de Tapurah a necessidade de realizar reparos na iluminação pública da sede do distrito de Novo Eldorado, com a troca das lâmpadas queimadas e instalação de lâmpadas em locais que não possua iluminação pública.</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/417/indicacao_024.2022_-_aelton.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/417/indicacao_024.2022_-_aelton.docx</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Carlos Alberto Capeletti, Prefeito municipal de Tapurah a necessidade de instalar internet aberta em todas as Praças públicas do município, especialmente na localidade de Ana Terra e no distrito de Novo Eldorado.</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/418/indicacao_025.2022_-_diego.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/418/indicacao_025.2022_-_diego.docx</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Carlos Alberto Capeletti, Prefeito municipal de Tapurah a necessidade de organizar caminhões pipas para aguar as Ruas e Avenidas onde não tenha asfalto na sede do município de Tapurah, na localidade de Ana Terra e no distrito de Novo Eldorado.</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/419/indicacao_026.2022_-_aelton.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/419/indicacao_026.2022_-_aelton.docx</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Carlos Alberto Capeletti, Prefeito Municipal de Tapurah a necessidade de construir quebra mola na Avenida Sergipe com a Rua dos Ângicos, no Bairro São Cristóvão</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/425/indicacao_027.2022_-_cleomar.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/425/indicacao_027.2022_-_cleomar.docx</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Carlos Alberto Capeletti, Prefeito Municipal de Tapurah a necessidade de realizar curso de libras aos funcionários públicos municipais, especialmente na área de educação</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
     <t>Elizeu Francisco de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/426/indicacao_028.2022_-_elizeu.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/426/indicacao_028.2022_-_elizeu.docx</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Carlos Alberto Capeletti, Prefeito Municipal de Tapurah a necessidade de instalar iluminação pública na Avenida Brasil, sentido localidade de Ana Terra, seguindo em frente a Latina e na entrada da Avenida Brasília ao lado da Bunge Alimentos</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/428/indicacao_029.2022_-_diego.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/428/indicacao_029.2022_-_diego.docx</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Carlos Alberto Capeletti, Prefeito Municipal de Tapurah a necessidade de construir travessia de pedestres em pontos específicos na Avenida São Paulo.</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/438/indicacao_030.2022_-_daise.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/438/indicacao_030.2022_-_daise.docx</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Carlos Alberto Capeletti, Prefeito Municipal de Tapurah à necessidade de contratar médico pediatra para atender no município de Tapurah ao menos duas vezes por mês.</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/439/indicacao_031.2022_-_daise.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/439/indicacao_031.2022_-_daise.docx</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Carlos Alberto Capeletti, Prefeito Municipal de Tapurah à necessidade de contratar fonoaudiólogo para atender no município de Tapurah.</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/443/indicacao_032.2022_-_cleomar.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/443/indicacao_032.2022_-_cleomar.docx</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Carlos Alberto Capeletti, prefeito municipal de Tapurah a necessidade de viabilizar junto a Secretaria Municipal de Saúde a implantação de sistema de regulação de procedimentos na área e saúde semelhando ao do município de São José do Rio Claro</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/448/indicacao_033.2022_-_daise.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/448/indicacao_033.2022_-_daise.docx</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Carlos Alberto Capeletti a necessidade de destinar um médico e um dentista ao menos duas vezes por semana para atender na sede a localidade de Ana Terra</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/449/indicacao_034.2022_-_daise.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/449/indicacao_034.2022_-_daise.docx</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Carlos Alberto Capeletti a necessidade de realizar manutenção nos banheiros do posto de saúde da sede a localidade de Ana Terra e manutenção no compressor da sala da dentista</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/450/indicacao_035.2022_-_daise.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/450/indicacao_035.2022_-_daise.docx</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Carlos Alberto Capeletti a necessidade de destinar um veículo para atender a educação e a saúde na sede a localidade de Ana Terra</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/457/indicacao_036.2022_-_cleomar.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/457/indicacao_036.2022_-_cleomar.docx</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Carlos Alberto Capeletti, Prefeito municipal de Tapurah a necessidade de viabilizar redutor de velocidade nas Ruas do distrito de Novo Eldorado, em especial na Rua da escola</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/458/indicacao_037.2022_-_cleomar_-_copia.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/458/indicacao_037.2022_-_cleomar_-_copia.docx</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Carlos Alberto Capeletti, Prefeito Municipal de Tapurah a necessidade de intensificar a questão de aguar as ruas da localidade de Ana Terra</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/459/indicacao_038.2022_-_daise.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/459/indicacao_038.2022_-_daise.docx</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Carlos Alberto Capeletti, Prefeito Municipal de Tapurah a necessidade de contratar um psicólogo (psicopedagogo) para atender na área de educação do município de Tapurah.</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
     <t>Elizeu Francisco de Oliveira, Aelton Figueiredo, Diego Grendene, Elder Gobbi, Jonathan Ramos Medeiros, Leandro Frizzo, Márcio Araújo de Macedo</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/460/indicacao_039.2022_-_vereadores.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/460/indicacao_039.2022_-_vereadores.docx</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Carlos Alberto Capeletti, Prefeito Municipal de Tapurah a necessidade de reformar a Escola Municipal Dom Aquino da localidade de Ana Terra.</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/479/indicacao_040.2022_-_vereadores.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/479/indicacao_040.2022_-_vereadores.docx</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Carlos Alberto Capeletti, Prefeito municipal de Tapurah a necessidade de abrir o canteiro central na Avenida São Paulo, em frente a Rodoviária para melhorar o acesso dos ônibus.</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
     <t>Aelton Figueiredo, Cleomar Campos, Daise Martins, Diego Grendene, Elder Gobbi, Elizeu Francisco de Oliveira, Jonathan Ramos Medeiros, Leandro Frizzo, Márcio Araújo de Macedo</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/502/indicacao_041.2022_-_vereadores.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/502/indicacao_041.2022_-_vereadores.docx</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Dilmar Dalbosco, Deputado Estadual do Partido União Brasil/MT a necessidade de viabilizar junto ao Governo Estadual recurso para asfaltamento da estrada das madeireiras no município de Tapurah.</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/503/indicacao_042.2022_-_leandro_-_isencao_taxas_associacoes.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/503/indicacao_042.2022_-_leandro_-_isencao_taxas_associacoes.docx</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Carlos Alberto Capeletti, Prefeito Municipal de Tapurah, Prefeito Municipal de Tapurah, a necessidade de isenção das taxas de Alvará de funcionamento e Localização para associações e entidades sem fins lucrativos que sejam declaradas de interesse público por lei municipal por meio de alteração do Código Tributário Municipal.</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
     <t>Cleomar Campos, Daise Martins</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/504/indicacao_043.2022_-cleomar_-_piso_acs_e_ace.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/504/indicacao_043.2022_-cleomar_-_piso_acs_e_ace.docx</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Carlos Alberto Capeletti, Prefeito Municipal de Tapurah, a necessidade de cumprir o piso salarial dos agentes comunitários de saúde – ACS - e Agentes de Combates a Endemias - ACE conforme emenda constitucional 05/2022 e portaria GM/MS n° 2.109/2022 retroativos a maio de 2022.</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/505/indicacao_044.2022_-cleomar.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/505/indicacao_044.2022_-cleomar.docx</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Carlos Alberto Capeletti, Prefeito Municipal de Tapurah  e ao Presidente da Rodovia da Mudança a necessidade de construir quebra mola na rodovia MT 338, na localidade de Ana Terra, sentido Itanhangá.</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/511/indicacao_045.2022_-vereadores_-_piso_enfermagem.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/511/indicacao_045.2022_-vereadores_-_piso_enfermagem.docx</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Carlos Alberto Capeletti, Prefeito Municipal de Tapurah, a necessidade de cumprir o piso nacional de Enfermeiro, Técnico de Enfermagem, Auxiliar de Enfermagem e Parteira conforme Lei Federal 14.434 de 04 de agosto de 2022.</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/512/indicacao_046.2022_-cleomar.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/512/indicacao_046.2022_-cleomar.docx</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Carlos Alberto Capeletti, Prefeito Municipal de Tapurah a necessidade de adquirir mais um ônibus para realizar o transporte de pacientes para tratamento de saúde fora do município.</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
     <t>Márcio Araújo de Macedo</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/513/indicacao_047.2022_-marcio.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/513/indicacao_047.2022_-marcio.docx</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Carlos Alberto Capeletti, Prefeito Municipal de Tapurah a necessidade de concluir a construção das galerias pluviais no Bairro São Cristóvão.</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/522/indicacao_048.2022_-cleomar.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/522/indicacao_048.2022_-cleomar.docx</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Carlos Alberto Capeletti, Prefeito Municipal de Tapurah a necessidade de instalar sistema de rastreamento nos veículos da Prefeitura Municipal de Tapurah, em especialmente os maquinários da Secretaria de Obras.</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/527/indicacao_049.2022_-_daise.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/527/indicacao_049.2022_-_daise.docx</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Carlos Alberto Capeletti, Prefeito Municipal de Tapurah a necessidade de revitalizar todas as praças públicas do município e realizar o conserto dos brinquedos danificados.</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/528/indicacao_050.2022_-_daise.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/528/indicacao_050.2022_-_daise.docx</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Ildo Romancini, Presidente da Associação da Rodovia da Mudança a necessidade de instalar Guardireio entre a MT 338 e a pista de caminhada no perímetro urbano da localidade de Ana Terra.</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/538/indicacao_051.2022_-cleomar.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/538/indicacao_051.2022_-cleomar.docx</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Carlos Alberto Capeletti, Prefeito Municipal de Tapurah a necessidade da proposição de projeto de lei local proibindo o corte de água em imóveis onde comprovadamente, morem pessoas com deficiência ou acamada desde que estejam registradas no CAD-Único como baixa renda e cadastradas junto ao Departamento de Água e Esgoto de Tapurah, garantido a manutenção de serviço essencial.</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/541/indicacao_052.2022_-elizeu_e_elder.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/541/indicacao_052.2022_-elizeu_e_elder.docx</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Carlos Alberto Capeletti Prefeito municipal de Tapurah a necessidade de diminuir o canteiro central para melhorar a questão de estacionamento da Avenida Rio Grande do Sul entre a Avenida Brasil e a Avenida das Flores; da Avenida Romulado Allievi entre a Avenida Rio de janeiro e a Avenida dos Trabalhadores e da Avenida Paraná entre a Avenida Rio de Janeiro e a Avenida Tocantins, sede do município de Tapurah.</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/548/indicacao_053.2022_-_elder_gobbi.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/548/indicacao_053.2022_-_elder_gobbi.docx</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Carlos Alberto Capeletti, Prefeito Municipal de Tapurah a necessidade de determinar para que seja executado o Hino Nacional Brasileiro no início das aulas no período matutino e vespertino em todas as unidades escolares do município de Tapurah na semana da Pátria.</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/549/indicacao_054.2022_-_marcelo.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/549/indicacao_054.2022_-_marcelo.docx</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Carlos Alberto Capeletti, Prefeito Municipal de Tapurah a necessidade de elaborar projeto de lei complementar, alterando a taxa de Alvará dos vendedores ambulantes no município de Tapurah. (Modelo em anexo).</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/559/indicacao_055.2022_-_aelton.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/559/indicacao_055.2022_-_aelton.docx</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Carlos Alberto Capeletti, Prefeito Municipal de Tapurah a necessidade de construir quebra mola na Avenida dos Trabalhadores em frente a Igreja Quadrangular, sede do município de Tapurah.</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
     <t>Aelton Figueiredo, Cleomar Campos, Daise Martins, Elder Gobbi, Elizeu Francisco de Oliveira, Jonathan Ramos Medeiros</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/571/indicacao_056.2022_-_elizeu_e_jhon.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/571/indicacao_056.2022_-_elizeu_e_jhon.docx</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Carlos Alberto Capeletti, Prefeito Municipal a necessidade de instalar brinquedos adaptáveis nas Praças Públicas do município de Tapurah, para atender crianças com limitações de mobilidade, conforme carta de solicitação da escola Vinícius de Moraes</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/575/indicacao_057.2022_-_cleomar.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/575/indicacao_057.2022_-_cleomar.docx</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Carlos Alberto Capeletti, Prefeito Municipal de Tapuraha necessidade de construir banheiro público na Praça das Bandeiras</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/581/indicacao_058.2022_-_cleomar.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/581/indicacao_058.2022_-_cleomar.docx</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Carlos Alberto Capeletti, Prefeito municipal de Tapurah a necessidade de realizar serviço de dedetização em todas as construções públicas do município de Tapurah, especialmente no Ginásio Poliesportivo Anderson Pellin da Praça da Juventude</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/595/indicacao_059.2022_-_cleomar.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/595/indicacao_059.2022_-_cleomar.docx</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Carlos Alberto Capeletti, Prefeito Municipal de Tapurah a necessidade de definir horário de expediente nas repartições públicas municipais nos dias dos jogos da seleção brasileira, conforme Decreto 1.524 do Governo do estado de Mato Grosso e outros que o governo vier a decretar no decorrer da competição.</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/600/indicacao_060.2022_-jhon.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/600/indicacao_060.2022_-jhon.docx</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Carlos Alberto Capeletti Prefeito Municipal de Tapurah a necessidade de construir banheiros, vestiários e instalar bebedouro no Ginásio de esporte da escola Vinícius de Moraes.</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/602/indicacao_061.2022_-_cleomar_-_copia.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/602/indicacao_061.2022_-_cleomar_-_copia.docx</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Carlos Alberto Capeletti, Prefeito municipal de Tapurah a necessidade de colocar letreiro com o nome de Anderson Pellin no Ginásio Poliesportivo da Praça da Juventude, adquirir placar eletrônico e instalar tabelas para basquete.</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/314/requerimento_001-2022_-urgencia_de_votacao.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/314/requerimento_001-2022_-urgencia_de_votacao.doc</t>
   </si>
   <si>
     <t>Conforme prevê o Artigo 43 da Lei Orgânica Municipal e o Artigo 108 Regimento Interno da Câmara Municipal, requeiro à Mesa desta Casa de Leis, ouvido o soberano plenário, urgência especial e votação única ao Projeto de Resolução nº 001/2022, dispensando a tramitação regimental normal.</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/316/comissoes_permanentes_da_camara_de_2022.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/316/comissoes_permanentes_da_camara_de_2022.doc</t>
   </si>
   <si>
     <t>Comissões Permanentes da Câmara Municipal para o Exercício de 2.022_x000D_
 Chapa 001/2022</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/321/requerimento_003-2022_-urgencia_de_votacao.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/321/requerimento_003-2022_-urgencia_de_votacao.doc</t>
   </si>
   <si>
     <t>Conforme prevê o Artigo 43 da Lei Orgânica Municipal e o Artigo 108 Regimento Interno da Câmara Municipal, requeiro à Mesa desta Casa de Leis, ouvido o soberano plenário, urgência especial e votação única ao Projeto de Lei Complementar nº 001/2022, dispensando a tramitação regimental normal.</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/322/requerimento_004.2022_-_requerimento_licenca_vereador.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/322/requerimento_004.2022_-_requerimento_licenca_vereador.doc</t>
   </si>
   <si>
     <t>Conforme prevê o Artigo 74, inciso III do Regimento Interno da Câmara Municipal requeiro à Mesa desta Casa de Leis, licença pelo período de 30 (trinta) dias, para tratar de assuntos particulares.</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/327/requerimento_005.2022-_justificativa_de_ausencia_de_sessao.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/327/requerimento_005.2022-_justificativa_de_ausencia_de_sessao.docx</t>
   </si>
   <si>
     <t>Requerimento conforme prevê a Lei Orgânica Municipal e o Artigo 81 Parágrafos §1º e §2º do Regimento Interno da Casa, Justificativa para fins de direito da minha ausência na sessão ordinária do dia 07 do mês fevereiro do ano de 2022.</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/328/requerimento_006.2022-_justificativa_de_ausencia_de_sessao.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/328/requerimento_006.2022-_justificativa_de_ausencia_de_sessao.docx</t>
   </si>
   <si>
     <t>Requerimento conforme prevê a Lei Orgânica Municipal e o Artigo 81 Parágrafos §1º e §2º do Regimento Interno da Casa, justificativa para gins de direito da ausência na sessão ordinária do dia 07 de fevereiro de 2022.</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/329/requerimento_007-2022_-urgencia_de_votacao.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/329/requerimento_007-2022_-urgencia_de_votacao.doc</t>
   </si>
   <si>
     <t>Requerimento de urgência especial e votação única ao Projeto de Lei Ordinária nº 001/2022, dispensando a tramitação regimental normal</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/335/requerimento_008-2022_-urgencia_de_votacao.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/335/requerimento_008-2022_-urgencia_de_votacao.doc</t>
   </si>
   <si>
     <t>Conforme prevê o Artigo 43 da Lei Orgânica Municipal e o Artigo 108 Regimento Interno da Câmara Municipal, requeiro à Mesa desta Casa de Leis, ouvido o soberano plenário, urgência especial e votação única aos Projetos de Lei Ordinária nº 002/2022, 003/2022 e 004/2022, dispensando a tramitação regimental normal.</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/346/requerimento_009-2022_-urgencia_de_votacao.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/346/requerimento_009-2022_-urgencia_de_votacao.pdf</t>
   </si>
   <si>
     <t>Requerimento de Urgência Especial e Votação Única ao projeto de Lei Ordinária 06/2022, ao Projeto de Lei Complementar 03/2022 e ao Projeto de Lei Ordinária do Legislativo n°. 03/2022, dispensando a tramitação regimental normal.</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/348/requerimento_010-2022_cleomar.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/348/requerimento_010-2022_cleomar.pdf</t>
   </si>
   <si>
     <t>Conforme prevê o art. 30, inciso XVI, c/c o art. 63-A, alínea “g” e art. 64 ambos da Lei Orgânica Municipal e o art. 54-C do Regimento Interno da Câmara Municipal, requeiro à Mesa desta Casa de Leis, ouvido o soberano plenário para requerer o recebimento da presente denúncia por maioria simples para abertura de processo para apuração de infração político administrativa ou crime de responsabilidade do prefeito Municipal de Tapurah por descumprir a lei federal e municipal.</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/355/requerimento_011-2022_-_urgencia_de_votacao.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/355/requerimento_011-2022_-_urgencia_de_votacao.doc</t>
   </si>
   <si>
     <t>Requer urgência especial e votação única aos Projetos de Lei Ordinárias n° 08/2022 e 09/2022, dispensando a tramitação regimental normal.</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/363/requerimento_012-2022._-_urgencia_de_votacao.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/363/requerimento_012-2022._-_urgencia_de_votacao.doc</t>
   </si>
   <si>
     <t>Requerimento de urgência especial e votação única aos Projetos de Lei Ordinária nº 010/2022 e 011/2022, dispensando a tramitação regimental normal.</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/370/requerimento_013.2022_-_licenca_vereador__elder_gobbi.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/370/requerimento_013.2022_-_licenca_vereador__elder_gobbi.doc</t>
   </si>
   <si>
     <t>Conforme prevê a Lei Orgânica Municipal e o Art. 74, Inciso III do Regimento Interno da Câmara Municipal, requeiro à Mesa desta Casa de Leis, ouvido o soberano plenário, licença pelo período de 30 (trinta) dias para tratar de assuntos particulares, a iniciar em 01 de abril de 2022 e encerrar-se em 30 de abril de 2.022.</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/379/requerimento_014-2022._-_urgencia_de_votacao.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/379/requerimento_014-2022._-_urgencia_de_votacao.doc</t>
   </si>
   <si>
     <t>Requerimento de urgência especial e votação única ao Projeto de Lei Ordinária nº 013/2022, dispensando a tramitação regimental normal.</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/381/requerimento_015.2022_-_justificativa_de_ausencia_de_sessao.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/381/requerimento_015.2022_-_justificativa_de_ausencia_de_sessao.docx</t>
   </si>
   <si>
     <t>Conforme prevê a Lei Orgânica Municipal e o Artigo 81 Parágrafos §1º e §2º do Regimento Interno da Casa; requeiro Mesa desta casa de leis, ouvido o soberano plenário, justificativa para fins de direito da minha ausência na sessão ordinária do dia 28 do mês março do ano de 2022.</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/382/requerimento_016.2022_-_justificativa_de_ausencia_de_sessao.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/382/requerimento_016.2022_-_justificativa_de_ausencia_de_sessao.docx</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/393/requerimento_017-2022._-_urgencia_de_votacao.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/393/requerimento_017-2022._-_urgencia_de_votacao.doc</t>
   </si>
   <si>
     <t>Conforme prevê o Artigo 43 da Lei Orgânica Municipal e o Artigo 108 Regimento Interno da Câmara Municipal, requeiro à Mesa desta Casa de Leis, ouvido o soberano plenário, urgência especial e votação única ao Projeto de Lei Ordinária nº 015/2022, dispensando a tramitação regimental normal.</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/396/requerimento_018-2022._-_urgencia_de_votacao.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/396/requerimento_018-2022._-_urgencia_de_votacao.doc</t>
   </si>
   <si>
     <t>Conforme prevê o Artigo 43 da Lei Orgânica Municipal e o Artigo 108 Regimento Interno da Câmara Municipal, requeiro à Mesa desta Casa de Leis, ouvido o soberano plenário, urgência especial e votação única ao Projeto de Lei Ordinária nº 016/2022, dispensando a tramitação regimental normal.</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
     <t>Conforme prevê o Artigo 43 da Lei Orgânica Municipal e o Artigo 108 Regimento Interno da Câmara Municipal, requeiro à Mesa desta Casa de Leis, ouvido o soberano plenário, urgência especial e votação única aos Projetos de Lei Ordinária nº 017/2022 e 018/2022, dispensando a tramitação regimental normal.</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/411/requerimento_020-2022._-_urgencia_de_votacao.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/411/requerimento_020-2022._-_urgencia_de_votacao.doc</t>
   </si>
   <si>
     <t>Conforme prevê o Artigo 43 da Lei Orgânica Municipal e o Artigo 108 Regimento Interno da Câmara Municipal, requeiro à Mesa desta Casa de Leis, ouvido o soberano plenário, urgência especial e votação única aos Projetos de Lei Ordinária nº 020/2022 e 021/2022, dispensando a tramitação regimental normal.</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
     <t>Conforme prevê o Artigo 43 da Lei Orgânica Municipal e o Artigo 108 Regimento Interno da Câmara Municipal, requeiro à Mesa desta Casa de Leis, ouvido o soberano plenário, urgência especial e votação única ao Projeto de Lei Ordinária do Legislativo nº 008/2022, dispensando a tramitação regimental normal.</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/435/requerimento_022-2022._-_urgencia_de_votacao.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/435/requerimento_022-2022._-_urgencia_de_votacao.doc</t>
   </si>
   <si>
     <t>Conforme prevê o Artigo 43 da Lei Orgânica Municipal e o Artigo 108 Regimento Interno da Câmara Municipal, requeiro à Mesa desta Casa de Leis, ouvido o soberano plenário, urgência especial e votação única ao Projeto de Lei Ordinária nº 024/2022, dispensando a tramitação regimental normal.</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/440/requerimento_023-2022._-_lista_para_fonoadiologo_-_daise.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/440/requerimento_023-2022._-_lista_para_fonoadiologo_-_daise.doc</t>
   </si>
   <si>
     <t>Requerimento a Sra. Izaida Altoé, Secretária Municipal de Saúde e ao Sr. Carlos Capeletti, Prefeito Municipal, para encaminhar à Câmara Municipal de Tapurah, informações sobre o números de crianças que estão em uma lista de espera ou regulação aguardando para atendimento e acompanhamento por fonoaudiólogo(a) no município.</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/451/requerimento_024-2022._-_informacoes_sobre_servico_de_resgate_-_cleomar.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/451/requerimento_024-2022._-_informacoes_sobre_servico_de_resgate_-_cleomar.doc</t>
   </si>
   <si>
     <t>Requerimento a Sra. Izaida Altoé, Secretária Municipal de Saúde e ao Sr. Carlos Capeletti, Prefeito Municipal, para atender o que segue: I)	Que seja encaminhado à Câmara Municipal de Tapurah, informações de como está e como será feito os serviço de resgate via ambulância nas situações de urgência e emergência, se via Secretaria de Saúde ou pelo Instituto Social de Saúde São Lucas que atualmente gere o Hospital Municipal;</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/454/requerimento_025-2022._-_informacoes_sobre_obra_ubsii_-_cleomar.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/454/requerimento_025-2022._-_informacoes_sobre_obra_ubsii_-_cleomar.doc</t>
   </si>
   <si>
     <t>Requerimento a Sra. Izaida Altoé, Secretária Municipal de Saúde e ao Sr. Carlos Capeletti, Prefeito Municipal, para  seja encaminhado à Câmara Municipal de Tapurah, informações sobre os motivos da paralisação da Obra da Unidade Básica de Saúde II;</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/455/requerimento_026-2022._-_informacoes_sobre_convenios_prefeitura_-_cleomar.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/455/requerimento_026-2022._-_informacoes_sobre_convenios_prefeitura_-_cleomar.doc</t>
   </si>
   <si>
     <t>Requerimento ao Sr. Carlos Capeletti, Prefeito Municipal, para que seja encaminhado à Câmara Municipal de Tapurah, informações sobre os convênios com Estado e União para execução de obras e demais serviços;</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/456/requerimento_027-2022_-__convocacao_secretaria_de_saude_-_cleomar.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/456/requerimento_027-2022_-__convocacao_secretaria_de_saude_-_cleomar.docx</t>
   </si>
   <si>
     <t>Conforme prevê o Regimento Interno da Casa e art. 25 da Lei Orgânica Municipal, Requeiro a Mesa desta Casa de Leis, ouvido o soberano plenário, para CONVOCAR A SRA. IZAIDA ALTOE, Secretária Municipal de Saúde, para comparecer no prazo de 15 (quinze) em sessão ordinária para que faça uma explanação ao Plenário da Câmara sobre as obrigações e atendimentos que ficarão a cargo do Hospital Municipal de Tapurah sob a gestão Instituto Social de Saúde São Lucas</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/465/requerimento_028-2022_-_cleomar_-_descumprimento_lei_prefeito.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/465/requerimento_028-2022_-_cleomar_-_descumprimento_lei_prefeito.docx</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/470/requerimento_029-2022_-_urgencia_de_votacao.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/470/requerimento_029-2022_-_urgencia_de_votacao.doc</t>
   </si>
   <si>
     <t>Requerimento  urgência especial e votação única aos Projetos, Decreto Legislativo nº 004/2022 e 005/2022 e ao Projeto de Lei Ordinária 032/2022, dispensando a tramitação regimental normal.</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/472/requerimento_030-2022_-_cleomar_-_informacoes.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/472/requerimento_030-2022_-_cleomar_-_informacoes.docx</t>
   </si>
   <si>
     <t>Requerimento ao Exmo. Sr. Carlos Capeletti, Prefeito Municipal, para atender o que segue: a)	Que seja encaminhado à Câmara Municipal de Tapurah, informações sobre Decreto do Poder Executivo municipal nomeando comissão mista para reavaliação da PGV (Planta Genérica de Valores); b) Que seja encaminhado à Câmara Municipal de Tapurah, relatório ou parecer dessa comissão para alteração do zoneamento urbano e consequentemente alteram a Planta Genérica de Valores, aumentando a base de cálculo de alguns setores fiscais previstos na Lei Municipal nº 1.056/2014.</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/480/requerimento_031-2022_-_urgencia_de_votacao_-_copia.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/480/requerimento_031-2022_-_urgencia_de_votacao_-_copia.doc</t>
   </si>
   <si>
     <t>Requerimento de urgência especial e votação única aos Projetos de Lei Ordinária Nº 033/2022, 034/2022 e 035/2022 dispensando a tramitação regimental normal.</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/486/requerimento_032-2022_-_urgencia_de_votacao.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/486/requerimento_032-2022_-_urgencia_de_votacao.doc</t>
   </si>
   <si>
     <t>Requerimento de Urgência Especial e Votação Única aos Projetos de Lei Ordinária n° 36/2022 e 37/2022 dispensando a tramitação regimental normal.</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/514/requerimento_033-2022_-_retirada_do_projeto_de_lei_do_legislativo_06-2022_cleomar.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/514/requerimento_033-2022_-_retirada_do_projeto_de_lei_do_legislativo_06-2022_cleomar.doc</t>
   </si>
   <si>
     <t>Requerimento de retirada de pauta do Projeto de Lei do Legislativo 06/2022, nos termos do art. 116 c/c art. 123 do Regimento Interno da Câmara.</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/517/requerimento_034-2022_-_urgencia_de_votacao.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/517/requerimento_034-2022_-_urgencia_de_votacao.doc</t>
   </si>
   <si>
     <t>Requerimento de urgência especial e votação única aos Projetos de Lei Complementar Nº 012/2022 e 013/2022, dispensando a tramitação regimental normal.</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/521/requerimento_035.2022_-_licenca_vereador_marcio.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/521/requerimento_035.2022_-_licenca_vereador_marcio.doc</t>
   </si>
   <si>
     <t>Conforme prevê a Lei Orgânica Municipal e o Art. 74, Inciso III do Regimento Interno da Câmara Municipal, requeiro à Mesa desta Casa de Leis, ouvido o soberano plenário, licença pelo período de 30 (trinta) dias para tratar de assuntos particulares, a iniciar em 01 de setembro de 2022 e encerrar-se em 30 de setembro de 2.022.</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/532/requerimento_036-2022_-_urgencia_de_votacao.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/532/requerimento_036-2022_-_urgencia_de_votacao.doc</t>
   </si>
   <si>
     <t>Requer urgência especial e votação única aos Projetos de Lei Ordinária n° 45/2022 e 47/2022 e o Projeto de Lei do Legislativo n° 10/2022.</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/539/requerimento_037-2022_-_vereadores_-_comissao_disciplinar.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/539/requerimento_037-2022_-_vereadores_-_comissao_disciplinar.docx</t>
   </si>
   <si>
     <t>Conforme prevê o art. 22, §2° da Lei Orgânica Municipal e art. 54-B do Regimento Interno da Câmara Municipal, requeiro à Mesa desta Casa de Leis, ouvido o soberano plenário para requerer a Criação de Comissão Especial, com a finalidade de averiguar as condutas do parlamentar Cleomar Eterno de Campos quanto a divulgação de vídeo dos vereadores que votaram contrário a emendas do referido vereador de forma pejorativa e como mensagens menosprezando os vereadores, bem como das demais condutas que a comissão vier a ter ciência durante o processo.</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/540/requerimento_038-2022._-_informacoes.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/540/requerimento_038-2022._-_informacoes.doc</t>
   </si>
   <si>
     <t>Conforme prevê a LEI Nº 12.527, DE 18 DE NOVEMBRO DE 2011 que Regula o acesso a informações previsto no inciso XXXIII do art. 5o, no inciso II do § 3o do art. 37 e no § 2o do art. 216 da Constituição Federal, Requeiro ao Sr. Carlos Alberto Capeletti, Prefeito Municipal, para atender o que segue:_x000D_
 I)	Que se faça presente o Secretário de Obras ou o engenheiro da Prefeitura em sessão ordinária para prestar esclarecimento sobre a questão da Praça da Juventude e a da erosão ao lado da MT 338, (buracão).</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/550/requerimento_039-2022_-_retirada_do_projeto_de_lei_do_legislativo_011-2022.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/550/requerimento_039-2022_-_retirada_do_projeto_de_lei_do_legislativo_011-2022.doc</t>
   </si>
   <si>
     <t>Requer a retirada do Projeto de Lei Ordinária do Legislativo 11/2022 – Dispõe sobre a restrição do vendedor ambulante não residente no município, comercializar produto ou mercadoria de qualquer natureza na circunscrição do município e da outras providências.</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/551/requerimento_040-2022_-_retirada_do_projeto_de_lei_do_legislativo_009-2022.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/551/requerimento_040-2022_-_retirada_do_projeto_de_lei_do_legislativo_009-2022.doc</t>
   </si>
   <si>
     <t>Requer  a retirada do Projeto de Lei Ordinária do Legislativo 009/2022 – que reconhece o risco da atividade dos caçadores, Atiradores Esportivos e Colecionadores – CAC`s no município de Tapurah/MT e da outras providências.</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/552/requerimento_041-2022_-_urgencia_de_votacao.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/552/requerimento_041-2022_-_urgencia_de_votacao.doc</t>
   </si>
   <si>
     <t>Requerimento de urgência especial e votação única aos Projetos de Lei Ordinária Nº 051/2022, 052/2022, 053/2022 e 054/2022, dispensando a tramitação regimental normal.</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/553/requerimento_042-2022_-_vereadores_-_comissao_disciplinar_-_marcio_maranhao.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/553/requerimento_042-2022_-_vereadores_-_comissao_disciplinar_-_marcio_maranhao.docx</t>
   </si>
   <si>
     <t>Requerimento para Criação de Comissão Especial, com a finalidade de averiguar as condutas do parlamentar Marcio Araújo de Macedo.</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/555/requerimento_043-2022._-cleomar_eterno_de_campos.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/555/requerimento_043-2022._-cleomar_eterno_de_campos.doc</t>
   </si>
   <si>
     <t>Conforme prevê o Regimento Interno da Casa e art. 25 da Lei Orgânica Municipal, Requeiro a Mesa desta Casa de Leis, ouvido o soberano plenário, para CONVOCAR o Sr. ALGACIR AUGUSTO CAVAZZINI, Secretário Municipal de Infraestrutura, Meio Ambiente e Serviços Públicos de Tapurah - MT; para comparecer no prazo de 15 (quinze) em sessão ordinária da Câmara Municipal para fazer uma explanação ao Plenário sobre os serviços realizados na Estrada Municipal - linha Arinos 04 antes da municipalização.</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/567/requerimento_044-2022_-_retirada_do_projeto_de_lei_do_legislativo_013-2022.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/567/requerimento_044-2022_-_retirada_do_projeto_de_lei_do_legislativo_013-2022.doc</t>
   </si>
   <si>
     <t>Conforme prevê o art. 116 c/c o art. 123 do Regimento Interno da Câmara Municipal, requeiro à Mesa desta Casa de Leis, ouvido o soberano plenário, a retirada do Projeto de Lei Ordinária do Legislativo 013/2022</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/568/requerimento_045-2022_-_urgencia_de_votacao.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/568/requerimento_045-2022_-_urgencia_de_votacao.doc</t>
   </si>
   <si>
     <t>Conforme prevê o Artigo 43 da Lei Orgânica Municipal e o Artigo 108 Regimento Interno da Câmara Municipal, requeiro à Mesa desta Casa de Leis, ouvido o soberano plenário, urgência especial e votação única ao Projeto de Lei Ordinária Nº 056/2022, dispensando a tramitação regimental normal.</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/573/requerimento_046-2022._-_lista_de_procedimentos.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/573/requerimento_046-2022._-_lista_de_procedimentos.doc</t>
   </si>
   <si>
     <t>Conforme prevê a LEI Nº 12.527, DE 18 DE NOVEMBRO DE 2011 que Regula o acesso a informações previsto no inciso XXXIII do art. 5o, no inciso II do § 3o do art. 37 e no § 2odo art. 216 da Constituição Federal; altera a Lei no 8.112, de 11 de dezembro de 1990; revoga a Lei no 11.111, de 5 de maio de 2005, e dispositivos da Lei no 8.159, de 8 de janeiro de 1991; e dá outras providências, Requeiro a Sra. Izaida Altoé, Secretária Municipal de Saúde e ao Sr. Carlos Capeletti, Prefeito Municipal, para atender o que segue:_x000D_
 I)	Que seja encaminhado à Câmara Municipal de Tapurah, informações sobre a demanda reprimida no setor de regulação da Secretaria Municipal de Saúde (Ginecologia, Fonoaudiologia, Pediatra ETC);_x000D_
 II)	Que seja encaminhado à Câmara Municipal de Tapurah, o número de procedimentos realizados no hospital municipal e/ou pela regulação da terceirização da saúde (Instituto Social de Saúde São Lucas);</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/574/requerimento_047-2022._-_lista_de_procedimentos.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/574/requerimento_047-2022._-_lista_de_procedimentos.doc</t>
   </si>
   <si>
     <t>Conforme prevê a LEI Nº 12.527, DE 18 DE NOVEMBRO DE 2011 que Regula o acesso a informações previsto no inciso XXXIII do art. 5o, no inciso II do § 3o do art. 37 e no § 2odo art. 216 da Constituição Federal; altera a Lei no 8.112, de 11 de dezembro de 1990; revoga a Lei no 11.111, de 5 de maio de 2005, e dispositivos da Lei no 8.159, de 8 de janeiro de 1991; e dá outras providências, Requeiro a Sra. Izaida Altoé, Secretária Municipal de Saúde e ao Sr. Carlos Capeletti, Prefeito Municipal, para atender o que segue:_x000D_
 I)	Que sejam encaminhado à Câmara Municipal de Tapurah, quais são os procedimentos que estão sendo realizados no Hospital Municipal de Tapurah, conforme o serviço contratual da terceirização com Instituto Social de Saúde São Lucas.</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/587/requerimento_048.2022_-_justificativa_de_ausencia_de_sessao.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/587/requerimento_048.2022_-_justificativa_de_ausencia_de_sessao.docx</t>
   </si>
   <si>
     <t>Conforme prevê a Lei Orgânica Municipal e o Artigo 81 Parágrafos §1º e §2º do Regimento Interno da Casa; requeiro Mesa desta casa de leis, ouvido o soberano plenário, justificativa para fins de direito da minha ausência na sessão ordinária do dia 18 do mês novembro do ano de 2022</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/591/requerimento_049-2022._-cleomar_eterno_de_campos_-_informacoes_insalubridade_acs_e_ace.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/591/requerimento_049-2022._-cleomar_eterno_de_campos_-_informacoes_insalubridade_acs_e_ace.docx</t>
   </si>
   <si>
     <t>Requerimento ao Sr. Carlos Alberto Capeletti, Prefeito Municipal, para atender o que segue: _x000D_
 a)	Informações e esclarecimentos sobre o pagamento de adicional de insalubridade ao Agentes Comunitários de Saúde e Agentes de Combate a Endemias tendo em vista a sanção da Lei Complementar 191/2022; _x000D_
 b)	Caso já tenha se iniciado o pagamento do adicional de insalubridade, quando iniciou e caso negativo ainda não se iniciou qual a previsão de início de pagamento considerando a data base fixada em 1° de julho de 2022.</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/598/requerimento_050-2022_-_urgencia_de_votacao_-_copia.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/598/requerimento_050-2022_-_urgencia_de_votacao_-_copia.doc</t>
   </si>
   <si>
     <t>Conforme prevê o Artigo 43 da Lei Orgânica Municipal e o Artigo 108 Regimento Interno da Câmara Municipal, requeiro à Mesa desta Casa de Leis, ouvido o soberano plenário, urgência especial e votação única ao Projeto de Lei Ordinária Nº 061/2022, dispensando a tramitação regimental normal.</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/604/requerimento_051-2022_-_urgencia_de_votacao_-_copia_-_copia.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/604/requerimento_051-2022_-_urgencia_de_votacao_-_copia_-_copia.doc</t>
   </si>
   <si>
     <t>Requerimento de Urgência Especial e votação única ao Projeto de Lei Ordinária 62/2022</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/609/requerimento_052-2022._-cleomar_eterno_de_campos_-_informacoes_atribuicoes_de_aulas_professores.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/609/requerimento_052-2022._-cleomar_eterno_de_campos_-_informacoes_atribuicoes_de_aulas_professores.docx</t>
   </si>
   <si>
     <t>Requeiro a Sra. Nadia Bender Secretária Municipal de Educação, Cultura, Esporte e Lazer,  informações sobre os critério de atribuições de pontos aos Professores e demais profissionais da educação para o ano letivo de 2023 e demais informações.</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/336/mocao_de_aplauso_001.2022_-_jonathan.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/336/mocao_de_aplauso_001.2022_-_jonathan.doc</t>
   </si>
   <si>
     <t>De acordo com as normas Regimentais da Casa e a Lei Orgânica Municipal, requeiro a Mesa ouvido o soberano plenário, a aprovação de uma “MOÇÃO DE APLAUSO” ao Pastor Hermes Paniago, pelos relevantes serviços prestados ao Município de Tapurah, especialmente na área religiosa e espiritual</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/359/mocao_de_agradecimento_002.2022_-_elder_gobbi.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/359/mocao_de_agradecimento_002.2022_-_elder_gobbi.doc</t>
   </si>
   <si>
     <t>“MOÇÃO DE AGRADECIMENTO” ao Senhor Gilberto João Brisot, primeiro Prefeito do município de Tapurah entre os anos de 1989 a 1992.</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
     <t>“MOÇÃO DE AGRADECIMENTO” aos Senhores Antenor Sette, Darcy Martelli, Jaime Brisot, João Vilson Dallacorte, Orildo Mascarello, Orlando José Bender, Osvaldo da Veiga, Rita Cenci, Amilton Ortega Ferreira, Valter Antônio Tuni e Wilmar Vanin, primeiros Vereadores do município de Tapurah entre os anos de 1989 a 1992, pelos relevantes serviços prestados ao Município.</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
     <t>Elder Gobbi, Elizeu Francisco de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/365/mocao_de_agradecimento_004.2022_-_gobi_elizeu.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/365/mocao_de_agradecimento_004.2022_-_gobi_elizeu.doc</t>
   </si>
   <si>
     <t>“MOÇÃO DE AGRADECIMENTO” aos Senhores Gilson de Barros Pinheiro Lima, Osvaldo da Veiga, Wilmar Vanin, Admir Macorin da Silva, Amilton Ortega Ferreira, Libertino Lourenço da Silva e Edmar Fincco pelos relevantes serviços prestados na comissão de emancipação politica administrativa do município de Tapurah.</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
     <t>Cleomar Campos, Aelton Figueiredo, Elder Gobbi, Elizeu Francisco de Oliveira, Jonathan Ramos Medeiros, Leandro Frizzo, Márcio Araújo de Macedo</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/372/mocao_de_apoio_005.2022_-_cleomar.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/372/mocao_de_apoio_005.2022_-_cleomar.doc</t>
   </si>
   <si>
     <t>De acordo com as normas Regimentais da Casa e a Lei Orgânica Municipal, requeiro a Mesa ouvido o soberano plenário, a aprovação de uma “MOÇÃO DE APOIO” ao Deputado Estadual Alan Kardec e demais deputados, pelos esforços no sentido do retorno dos cursos Pro-Funcionários, dispositivo assegurado em Lei porem está parado desde o ano de 2.017.</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
     <t>Cleomar Campos, Leandro Frizzo</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/389/mocao_de_agradecimento_006.2022_-_cleomar.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/389/mocao_de_agradecimento_006.2022_-_cleomar.doc</t>
   </si>
   <si>
     <t>De acordo com as normas Regimentais da Casa e a Lei Orgânica Municipal, requeiro a Mesa ouvido o soberano plenário, a aprovação de uma “MOÇÃO DE AGRADECIMENTO” aos Senhores Dr. Eugênio Rudy Junior e Dr. Marcello Henrique Maidame, Delegados de Policia Judiciaria Civil, pelos relevantes serviços prestados na delegacia de Tapurah.</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/420/mocao_de_reconhecimento_007.2022_-_aelton.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/420/mocao_de_reconhecimento_007.2022_-_aelton.doc</t>
   </si>
   <si>
     <t>De acordo com as normas Regimentais da Casa e a Lei Orgânica Municipal, requeiro a Mesa ouvido o soberano plenário, a aprovação de uma “MOÇÃO DE RECONHECIMENTO” aos (as) Senhores (as) Luzia Aparecida Fernandes Dal Ponte Escher, Ilaide Gohlke Arens, Ivani Arens, Lourdes Marchioni da Costa, Dirce Netto Cassanelli, Jaqueline Ribeiro Sawitzki, Adriana Maria Martins, Claudia Madalosso, Carmen Clariça Dall’Agnol Diel, Eliane Muller, Sonia Marli Borowski Benin, Consuelo Camargo Martins Fogaça dos Santos, Domingas Gonzala Ortiz, Sonia Elza Grike Goubad, Maria Salete de Lima Maestá, Maria das Graças Queiroz Vieira Baia (in memoria 20/04/2022), Argenil Magalhães de Campos Castilho, Maria Izabel Ogliari e Ana Maria Gomes Ferreira Bartoski, pelos relevantes serviços prestados na área da educação de nosso município.</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
     <t>Aelton Figueiredo, Diego Grendene, Elder Gobbi, Elizeu Francisco de Oliveira, Jonathan Ramos Medeiros, Márcio Araújo de Macedo</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/429/mocao_de_agradecimento_008.2022_-_diego.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/429/mocao_de_agradecimento_008.2022_-_diego.doc</t>
   </si>
   <si>
     <t>De acordo com as normas Regimentais da Casa e a Lei Orgânica Municipal, requeiro a Mesa ouvido o soberano plenário, a aprovação de uma “MOÇÃO DE AGRADECIMENTO” aos senhores Jairton de Santi, Gilson Ramiro Altissimo e ao Comandante da Policia Militar Helckier Ricardo da Silva Araújo, pelos relevantes serviços prestados ao município de Tapurah</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/436/mocao_de_agradecimento_009.2022_-leandro.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/436/mocao_de_agradecimento_009.2022_-leandro.doc</t>
   </si>
   <si>
     <t>De acordo com as normas Regimentais da Casa e a Lei Orgânica Municipal, requeiro a Mesa ouvido o soberano plenário, a aprovação de uma “MOÇÃO DE AGRADECIMENTO” ao Padre FÁBIO EUSTÁQUIO DE MENESES, SCJ; Pároco da Paróquia Nossa Senhora Aparecida de Tapurah, pelos relevantes serviços prestados à comunidade católica do município</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/437/mocao_de_agradecimento_010.2022_-_elizeu.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/437/mocao_de_agradecimento_010.2022_-_elizeu.doc</t>
   </si>
   <si>
     <t>De acordo com as normas Regimentais da Casa e a Lei Orgânica Municipal, requeiro a Mesa ouvido o soberano plenário, a aprovação de uma “MOÇÃO DE AGRADECIMENTO” ao Coronel PM Sr. Fernando Carneiro Tinoco, Comandante do 14º Comando Regional da PM em Nova Mutum e ao 1º Tenente Coronel PM Paulo Jailson Secchi de Avilia Comandante do 13º Batalhão da PM em Lucas do Rio Verde pelos relevantes serviços prestados na área de segurança ao município de Tapurah e região</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/608/mocao_de_aplauso_011.2022_-_daise.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/608/mocao_de_aplauso_011.2022_-_daise.doc</t>
   </si>
   <si>
     <t>De acordo com as normas Regimentais da Casa e a Lei Orgânica Municipal, requeiro a Mesa ouvido o soberano plenário, a aprovação de uma “MOÇÃO DE APLAUSO” a advogada Andresa Ferreira dos Santos.</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/312/projeto_de_resolucao_no_001-2022_-_fixa_o_calendario_legislativo_para_2022.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/312/projeto_de_resolucao_no_001-2022_-_fixa_o_calendario_legislativo_para_2022.docx</t>
   </si>
   <si>
     <t>Fixa o calendário legislativo para o ano de 2022.</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/488/projeto_de_resolucao_no_002-2022_-_altera_data_de_sessao_ordinaria-_resolucao_112-2022_-_agosto.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/488/projeto_de_resolucao_no_002-2022_-_altera_data_de_sessao_ordinaria-_resolucao_112-2022_-_agosto.docx</t>
   </si>
   <si>
     <t>Altera a Resolução 112/2022 - Alteração de data de uma sessão ordinária.</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/593/projeto_de_resolucao_no_003-2022____auxilio_alimentacao_camara..docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/593/projeto_de_resolucao_no_003-2022____auxilio_alimentacao_camara..docx</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de Auxílio Alimentação aos servidores do Poder Legislativo do Município de Tapurah Estado de Mato Grosso e, dá outras providências</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Aelton Figueiredo, Elder Gobbi, Elizeu Francisco de Oliveira, Jonathan Ramos Medeiros</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/422/projeto_de_decreto_legislativo_no_01-2022_concede_titulo_de_cidadao_honorario_dep._nininho.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/422/projeto_de_decreto_legislativo_no_01-2022_concede_titulo_de_cidadao_honorario_dep._nininho.docx</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário do município de Tapurah, estado de Mato Grosso ao Sr. Ondanir Bortolini</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
     <t>Cleomar Campos, Daise Martins, Diego Grendene, Elder Gobbi, Elizeu Francisco de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/423/projeto_de_decreto_legislativo_no_02-2022_concede_titulo_de_cidadao_honorario_dep_dilmar_d_bosco.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/423/projeto_de_decreto_legislativo_no_02-2022_concede_titulo_de_cidadao_honorario_dep_dilmar_d_bosco.docx</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário do município de Tapurah, estado de Mato Grosso ao Sr. Dilmar Dal' Bosco</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
     <t>Aelton Figueiredo, Diego Grendene, Elder Gobbi, Elizeu Francisco de Oliveira, Jonathan Ramos Medeiros, Leandro Frizzo, Márcio Araújo de Macedo</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/424/projeto_de_decreto_legislativo_no_03-2022_concede_titulo_de_cidadao_honorario_jornal_caiabis.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/424/projeto_de_decreto_legislativo_no_03-2022_concede_titulo_de_cidadao_honorario_jornal_caiabis.docx</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário do município de Tapurah, estado de Mato Grosso ao Sr. Roberto Paulo Banowski.</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
     <t>Cleomar Campos, Daise Martins, Elizeu Francisco de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/468/projeto_de_decreto_legislativo_no_04-2022_concede_titulo_de_cidadao_honorario_dep_fabio_garcia.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/468/projeto_de_decreto_legislativo_no_04-2022_concede_titulo_de_cidadao_honorario_dep_fabio_garcia.docx</t>
   </si>
   <si>
     <t>Concede Titulo de Cidadão Honorário do Município de Tapurah-MT ao Dep. Fabio Garcia.</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/469/projeto_de_decreto_legislativo_no_05-2022_concede_titulo_de_cidadao_honorario_dep_xuxu_dal_molin_e_sebastiao_rezende.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/469/projeto_de_decreto_legislativo_no_05-2022_concede_titulo_de_cidadao_honorario_dep_xuxu_dal_molin_e_sebastiao_rezende.docx</t>
   </si>
   <si>
     <t>Concede Titulo de Cidadão Honorário do Município de Tapurah-MT aos Deputados Xuxu Dal Molin e Sebastião Rezende.</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
     <t>Daise Martins, Diego Grendene, Jonathan Ramos Medeiros</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/560/projeto_de_decreto_legislativo_no_06-2022_-_penalidade_disciplinar_vereador_cleomar..docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/560/projeto_de_decreto_legislativo_no_06-2022_-_penalidade_disciplinar_vereador_cleomar..docx</t>
   </si>
   <si>
     <t>Dispõe sobre penalidade disciplinar ao vereador Cleomar Eterno de Campos.</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/561/projeto_de_decreto_legislativo_no_07-2022_-_penalidade_disciplinar_vereador_marcio.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/561/projeto_de_decreto_legislativo_no_07-2022_-_penalidade_disciplinar_vereador_marcio.docx</t>
   </si>
   <si>
     <t>Dispõe sobre penalidade disciplinar ao vereador Marcio Araújo de Macedo</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
     <t>REQEX</t>
   </si>
   <si>
     <t>Requerimento do Executivo</t>
   </si>
   <si>
     <t>Oficio 89/2022/GP/PMT - Requer a retirada do projeto de lei 28/2022 - Altera Anexo I da Lei Ordinária n° 1.056/2014</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/478/oficio_gab_89-2022_solicita_retirada_pl_28-2022.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/478/oficio_gab_89-2022_solicita_retirada_pl_28-2022.pdf</t>
   </si>
   <si>
     <t>Oficio 089/2022/GP/PMT - Requer a retirada do Projeto de Lei Ordinária nº 028/2022</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/497/ofico_59_-_devolucao_plc_n09.2022.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/497/ofico_59_-_devolucao_plc_n09.2022.pdf</t>
   </si>
   <si>
     <t>Requerimento para solicitar a retirada de pauta desta egrégia Casa de Leis do Projeto de Lei Complementar n° 09/2022 - para alteração do anexo do projeto de lei.</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
     <t>Requerimento solicitando a retirada do Projeto de Lei Ordinária nº 019/2022</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
     <t>CAGOV</t>
   </si>
   <si>
     <t>Contas Anuais de Governo</t>
   </si>
   <si>
     <t>Outros</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/401/parecer_2020_parecer__previo_18-2022.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/401/parecer_2020_parecer__previo_18-2022.pdf</t>
   </si>
   <si>
     <t>CONTAS ANUAIS DE GOVERNO PREFEITURA DE TAPURAH - EXERCÍCIO DE 2020 - GESTÃO IRALDO EBERTZ</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/572/parecer_previo_68-2022.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/572/parecer_previo_68-2022.pdf</t>
   </si>
   <si>
     <t>CONTAS ANUAIS DE GOVERNO DO EXERCÍCIO DE 2021, PARECER PRÉVIO FAVORÁVEL À APROVAÇÃO. GESTÃO CARLOS ALBERTO CAPELETTI.</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
     <t>OFICI</t>
   </si>
   <si>
     <t>Ofício</t>
   </si>
   <si>
     <t>Aelton Figueiredo, Diego Grendene, Elder Gobbi, Jonathan Ramos Medeiros</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/605/chapa_eleicao_mesa_diretora_2023-2024.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/605/chapa_eleicao_mesa_diretora_2023-2024.pdf</t>
   </si>
   <si>
     <t>Chapa 01/2022 - Chapa Mesa Diretora Biênio 2023/2024</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -3352,68 +3352,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/320/1a_sessao_ordinaria_de_01-02-2022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/330/2a_sessao_ordinaria_de_07-02-2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/334/3a_sessao_ordinaria_de_14-02-2022.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/345/4a_sessao_ordinaria_de_21-02-2022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/351/5a_sessao_ordinaria_de_07-03-2022.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/362/6a_sessao_ordinaria_de_14-03-2022.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/367/7a_sessao_ordinaria_de_21-03-2022.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/378/8a_sessao_ordinaria_de_28-03-2022.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/384/9a_sessao_ordinaria_de_04-04-2022.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/392/10a_sessao_ordinaria_de_11-04-2022.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/397/11a_sessao_ordinaria_de_18-04-2022.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/404/12a_sessao_ordinaria_de_25-04-2022.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/407/13a_sessao_ordinaria_de_02-05-2022.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/414/14a_sessao_ordinaria_de_09-05-2022.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/421/15a_sessao_ordinaria_de_16-05-2022.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/433/16a_sessao_ordinaria_de_23-05-2022.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/434/17a_sessao_ordinaria_de_06-06-2022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/461/18a_sessao_ordinaria_de_13-06-2022.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/467/19a_sessao_ordinaria_de_21-06-2022.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/477/20a_sessao_ordinaria_de_27-06-2022.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/484/21a_sessao_ordinaria_de_05-07-2022.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/499/23a_sessao_ordinaria_de_01-08-2022.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/509/24a_sessao_ordinaria_de_08-08-2022.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/515/25a_sessao_ordinaria_de_15-08-2022.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/537/27a_sessao_ordinaria_de_05-09-2022.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/542/28a_sessao_ordinaria_de_12-09-2022.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/556/30a_sessao_ordinaria_de_26-09-2022.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/558/31a_sessao_ordinaria_do_dia_03-10-22.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/565/32a_sessao_ordinaria_do_dia_10-10-22..pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/570/33a_sessao_ordinaria_do_dia_17-10-22..pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/577/34a_sessao_ordinaria_do_dia_24-10-22..pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/584/35a_sessao_ordinaria_do_dia_07-11-22..pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/586/36a_sessao_ordinaria_do_dia_18-11-22..pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/590/37a_sessao_ordinaria_do_dia_21-11-22..pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/597/38a_sessao_ordinaria_do_dia_28-11-22..pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/607/39a_sessao_ordinaria_do_dia_05-12-22..pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/624/40a_sessao_ordinaria_do_dia_12-12-22..pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/347/1a_sessao_extraordinaria_de_24-02-2022.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/368/2a_sessao_extraordinaria_de_22-03-2022.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/380/3a_sessao_extraordinaria_de_30-03-2022.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/496/4a_sessao_extrardinaria_de_28-07-2022..pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/519/5a_sessao_extraordinaria_de_19-08-2022.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/324/projeto_de_lei_ordinaria_001.2022_verba_indenizatoria_covid.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/325/projeto_de_lei_ordinaria_002.2022_-_alteracao_loa_-_superavit.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/326/projeto_de_lei_ordinaria_003.2022_-_alteracao_loa_-_superavit.docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/331/plo_004.2022_-_alteracao_loa_-_superavit..pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/337/projeto_de_lei_ordinaria_005.2022_-_programa_asfalta_tapurah_-_alterado.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/338/projeto_de_lei_ordinaria_006.2022_-_rga-1.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/339/plo_007.2022_-_alteracao_loa_-_superavit.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/349/projeto_de_lei_ordinaria_008.2022_-_alteracao_loa_-_superavit._ok.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/352/plo_009.2022_-_rga_professores.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/357/plo_010.2022_-_alteracao_loa_-_superavit_assinado.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/358/projeto_de_lei_ordinaria_011.2022_-_alteracao_loa_-_superavit_anterior_alterado.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/373/projeto_de_lei_ordinaria_012.2022_-_premiacoes_de_eventos_esportivos.docx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/374/projeto_de_lei_ordinaria_013.2022_-_alteracao_loa_-_superavit.docx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/383/plo_014.2022_-_alteracao_loa_-_superavit_-_assistencia_social_130.44450_alteracao_da_lei_1434.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/385/plo_015.2022_-_alteracao_loa_-_suplementacao_-_asfalta_tapurah.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/395/projeto_de_lei_ordinaria_016.2022_-_alteracao_loa_-_superavit_-_sec._ass._social.docx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/405/projeto_de_lei_ordinaria_017.2022_-_alteracao_loa_-_superavit_-_sec._saude_23.docx" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/406/projeto_de_lei_ordinaria_018.2022_-_alteracao_loa_-_superavit_-_sec._saude_250.00000.docx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/441/projeto_de_lei_ordinaria_019.2022_-_alteracao_de_destinacao_de_imovel_-_loteamento_joelma.docx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/412/projeto_de_lei_ordinaria_020.2022_-_alteracao_loa_-_superavit_-_secretaria_de_educacao.docx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/413/projeto_de_lei_ordinaria_021.2022_-_alteracao_loa_-_superavit_-_secretaria_de_educacao.docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/430/projeto_de_lei_ordinaria_022.2022_-_alteracao_loa_-_abertura_de_credito_especial_-_convenio_893353.2019obras.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/431/projeto_de_lei_ordinaria_023.2022_-_alteracao_loa_-_abertura_de_credito_especial_-_convenio_892610.2019_obras_-.docx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/432/projeto_de_lei_ordinaria_024.2022_-_alteracao_loa_-_abertura_de_credito_especial_-_convenio_94.2020.docx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/442/projeto_de_lei_ordinaria_025.2022_-_alteracao_redacao_da_lei_636.2005_-_doacao_de_lote_para_o_rotary.docx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/444/projeto_de_lei_ordinaria_026.2022_-_lei_de_diretrizes_orcamentarias_2023..docx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/453/projeto_de_lei_ordinaria_027.2022_-_alteracao_loa_-_suplementacao_-_cessao_onerosa.docx" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/462/projeto_de_lei_ordinaria_028.2022_-_altera_anexo_i_da_lei_1056.2014..pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/463/projeto_de_lei_ordinaria_029.2022_-_alteracao_loa_-_abertura_de_credito_especial_-_convenio_910614.2021_moto_niveladora.docx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/464/plo_030.2022_-_alteracao_loa_-_superavit_-_sec._saude.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/466/projeto_de_lei_ordinaria_031.2022_-_alteracao_loa_-_sec._ass._social_aquisicao_de_veiculos.docx" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/471/plo_032.2022_-_alteracao_loa_-_sec._educacao_-_convenio_realizacao_de_34_aniversario_tapurah_pdf_1.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/473/plo_033.2022_-_alteracao_loa_-_sec._saude_-_emenda_parlamentar_100.000.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/474/plo_034.2022_-_alteracao_loa_-_sec._saude_-_emenda_parlamentar_157.000.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/475/plo_035.2022_-_alteracao_loa_-_sec._saude_-_emenda_parlamentar_200.000_autoclave.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/481/plo_036.2022_-_alteracao_loa_-_sec._saude_-_emenda_parlamentar_150.000.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/482/plo_037.2022_-_alteracao_loa_-_sec._saude_-_emenda_parlamentar_500.000.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/489/projeto_de_lei_ordinaria_038.2022_-_alteracao_loa_-_sec._ass._social_aquisicao_de_veiculo_onibus_adaptado.docx" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/490/projeto_de_lei_ordinaria_039.2022_-_denomina_expansao_da_av_brasil.doc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/491/plo_040.2022_-_alteracao_loa_-_abertura_de_credito_suplementar_-_convenio_1209.2022_linha_borges_1.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/492/plo_041.2022_-_alteracao_loa_-_superavit_obras.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/506/plo_042.2022_-_alteracao_loa_-_abertura_de_credito_especial_-_convenio_438.2020.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/507/plo_043.2022_-_alteracao_loa_-_superavit_-_secretaria_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/508/plo_044.2022_-_alteracao_loa_-_superavit_-_secretaria_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/518/projeto_de_lei_ordinaria_045.2022_-_auxilio_alimentacao_tfd.docx" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/529/projeto_de_lei_ordinaria_46.2022_-_parcerias_associacoes_sem_fins_lucrativos1.docx" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/530/projeto_de_lei_ordinaria_047.2022_-_altera_plano_municipal_de_educacao_incluindo_novas_metas.docx" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/534/plo_048.2022_-_loa_2023.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/535/plo_049.2022_-_abertura_de_credito_adicional_especial_sec._educacao_convenio_0509-2021.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/536/plo_050.2022_-_abertura_de_credito_adicional_especial_sec._educacao_convenio_1279-2021.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/544/projeto_de_lei_ordinaria_051.2022_-_abertura_de_credito_especial_-_cidesa.docx" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/545/projeto_de_lei_ordinaria_052.2022_-_superavit_-_sec._obras.docx" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/546/projeto_de_lei_ordinaria_053.2022_-_superavit_-_sec._saude.docx" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/547/projeto_de_lei_ordinaria_054.2022_-_superavit_-_sec._obras_r_500.000.docx" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/562/projeto_de_lei_ordinaria_056.2022_-_abertura_de_credito_adicional_especial_sec._obras_-_convenio_0005-2022.docx" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/563/projeto_de_lei_ordinaria_057.2022_-_sobreaviso_servidores_municipais.doc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/582/projeto_de_lei_ordinaria_058.2022_-_abertura_de_credito_especial_-_indenizacao_por_desapropriacao.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/588/projeto_de_lei_ordinaria_059.2022_-_altera_lei_asfalta_tapurah.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/589/projeto_de_lei_ordinaria_060.2022_-_altera_anexo_i_da_lei_1056.2014_-_setores_fiscais.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/596/projeto_de_lei_ordinaria_061.2022_-_abertura_de_credito_adicional_especial_centro_de_reabilitacao.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/603/projeto_de_lei_ordinaria_062.2022_-_programa_desenvolve_tapurah.docx" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/317/projeto_de_lei_complementar_01.2022._-altera_lei_complementar__029.2011_-_carga_horaria_tdi_e_apoio_educacao_tapurah.doc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/323/projeto_de_lei_complementar_002.2022._codigo_tributario_altera_lei_67_e_92.docx" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/341/projeto_de_lei_complementar_003.2022_altera_lc_015.2009.docx" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/342/projeto_de_lei_complementar_004.2022_-_altera_lei_33.2012_-_plano_de_cargos_e_carreiras_-_alterado.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/343/projeto_de_lei_complementar_005.2022_premicao_por_resultados_na_adm_publica_municipal..docx" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/376/projeto_de_lei_complementar_006.2022_altera_lei_33.2012_-_plano_de_cargos_e_carreiras.doc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/446/projeto_de_lei_complementar_07.2022_tapurah_previ_-_taxa_adm._e_aprova_calculo_atuarial_-.doc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/447/projeto_de_lei_complementar_08.2022_-_altera_lei_complementar_176.2021_-_institui_previdencia_complementar.doc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/487/projeto_de_lei_complementar_09.2022_-_novo_zoneamento_urbano.docx" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/493/projeto_de_lei_complementar_010.2022_-_altera_lei_compl._15.2009_estatuto_licenca_premio_-_substitutivo_-_novo.docx" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/494/projeto_de_lei_complementar_11.2022_-_pccs_educacao_-_novo.docx" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/510/projeto_de_lei_complementar_12.2022_-_novo_zoneamento_urbano.docx" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/516/projeto_de_lei_complementar_13.2022_-_ace_e_acs.docx" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/569/projeto_de_lei_complementar_014.2022_-__domicilio_tributario_eletronico.docx" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/576/projeto_de_lei_complementar_15.2022_-_novo_zoneamento_urbano.docx" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/583/projeto_de_lei_complementar_16.2022_-_altera_lei_33.2012_-_plano_de_cargos_e_carreiras.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/594/projeto_de_lei_complementar_017.2022_-_cria_secretaria_de_servicos_publicos.docx" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/318/projeto_de_lei_legislativo_n_01-2022_-_altera_lei_1.249-2019_-_diarias_poder_legislativo..docx" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/319/projeto_de_lei_legislativo_n_02-2022_-__proibe_uso_de_narguile_e_cigarros_eletronicos_em_locais_publicos_-_altera_lei_1.175-2017.docx" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/340/projeto_de_lei_ordinaria_do_legislativo_no_003-2022_-_recomposicao_salarial_servidores_e_agentes_politicos_do_poder__legislativo_-_ok.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/361/projeto_de_lei_ordinaria_do_legislativo_no_004-2022_-__altera_lei_1.067-2015_conselho_tutelar_-_jonathan.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/390/projeto_de_lei_ordinaria_do_legislativo_no_005-2022_-__altera_lei_1.354-2020_-_fixa_subsidio_dos_agentes_politicos.docx" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/391/projeto_de_lei_ordinaria_do_legislativo_no_006-2022_-__13_e_ferias__agentes_politicos.docx" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/415/projeto_de_lei_ordinaria_do_legislativo_no_008-2022_declara_de_utilidade_publica.doc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/445/pr465b1.doc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/498/projeto_de_lei_ordinaria_do_legislativo_no_010-2022_estrada_linha_arinos_4_-_considera_publica_as_areas_que_menciona_e_denomina_as_estradas.doc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/533/projeto_de_lei_ordinaria_do_legislativo_no_011.2022_-comercio_ambulante.docx" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/543/projeto_de_lei_ordinaria_do_legislativo_no_012.2022_-linguagem_neutras_sistema_de_ensino_fundamental.docx" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/564/projeto_de_lei_ordinaria_do_legislativo_no_013-2022_-_fogos_de_artificio_silenciosos.docx" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/579/projeto_de_lei_ordinaria_do_legislativo_no_014-2022_-_altera_lei_1.312-2020.doc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/585/projeto_de_lei_ordinaria_do_legislativo_no_015-2022_-__13__agentes_politicos.docx" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/566/projeto_de_lei_complementar_do_legislativo_no_01-2022_-_altera_lc_87-2016_-__fogos_de_artificio_silenciosos.docx" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/344/01_emenda_modificativa__01_2022-_projeto_lei_do_legislativo__01-2022-ok.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/350/02_emenda_modificativa__02_2022-_projeto_lei___05-2022.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/483/03_emenda_modificativa_de_redacao_01-2022_-_comissao_de_justica_e_redacao_-_projeto_lei_26-2022_-_ldo-_2023.docx" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/500/04_emenda_supressiva_e_modificativa_de_redacao_01-2022_-_comissao_de_justica_e_redacao_-_projeto_lei_complementar_10-2022.docx" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/501/05_emenda_aditiva_e_modificativa_de_redacao_01-2022_-_comissao_de_justica_e_redacao_-_projeto_lei_complementar_11-2022.docx" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/523/06_emenda_modificativa_e_aditiva_02-2022_-__projeto_lei_complementar_11-2022_-cleomar_aumento_carga_horaria.docx" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/524/07_emenda_modificativa_03-2022_-_comissao_de_justica_e_redacao_-_projeto_lei_complementar_11-2022_-_cleomar.docx" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/525/08_emenda__aditiva_e_supressiva__04-2022_-_comissao_de_justica_e_redacao_-_projeto_lei_complementar_11-2022_-_cleomar..docx" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/526/09_emenda_modificativa_05-2022_-__projeto_lei_complementar_11-2022_-_cleomar_-_reajuste_piso..docx" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/578/10_emenda__aditiva_e_supressiva_01-2022_-__projeto_lei_complementar_do_legislativo_01-2022_-_elder_gobbi_-_venda_bebida_alcoolica_vasilhamende_vidro.docx" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/599/11_emenda__modificativa_01-2022_-__projeto_lei_48-2022_-_loa_2023_-_financas_e_orcamento..docx" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/606/12_emenda__modificativa_02-2022_-__projeto_lei_48-2022_-_loa_2023_-_diego.docx" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/313/indicacao_001.2022_-_cleomar.docx" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/332/indicacao_002.2022_-_cleomar.docx" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/333/indicacao_003.2022_-_daise.docx" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/353/indicacao_004.2022_-_elder_gobbi.docx" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/356/indicacao_005.2022_-maccari.docx" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/360/indicacao_006.2022_-daise.docx" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/366/indicacao_007.2022_diego.docx" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/369/indicacao_008.2022_-_cleomar.docx" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/371/indicacao_009.2022_-_cleomar.docx" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/375/indicacao_010.2021_-_cleomar-iptu_verde_incentivo.docx" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/377/indicacao_011.2022_-_cleomar.docx" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/386/indicacao_012.2022_-_juliana.docx" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/387/indicacao_013.2022_-_aelton.docx" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/388/indicacao_014.2022_-_jhon.docx" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/394/indicacao_015.2022_-_juliana.docx" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/398/indicacao_016.2022_-_daise.docx" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/399/indicacao_017.2022_-_daise.docx" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/400/indicacao_018.2022_-_daise.docx" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/402/indicacao_019.2022_-_elder_gobbi.docx" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/403/indicacao_020.2022_-_cleomar.docx" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/409/indicacao_021.2022_-_diego.docx" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/410/indicacao_022.2022_-_elizeu.docx" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/416/indicacao_023.2022_-_diego.docx" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/417/indicacao_024.2022_-_aelton.docx" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/418/indicacao_025.2022_-_diego.docx" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/419/indicacao_026.2022_-_aelton.docx" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/425/indicacao_027.2022_-_cleomar.docx" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/426/indicacao_028.2022_-_elizeu.docx" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/428/indicacao_029.2022_-_diego.docx" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/438/indicacao_030.2022_-_daise.docx" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/439/indicacao_031.2022_-_daise.docx" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/443/indicacao_032.2022_-_cleomar.docx" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/448/indicacao_033.2022_-_daise.docx" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/449/indicacao_034.2022_-_daise.docx" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/450/indicacao_035.2022_-_daise.docx" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/457/indicacao_036.2022_-_cleomar.docx" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/458/indicacao_037.2022_-_cleomar_-_copia.docx" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/459/indicacao_038.2022_-_daise.docx" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/460/indicacao_039.2022_-_vereadores.docx" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/479/indicacao_040.2022_-_vereadores.docx" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/502/indicacao_041.2022_-_vereadores.docx" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/503/indicacao_042.2022_-_leandro_-_isencao_taxas_associacoes.docx" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/504/indicacao_043.2022_-cleomar_-_piso_acs_e_ace.docx" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/505/indicacao_044.2022_-cleomar.docx" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/511/indicacao_045.2022_-vereadores_-_piso_enfermagem.docx" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/512/indicacao_046.2022_-cleomar.docx" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/513/indicacao_047.2022_-marcio.docx" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/522/indicacao_048.2022_-cleomar.docx" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/527/indicacao_049.2022_-_daise.docx" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/528/indicacao_050.2022_-_daise.docx" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/538/indicacao_051.2022_-cleomar.docx" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/541/indicacao_052.2022_-elizeu_e_elder.docx" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/548/indicacao_053.2022_-_elder_gobbi.docx" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/549/indicacao_054.2022_-_marcelo.docx" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/559/indicacao_055.2022_-_aelton.docx" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/571/indicacao_056.2022_-_elizeu_e_jhon.docx" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/575/indicacao_057.2022_-_cleomar.docx" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/581/indicacao_058.2022_-_cleomar.docx" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/595/indicacao_059.2022_-_cleomar.docx" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/600/indicacao_060.2022_-jhon.docx" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/602/indicacao_061.2022_-_cleomar_-_copia.docx" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/314/requerimento_001-2022_-urgencia_de_votacao.doc" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/316/comissoes_permanentes_da_camara_de_2022.doc" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/321/requerimento_003-2022_-urgencia_de_votacao.doc" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/322/requerimento_004.2022_-_requerimento_licenca_vereador.doc" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/327/requerimento_005.2022-_justificativa_de_ausencia_de_sessao.docx" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/328/requerimento_006.2022-_justificativa_de_ausencia_de_sessao.docx" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/329/requerimento_007-2022_-urgencia_de_votacao.doc" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/335/requerimento_008-2022_-urgencia_de_votacao.doc" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/346/requerimento_009-2022_-urgencia_de_votacao.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/348/requerimento_010-2022_cleomar.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/355/requerimento_011-2022_-_urgencia_de_votacao.doc" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/363/requerimento_012-2022._-_urgencia_de_votacao.doc" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/370/requerimento_013.2022_-_licenca_vereador__elder_gobbi.doc" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/379/requerimento_014-2022._-_urgencia_de_votacao.doc" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/381/requerimento_015.2022_-_justificativa_de_ausencia_de_sessao.docx" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/382/requerimento_016.2022_-_justificativa_de_ausencia_de_sessao.docx" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/393/requerimento_017-2022._-_urgencia_de_votacao.doc" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/396/requerimento_018-2022._-_urgencia_de_votacao.doc" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/411/requerimento_020-2022._-_urgencia_de_votacao.doc" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/435/requerimento_022-2022._-_urgencia_de_votacao.doc" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/440/requerimento_023-2022._-_lista_para_fonoadiologo_-_daise.doc" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/451/requerimento_024-2022._-_informacoes_sobre_servico_de_resgate_-_cleomar.doc" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/454/requerimento_025-2022._-_informacoes_sobre_obra_ubsii_-_cleomar.doc" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/455/requerimento_026-2022._-_informacoes_sobre_convenios_prefeitura_-_cleomar.doc" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/456/requerimento_027-2022_-__convocacao_secretaria_de_saude_-_cleomar.docx" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/465/requerimento_028-2022_-_cleomar_-_descumprimento_lei_prefeito.docx" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/470/requerimento_029-2022_-_urgencia_de_votacao.doc" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/472/requerimento_030-2022_-_cleomar_-_informacoes.docx" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/480/requerimento_031-2022_-_urgencia_de_votacao_-_copia.doc" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/486/requerimento_032-2022_-_urgencia_de_votacao.doc" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/514/requerimento_033-2022_-_retirada_do_projeto_de_lei_do_legislativo_06-2022_cleomar.doc" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/517/requerimento_034-2022_-_urgencia_de_votacao.doc" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/521/requerimento_035.2022_-_licenca_vereador_marcio.doc" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/532/requerimento_036-2022_-_urgencia_de_votacao.doc" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/539/requerimento_037-2022_-_vereadores_-_comissao_disciplinar.docx" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/540/requerimento_038-2022._-_informacoes.doc" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/550/requerimento_039-2022_-_retirada_do_projeto_de_lei_do_legislativo_011-2022.doc" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/551/requerimento_040-2022_-_retirada_do_projeto_de_lei_do_legislativo_009-2022.doc" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/552/requerimento_041-2022_-_urgencia_de_votacao.doc" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/553/requerimento_042-2022_-_vereadores_-_comissao_disciplinar_-_marcio_maranhao.docx" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/555/requerimento_043-2022._-cleomar_eterno_de_campos.doc" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/567/requerimento_044-2022_-_retirada_do_projeto_de_lei_do_legislativo_013-2022.doc" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/568/requerimento_045-2022_-_urgencia_de_votacao.doc" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/573/requerimento_046-2022._-_lista_de_procedimentos.doc" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/574/requerimento_047-2022._-_lista_de_procedimentos.doc" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/587/requerimento_048.2022_-_justificativa_de_ausencia_de_sessao.docx" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/591/requerimento_049-2022._-cleomar_eterno_de_campos_-_informacoes_insalubridade_acs_e_ace.docx" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/598/requerimento_050-2022_-_urgencia_de_votacao_-_copia.doc" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/604/requerimento_051-2022_-_urgencia_de_votacao_-_copia_-_copia.doc" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/609/requerimento_052-2022._-cleomar_eterno_de_campos_-_informacoes_atribuicoes_de_aulas_professores.docx" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/336/mocao_de_aplauso_001.2022_-_jonathan.doc" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/359/mocao_de_agradecimento_002.2022_-_elder_gobbi.doc" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/365/mocao_de_agradecimento_004.2022_-_gobi_elizeu.doc" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/372/mocao_de_apoio_005.2022_-_cleomar.doc" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/389/mocao_de_agradecimento_006.2022_-_cleomar.doc" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/420/mocao_de_reconhecimento_007.2022_-_aelton.doc" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/429/mocao_de_agradecimento_008.2022_-_diego.doc" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/436/mocao_de_agradecimento_009.2022_-leandro.doc" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/437/mocao_de_agradecimento_010.2022_-_elizeu.doc" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/608/mocao_de_aplauso_011.2022_-_daise.doc" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/312/projeto_de_resolucao_no_001-2022_-_fixa_o_calendario_legislativo_para_2022.docx" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/488/projeto_de_resolucao_no_002-2022_-_altera_data_de_sessao_ordinaria-_resolucao_112-2022_-_agosto.docx" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/593/projeto_de_resolucao_no_003-2022____auxilio_alimentacao_camara..docx" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/422/projeto_de_decreto_legislativo_no_01-2022_concede_titulo_de_cidadao_honorario_dep._nininho.docx" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/423/projeto_de_decreto_legislativo_no_02-2022_concede_titulo_de_cidadao_honorario_dep_dilmar_d_bosco.docx" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/424/projeto_de_decreto_legislativo_no_03-2022_concede_titulo_de_cidadao_honorario_jornal_caiabis.docx" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/468/projeto_de_decreto_legislativo_no_04-2022_concede_titulo_de_cidadao_honorario_dep_fabio_garcia.docx" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/469/projeto_de_decreto_legislativo_no_05-2022_concede_titulo_de_cidadao_honorario_dep_xuxu_dal_molin_e_sebastiao_rezende.docx" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/560/projeto_de_decreto_legislativo_no_06-2022_-_penalidade_disciplinar_vereador_cleomar..docx" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/561/projeto_de_decreto_legislativo_no_07-2022_-_penalidade_disciplinar_vereador_marcio.docx" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/478/oficio_gab_89-2022_solicita_retirada_pl_28-2022.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/497/ofico_59_-_devolucao_plc_n09.2022.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/401/parecer_2020_parecer__previo_18-2022.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/572/parecer_previo_68-2022.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/605/chapa_eleicao_mesa_diretora_2023-2024.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/320/1a_sessao_ordinaria_de_01-02-2022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/330/2a_sessao_ordinaria_de_07-02-2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/334/3a_sessao_ordinaria_de_14-02-2022.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/345/4a_sessao_ordinaria_de_21-02-2022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/351/5a_sessao_ordinaria_de_07-03-2022.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/362/6a_sessao_ordinaria_de_14-03-2022.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/367/7a_sessao_ordinaria_de_21-03-2022.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/378/8a_sessao_ordinaria_de_28-03-2022.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/384/9a_sessao_ordinaria_de_04-04-2022.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/392/10a_sessao_ordinaria_de_11-04-2022.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/397/11a_sessao_ordinaria_de_18-04-2022.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/404/12a_sessao_ordinaria_de_25-04-2022.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/407/13a_sessao_ordinaria_de_02-05-2022.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/414/14a_sessao_ordinaria_de_09-05-2022.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/421/15a_sessao_ordinaria_de_16-05-2022.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/433/16a_sessao_ordinaria_de_23-05-2022.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/434/17a_sessao_ordinaria_de_06-06-2022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/461/18a_sessao_ordinaria_de_13-06-2022.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/467/19a_sessao_ordinaria_de_21-06-2022.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/477/20a_sessao_ordinaria_de_27-06-2022.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/484/21a_sessao_ordinaria_de_05-07-2022.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/499/23a_sessao_ordinaria_de_01-08-2022.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/509/24a_sessao_ordinaria_de_08-08-2022.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/515/25a_sessao_ordinaria_de_15-08-2022.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/537/27a_sessao_ordinaria_de_05-09-2022.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/542/28a_sessao_ordinaria_de_12-09-2022.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/556/30a_sessao_ordinaria_de_26-09-2022.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/558/31a_sessao_ordinaria_do_dia_03-10-22.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/565/32a_sessao_ordinaria_do_dia_10-10-22..pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/570/33a_sessao_ordinaria_do_dia_17-10-22..pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/577/34a_sessao_ordinaria_do_dia_24-10-22..pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/584/35a_sessao_ordinaria_do_dia_07-11-22..pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/586/36a_sessao_ordinaria_do_dia_18-11-22..pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/590/37a_sessao_ordinaria_do_dia_21-11-22..pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/597/38a_sessao_ordinaria_do_dia_28-11-22..pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/607/39a_sessao_ordinaria_do_dia_05-12-22..pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/624/40a_sessao_ordinaria_do_dia_12-12-22..pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/347/1a_sessao_extraordinaria_de_24-02-2022.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/368/2a_sessao_extraordinaria_de_22-03-2022.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/380/3a_sessao_extraordinaria_de_30-03-2022.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/496/4a_sessao_extrardinaria_de_28-07-2022..pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/519/5a_sessao_extraordinaria_de_19-08-2022.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/324/projeto_de_lei_ordinaria_001.2022_verba_indenizatoria_covid.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/325/projeto_de_lei_ordinaria_002.2022_-_alteracao_loa_-_superavit.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/326/projeto_de_lei_ordinaria_003.2022_-_alteracao_loa_-_superavit.docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/331/plo_004.2022_-_alteracao_loa_-_superavit..pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/337/projeto_de_lei_ordinaria_005.2022_-_programa_asfalta_tapurah_-_alterado.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/338/projeto_de_lei_ordinaria_006.2022_-_rga-1.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/339/plo_007.2022_-_alteracao_loa_-_superavit.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/349/projeto_de_lei_ordinaria_008.2022_-_alteracao_loa_-_superavit._ok.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/352/plo_009.2022_-_rga_professores.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/357/plo_010.2022_-_alteracao_loa_-_superavit_assinado.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/358/projeto_de_lei_ordinaria_011.2022_-_alteracao_loa_-_superavit_anterior_alterado.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/373/projeto_de_lei_ordinaria_012.2022_-_premiacoes_de_eventos_esportivos.docx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/374/projeto_de_lei_ordinaria_013.2022_-_alteracao_loa_-_superavit.docx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/383/plo_014.2022_-_alteracao_loa_-_superavit_-_assistencia_social_130.44450_alteracao_da_lei_1434.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/385/plo_015.2022_-_alteracao_loa_-_suplementacao_-_asfalta_tapurah.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/395/projeto_de_lei_ordinaria_016.2022_-_alteracao_loa_-_superavit_-_sec._ass._social.docx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/405/projeto_de_lei_ordinaria_017.2022_-_alteracao_loa_-_superavit_-_sec._saude_23.docx" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/406/projeto_de_lei_ordinaria_018.2022_-_alteracao_loa_-_superavit_-_sec._saude_250.00000.docx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/441/projeto_de_lei_ordinaria_019.2022_-_alteracao_de_destinacao_de_imovel_-_loteamento_joelma.docx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/412/projeto_de_lei_ordinaria_020.2022_-_alteracao_loa_-_superavit_-_secretaria_de_educacao.docx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/413/projeto_de_lei_ordinaria_021.2022_-_alteracao_loa_-_superavit_-_secretaria_de_educacao.docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/430/projeto_de_lei_ordinaria_022.2022_-_alteracao_loa_-_abertura_de_credito_especial_-_convenio_893353.2019obras.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/431/projeto_de_lei_ordinaria_023.2022_-_alteracao_loa_-_abertura_de_credito_especial_-_convenio_892610.2019_obras_-.docx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/432/projeto_de_lei_ordinaria_024.2022_-_alteracao_loa_-_abertura_de_credito_especial_-_convenio_94.2020.docx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/442/projeto_de_lei_ordinaria_025.2022_-_alteracao_redacao_da_lei_636.2005_-_doacao_de_lote_para_o_rotary.docx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/444/projeto_de_lei_ordinaria_026.2022_-_lei_de_diretrizes_orcamentarias_2023..docx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/453/projeto_de_lei_ordinaria_027.2022_-_alteracao_loa_-_suplementacao_-_cessao_onerosa.docx" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/462/projeto_de_lei_ordinaria_028.2022_-_altera_anexo_i_da_lei_1056.2014..pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/463/projeto_de_lei_ordinaria_029.2022_-_alteracao_loa_-_abertura_de_credito_especial_-_convenio_910614.2021_moto_niveladora.docx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/464/plo_030.2022_-_alteracao_loa_-_superavit_-_sec._saude.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/466/projeto_de_lei_ordinaria_031.2022_-_alteracao_loa_-_sec._ass._social_aquisicao_de_veiculos.docx" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/471/plo_032.2022_-_alteracao_loa_-_sec._educacao_-_convenio_realizacao_de_34_aniversario_tapurah_pdf_1.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/473/plo_033.2022_-_alteracao_loa_-_sec._saude_-_emenda_parlamentar_100.000.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/474/plo_034.2022_-_alteracao_loa_-_sec._saude_-_emenda_parlamentar_157.000.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/475/plo_035.2022_-_alteracao_loa_-_sec._saude_-_emenda_parlamentar_200.000_autoclave.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/481/plo_036.2022_-_alteracao_loa_-_sec._saude_-_emenda_parlamentar_150.000.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/482/plo_037.2022_-_alteracao_loa_-_sec._saude_-_emenda_parlamentar_500.000.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/489/projeto_de_lei_ordinaria_038.2022_-_alteracao_loa_-_sec._ass._social_aquisicao_de_veiculo_onibus_adaptado.docx" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/490/projeto_de_lei_ordinaria_039.2022_-_denomina_expansao_da_av_brasil.doc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/491/plo_040.2022_-_alteracao_loa_-_abertura_de_credito_suplementar_-_convenio_1209.2022_linha_borges_1.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/492/plo_041.2022_-_alteracao_loa_-_superavit_obras.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/506/plo_042.2022_-_alteracao_loa_-_abertura_de_credito_especial_-_convenio_438.2020.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/507/plo_043.2022_-_alteracao_loa_-_superavit_-_secretaria_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/508/plo_044.2022_-_alteracao_loa_-_superavit_-_secretaria_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/518/projeto_de_lei_ordinaria_045.2022_-_auxilio_alimentacao_tfd.docx" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/529/projeto_de_lei_ordinaria_46.2022_-_parcerias_associacoes_sem_fins_lucrativos1.docx" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/530/projeto_de_lei_ordinaria_047.2022_-_altera_plano_municipal_de_educacao_incluindo_novas_metas.docx" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/534/plo_048.2022_-_loa_2023.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/535/plo_049.2022_-_abertura_de_credito_adicional_especial_sec._educacao_convenio_0509-2021.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/536/plo_050.2022_-_abertura_de_credito_adicional_especial_sec._educacao_convenio_1279-2021.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/544/projeto_de_lei_ordinaria_051.2022_-_abertura_de_credito_especial_-_cidesa.docx" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/545/projeto_de_lei_ordinaria_052.2022_-_superavit_-_sec._obras.docx" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/546/projeto_de_lei_ordinaria_053.2022_-_superavit_-_sec._saude.docx" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/547/projeto_de_lei_ordinaria_054.2022_-_superavit_-_sec._obras_r_500.000.docx" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/562/projeto_de_lei_ordinaria_056.2022_-_abertura_de_credito_adicional_especial_sec._obras_-_convenio_0005-2022.docx" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/563/projeto_de_lei_ordinaria_057.2022_-_sobreaviso_servidores_municipais.doc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/582/projeto_de_lei_ordinaria_058.2022_-_abertura_de_credito_especial_-_indenizacao_por_desapropriacao.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/588/projeto_de_lei_ordinaria_059.2022_-_altera_lei_asfalta_tapurah.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/589/projeto_de_lei_ordinaria_060.2022_-_altera_anexo_i_da_lei_1056.2014_-_setores_fiscais.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/596/projeto_de_lei_ordinaria_061.2022_-_abertura_de_credito_adicional_especial_centro_de_reabilitacao.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/603/projeto_de_lei_ordinaria_062.2022_-_programa_desenvolve_tapurah.docx" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/317/projeto_de_lei_complementar_01.2022._-altera_lei_complementar__029.2011_-_carga_horaria_tdi_e_apoio_educacao_tapurah.doc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/323/projeto_de_lei_complementar_002.2022._codigo_tributario_altera_lei_67_e_92.docx" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/341/projeto_de_lei_complementar_003.2022_altera_lc_015.2009.docx" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/342/projeto_de_lei_complementar_004.2022_-_altera_lei_33.2012_-_plano_de_cargos_e_carreiras_-_alterado.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/343/projeto_de_lei_complementar_005.2022_premicao_por_resultados_na_adm_publica_municipal..docx" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/376/projeto_de_lei_complementar_006.2022_altera_lei_33.2012_-_plano_de_cargos_e_carreiras.doc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/446/projeto_de_lei_complementar_07.2022_tapurah_previ_-_taxa_adm._e_aprova_calculo_atuarial_-.doc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/447/projeto_de_lei_complementar_08.2022_-_altera_lei_complementar_176.2021_-_institui_previdencia_complementar.doc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/487/projeto_de_lei_complementar_09.2022_-_novo_zoneamento_urbano.docx" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/493/projeto_de_lei_complementar_010.2022_-_altera_lei_compl._15.2009_estatuto_licenca_premio_-_substitutivo_-_novo.docx" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/494/projeto_de_lei_complementar_11.2022_-_pccs_educacao_-_novo.docx" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/510/projeto_de_lei_complementar_12.2022_-_novo_zoneamento_urbano.docx" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/516/projeto_de_lei_complementar_13.2022_-_ace_e_acs.docx" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/569/projeto_de_lei_complementar_014.2022_-__domicilio_tributario_eletronico.docx" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/576/projeto_de_lei_complementar_15.2022_-_novo_zoneamento_urbano.docx" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/583/projeto_de_lei_complementar_16.2022_-_altera_lei_33.2012_-_plano_de_cargos_e_carreiras.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/594/projeto_de_lei_complementar_017.2022_-_cria_secretaria_de_servicos_publicos.docx" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/318/projeto_de_lei_legislativo_n_01-2022_-_altera_lei_1.249-2019_-_diarias_poder_legislativo..docx" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/319/projeto_de_lei_legislativo_n_02-2022_-__proibe_uso_de_narguile_e_cigarros_eletronicos_em_locais_publicos_-_altera_lei_1.175-2017.docx" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/340/projeto_de_lei_ordinaria_do_legislativo_no_003-2022_-_recomposicao_salarial_servidores_e_agentes_politicos_do_poder__legislativo_-_ok.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/361/projeto_de_lei_ordinaria_do_legislativo_no_004-2022_-__altera_lei_1.067-2015_conselho_tutelar_-_jonathan.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/390/projeto_de_lei_ordinaria_do_legislativo_no_005-2022_-__altera_lei_1.354-2020_-_fixa_subsidio_dos_agentes_politicos.docx" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/391/projeto_de_lei_ordinaria_do_legislativo_no_006-2022_-__13_e_ferias__agentes_politicos.docx" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/415/projeto_de_lei_ordinaria_do_legislativo_no_008-2022_declara_de_utilidade_publica.doc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/445/pr465b1.doc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/498/projeto_de_lei_ordinaria_do_legislativo_no_010-2022_estrada_linha_arinos_4_-_considera_publica_as_areas_que_menciona_e_denomina_as_estradas.doc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/533/projeto_de_lei_ordinaria_do_legislativo_no_011.2022_-comercio_ambulante.docx" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/543/projeto_de_lei_ordinaria_do_legislativo_no_012.2022_-linguagem_neutras_sistema_de_ensino_fundamental.docx" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/564/projeto_de_lei_ordinaria_do_legislativo_no_013-2022_-_fogos_de_artificio_silenciosos.docx" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/579/projeto_de_lei_ordinaria_do_legislativo_no_014-2022_-_altera_lei_1.312-2020.doc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/585/projeto_de_lei_ordinaria_do_legislativo_no_015-2022_-__13__agentes_politicos.docx" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/566/projeto_de_lei_complementar_do_legislativo_no_01-2022_-_altera_lc_87-2016_-__fogos_de_artificio_silenciosos.docx" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/344/01_emenda_modificativa__01_2022-_projeto_lei_do_legislativo__01-2022-ok.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/350/02_emenda_modificativa__02_2022-_projeto_lei___05-2022.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/483/03_emenda_modificativa_de_redacao_01-2022_-_comissao_de_justica_e_redacao_-_projeto_lei_26-2022_-_ldo-_2023.docx" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/500/04_emenda_supressiva_e_modificativa_de_redacao_01-2022_-_comissao_de_justica_e_redacao_-_projeto_lei_complementar_10-2022.docx" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/501/05_emenda_aditiva_e_modificativa_de_redacao_01-2022_-_comissao_de_justica_e_redacao_-_projeto_lei_complementar_11-2022.docx" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/523/06_emenda_modificativa_e_aditiva_02-2022_-__projeto_lei_complementar_11-2022_-cleomar_aumento_carga_horaria.docx" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/524/07_emenda_modificativa_03-2022_-_comissao_de_justica_e_redacao_-_projeto_lei_complementar_11-2022_-_cleomar.docx" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/525/08_emenda__aditiva_e_supressiva__04-2022_-_comissao_de_justica_e_redacao_-_projeto_lei_complementar_11-2022_-_cleomar..docx" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/526/09_emenda_modificativa_05-2022_-__projeto_lei_complementar_11-2022_-_cleomar_-_reajuste_piso..docx" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/578/10_emenda__aditiva_e_supressiva_01-2022_-__projeto_lei_complementar_do_legislativo_01-2022_-_elder_gobbi_-_venda_bebida_alcoolica_vasilhamende_vidro.docx" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/599/11_emenda__modificativa_01-2022_-__projeto_lei_48-2022_-_loa_2023_-_financas_e_orcamento..docx" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/606/12_emenda__modificativa_02-2022_-__projeto_lei_48-2022_-_loa_2023_-_diego.docx" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/313/indicacao_001.2022_-_cleomar.docx" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/332/indicacao_002.2022_-_cleomar.docx" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/333/indicacao_003.2022_-_daise.docx" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/353/indicacao_004.2022_-_elder_gobbi.docx" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/356/indicacao_005.2022_-maccari.docx" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/360/indicacao_006.2022_-daise.docx" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/366/indicacao_007.2022_diego.docx" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/369/indicacao_008.2022_-_cleomar.docx" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/371/indicacao_009.2022_-_cleomar.docx" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/375/indicacao_010.2021_-_cleomar-iptu_verde_incentivo.docx" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/377/indicacao_011.2022_-_cleomar.docx" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/386/indicacao_012.2022_-_juliana.docx" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/387/indicacao_013.2022_-_aelton.docx" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/388/indicacao_014.2022_-_jhon.docx" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/394/indicacao_015.2022_-_juliana.docx" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/398/indicacao_016.2022_-_daise.docx" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/399/indicacao_017.2022_-_daise.docx" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/400/indicacao_018.2022_-_daise.docx" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/402/indicacao_019.2022_-_elder_gobbi.docx" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/403/indicacao_020.2022_-_cleomar.docx" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/409/indicacao_021.2022_-_diego.docx" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/410/indicacao_022.2022_-_elizeu.docx" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/416/indicacao_023.2022_-_diego.docx" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/417/indicacao_024.2022_-_aelton.docx" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/418/indicacao_025.2022_-_diego.docx" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/419/indicacao_026.2022_-_aelton.docx" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/425/indicacao_027.2022_-_cleomar.docx" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/426/indicacao_028.2022_-_elizeu.docx" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/428/indicacao_029.2022_-_diego.docx" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/438/indicacao_030.2022_-_daise.docx" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/439/indicacao_031.2022_-_daise.docx" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/443/indicacao_032.2022_-_cleomar.docx" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/448/indicacao_033.2022_-_daise.docx" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/449/indicacao_034.2022_-_daise.docx" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/450/indicacao_035.2022_-_daise.docx" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/457/indicacao_036.2022_-_cleomar.docx" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/458/indicacao_037.2022_-_cleomar_-_copia.docx" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/459/indicacao_038.2022_-_daise.docx" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/460/indicacao_039.2022_-_vereadores.docx" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/479/indicacao_040.2022_-_vereadores.docx" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/502/indicacao_041.2022_-_vereadores.docx" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/503/indicacao_042.2022_-_leandro_-_isencao_taxas_associacoes.docx" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/504/indicacao_043.2022_-cleomar_-_piso_acs_e_ace.docx" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/505/indicacao_044.2022_-cleomar.docx" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/511/indicacao_045.2022_-vereadores_-_piso_enfermagem.docx" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/512/indicacao_046.2022_-cleomar.docx" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/513/indicacao_047.2022_-marcio.docx" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/522/indicacao_048.2022_-cleomar.docx" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/527/indicacao_049.2022_-_daise.docx" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/528/indicacao_050.2022_-_daise.docx" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/538/indicacao_051.2022_-cleomar.docx" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/541/indicacao_052.2022_-elizeu_e_elder.docx" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/548/indicacao_053.2022_-_elder_gobbi.docx" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/549/indicacao_054.2022_-_marcelo.docx" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/559/indicacao_055.2022_-_aelton.docx" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/571/indicacao_056.2022_-_elizeu_e_jhon.docx" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/575/indicacao_057.2022_-_cleomar.docx" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/581/indicacao_058.2022_-_cleomar.docx" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/595/indicacao_059.2022_-_cleomar.docx" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/600/indicacao_060.2022_-jhon.docx" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/602/indicacao_061.2022_-_cleomar_-_copia.docx" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/314/requerimento_001-2022_-urgencia_de_votacao.doc" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/316/comissoes_permanentes_da_camara_de_2022.doc" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/321/requerimento_003-2022_-urgencia_de_votacao.doc" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/322/requerimento_004.2022_-_requerimento_licenca_vereador.doc" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/327/requerimento_005.2022-_justificativa_de_ausencia_de_sessao.docx" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/328/requerimento_006.2022-_justificativa_de_ausencia_de_sessao.docx" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/329/requerimento_007-2022_-urgencia_de_votacao.doc" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/335/requerimento_008-2022_-urgencia_de_votacao.doc" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/346/requerimento_009-2022_-urgencia_de_votacao.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/348/requerimento_010-2022_cleomar.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/355/requerimento_011-2022_-_urgencia_de_votacao.doc" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/363/requerimento_012-2022._-_urgencia_de_votacao.doc" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/370/requerimento_013.2022_-_licenca_vereador__elder_gobbi.doc" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/379/requerimento_014-2022._-_urgencia_de_votacao.doc" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/381/requerimento_015.2022_-_justificativa_de_ausencia_de_sessao.docx" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/382/requerimento_016.2022_-_justificativa_de_ausencia_de_sessao.docx" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/393/requerimento_017-2022._-_urgencia_de_votacao.doc" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/396/requerimento_018-2022._-_urgencia_de_votacao.doc" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/411/requerimento_020-2022._-_urgencia_de_votacao.doc" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/435/requerimento_022-2022._-_urgencia_de_votacao.doc" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/440/requerimento_023-2022._-_lista_para_fonoadiologo_-_daise.doc" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/451/requerimento_024-2022._-_informacoes_sobre_servico_de_resgate_-_cleomar.doc" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/454/requerimento_025-2022._-_informacoes_sobre_obra_ubsii_-_cleomar.doc" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/455/requerimento_026-2022._-_informacoes_sobre_convenios_prefeitura_-_cleomar.doc" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/456/requerimento_027-2022_-__convocacao_secretaria_de_saude_-_cleomar.docx" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/465/requerimento_028-2022_-_cleomar_-_descumprimento_lei_prefeito.docx" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/470/requerimento_029-2022_-_urgencia_de_votacao.doc" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/472/requerimento_030-2022_-_cleomar_-_informacoes.docx" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/480/requerimento_031-2022_-_urgencia_de_votacao_-_copia.doc" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/486/requerimento_032-2022_-_urgencia_de_votacao.doc" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/514/requerimento_033-2022_-_retirada_do_projeto_de_lei_do_legislativo_06-2022_cleomar.doc" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/517/requerimento_034-2022_-_urgencia_de_votacao.doc" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/521/requerimento_035.2022_-_licenca_vereador_marcio.doc" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/532/requerimento_036-2022_-_urgencia_de_votacao.doc" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/539/requerimento_037-2022_-_vereadores_-_comissao_disciplinar.docx" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/540/requerimento_038-2022._-_informacoes.doc" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/550/requerimento_039-2022_-_retirada_do_projeto_de_lei_do_legislativo_011-2022.doc" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/551/requerimento_040-2022_-_retirada_do_projeto_de_lei_do_legislativo_009-2022.doc" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/552/requerimento_041-2022_-_urgencia_de_votacao.doc" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/553/requerimento_042-2022_-_vereadores_-_comissao_disciplinar_-_marcio_maranhao.docx" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/555/requerimento_043-2022._-cleomar_eterno_de_campos.doc" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/567/requerimento_044-2022_-_retirada_do_projeto_de_lei_do_legislativo_013-2022.doc" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/568/requerimento_045-2022_-_urgencia_de_votacao.doc" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/573/requerimento_046-2022._-_lista_de_procedimentos.doc" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/574/requerimento_047-2022._-_lista_de_procedimentos.doc" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/587/requerimento_048.2022_-_justificativa_de_ausencia_de_sessao.docx" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/591/requerimento_049-2022._-cleomar_eterno_de_campos_-_informacoes_insalubridade_acs_e_ace.docx" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/598/requerimento_050-2022_-_urgencia_de_votacao_-_copia.doc" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/604/requerimento_051-2022_-_urgencia_de_votacao_-_copia_-_copia.doc" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/609/requerimento_052-2022._-cleomar_eterno_de_campos_-_informacoes_atribuicoes_de_aulas_professores.docx" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/336/mocao_de_aplauso_001.2022_-_jonathan.doc" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/359/mocao_de_agradecimento_002.2022_-_elder_gobbi.doc" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/365/mocao_de_agradecimento_004.2022_-_gobi_elizeu.doc" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/372/mocao_de_apoio_005.2022_-_cleomar.doc" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/389/mocao_de_agradecimento_006.2022_-_cleomar.doc" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/420/mocao_de_reconhecimento_007.2022_-_aelton.doc" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/429/mocao_de_agradecimento_008.2022_-_diego.doc" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/436/mocao_de_agradecimento_009.2022_-leandro.doc" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/437/mocao_de_agradecimento_010.2022_-_elizeu.doc" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/608/mocao_de_aplauso_011.2022_-_daise.doc" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/312/projeto_de_resolucao_no_001-2022_-_fixa_o_calendario_legislativo_para_2022.docx" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/488/projeto_de_resolucao_no_002-2022_-_altera_data_de_sessao_ordinaria-_resolucao_112-2022_-_agosto.docx" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/593/projeto_de_resolucao_no_003-2022____auxilio_alimentacao_camara..docx" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/422/projeto_de_decreto_legislativo_no_01-2022_concede_titulo_de_cidadao_honorario_dep._nininho.docx" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/423/projeto_de_decreto_legislativo_no_02-2022_concede_titulo_de_cidadao_honorario_dep_dilmar_d_bosco.docx" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/424/projeto_de_decreto_legislativo_no_03-2022_concede_titulo_de_cidadao_honorario_jornal_caiabis.docx" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/468/projeto_de_decreto_legislativo_no_04-2022_concede_titulo_de_cidadao_honorario_dep_fabio_garcia.docx" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/469/projeto_de_decreto_legislativo_no_05-2022_concede_titulo_de_cidadao_honorario_dep_xuxu_dal_molin_e_sebastiao_rezende.docx" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/560/projeto_de_decreto_legislativo_no_06-2022_-_penalidade_disciplinar_vereador_cleomar..docx" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/561/projeto_de_decreto_legislativo_no_07-2022_-_penalidade_disciplinar_vereador_marcio.docx" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/478/oficio_gab_89-2022_solicita_retirada_pl_28-2022.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/497/ofico_59_-_devolucao_plc_n09.2022.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/401/parecer_2020_parecer__previo_18-2022.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/572/parecer_previo_68-2022.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2022/605/chapa_eleicao_mesa_diretora_2023-2024.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H292"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="39.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="159" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="219.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="218.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>