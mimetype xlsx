--- v0 (2025-12-25)
+++ v1 (2026-05-10)
@@ -51,2691 +51,2691 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>ATASA</t>
   </si>
   <si>
     <t>Ata da Sessão Anterior</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Câmara Municipal de Tapurah</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/139/ata_02-08-21.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/139/ata_02-08-21.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO DO DIA 02 DE AGOSTO DE 2021</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Mesa Diretora da Câmara</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/148/ata_24a_sessao_ordinaria_09-08-21.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/148/ata_24a_sessao_ordinaria_09-08-21.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 24ª Sessão Ordinária da 1ª Sessão Legislativa da 9ª Legislatura - 09/08/2021</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/158/ata_sessao_25a_-_16-08-21.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/158/ata_sessao_25a_-_16-08-21.pdf</t>
   </si>
   <si>
     <t>Ata da 25a Sessão Ordinária do dia 16/08/2021.</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/163/ata_26a_sessao_ordinaria_31-08-2021.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/163/ata_26a_sessao_ordinaria_31-08-2021.pdf</t>
   </si>
   <si>
     <t>Ata da 26ª Sessão Ordinária - 23/08/2021</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/173/ata_27_sessao_ordinaria_01-09-21.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/173/ata_27_sessao_ordinaria_01-09-21.pdf</t>
   </si>
   <si>
     <t>Ata da 27ª Sessão Ordinária do Dia 01/09/2021</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/184/ata_28a_sessao_ordinaria_do_dia_13-09-21.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/184/ata_28a_sessao_ordinaria_do_dia_13-09-21.pdf</t>
   </si>
   <si>
     <t>Ata da 28ª Sessão Ordinária do dia 13-09-2021.</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/225/ata_29a_sessao_ordinaria_20-09-21.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/225/ata_29a_sessao_ordinaria_20-09-21.pdf</t>
   </si>
   <si>
     <t>Ata da 29ª Sessão Ordinária - 20-09-2021</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/230/ata_30a_sessao_ordinaria_27-09-21.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/230/ata_30a_sessao_ordinaria_27-09-21.pdf</t>
   </si>
   <si>
     <t>Ata da 30ª Sessão Ordinária do dia 27/09/2021.</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/234/ata_31a_sessao_odinaria_-_04-10-21.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/234/ata_31a_sessao_odinaria_-_04-10-21.pdf</t>
   </si>
   <si>
     <t>Ata da 31ª Sessão Ordinária do dia 05/10/2021</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/240/ata_32a_sessao_ordinaria_11-10-21_-_contas_anuais_de_governo_2019..pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/240/ata_32a_sessao_ordinaria_11-10-21_-_contas_anuais_de_governo_2019..pdf</t>
   </si>
   <si>
     <t>Ata da 32ª Sessão Ordinária - 11/10/2021 - Julgamento das Contas Anuais de Governo 2019.</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/245/ata_33a_sessao_ordinaria_18-10-21.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/245/ata_33a_sessao_ordinaria_18-10-21.pdf</t>
   </si>
   <si>
     <t>Ata da 33ª Sessão Ordinária do dia 18/10/2021.</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/254/ata_34a_sessao_ordinaria_25-10-2021.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/254/ata_34a_sessao_ordinaria_25-10-2021.pdf</t>
   </si>
   <si>
     <t>Ata da 34ª Sessão Ordinária do dia 25/10/2021.</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/263/35a_sessao_ordinaria_-_09-11-2021.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/263/35a_sessao_ordinaria_-_09-11-2021.pdf</t>
   </si>
   <si>
     <t>Ata da 35ª Sessão Ordinária do dia 09/11/2021</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>Ata da 36ª Sessão Ordinária do dia 16/11/2021</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/287/37a_sessao_ordinaria_-_22-11-2021.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/287/37a_sessao_ordinaria_-_22-11-2021.pdf</t>
   </si>
   <si>
     <t>Ata da 37ª Sessão Ordinária do dia 22/11/2021.</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/297/38a_sessao_ordinaria_-_29-11-2021.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/297/38a_sessao_ordinaria_-_29-11-2021.pdf</t>
   </si>
   <si>
     <t>Ata da 38ª Sessão Ordinária do dia 29/11/2021.</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/303/39a_sessao_ordinaria_do_dia_06-12-2021.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/303/39a_sessao_ordinaria_do_dia_06-12-2021.pdf</t>
   </si>
   <si>
     <t>Ata da 39ª Sessão Ordinária do dia 06/12/2021.</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/306/40a_sessao_ordinaria_do_dia_13-12-2021.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/306/40a_sessao_ordinaria_do_dia_13-12-2021.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 13/12/2021</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>ATASE</t>
   </si>
   <si>
     <t>Ata da Sessão Anterior Extraordinária</t>
   </si>
   <si>
     <t>Ata da 6ª Sessão Extraordinária da 1ª Sessão Legislativa da 9ª Legislatura</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/256/ata_7a_sessao_extraordinaria_27-10-21.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/256/ata_7a_sessao_extraordinaria_27-10-21.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Extraordinária do dia 27/10/2021.</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/311/8a_sessao_extraordinaria_do_dia_17-12-2021.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/311/8a_sessao_extraordinaria_do_dia_17-12-2021.pdf</t>
   </si>
   <si>
     <t>Ata da 8ª Sessão extraordinária do dia 17/12/2021</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Carlos Alberto Capeletti</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/182/projeto_de_lei_ordinaria_002.2021_-_revoga_lei_680.2007.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/182/projeto_de_lei_ordinaria_002.2021_-_revoga_lei_680.2007.doc</t>
   </si>
   <si>
     <t>REVOGA LEI ORDINÁRIA N° 680 DE 23 DE ABRIL DE 2007 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/183/projeto_de_lei_ordinaria_003.2021_-_alteracao_loa_-_superavit.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/183/projeto_de_lei_ordinaria_003.2021_-_alteracao_loa_-_superavit.docx</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ESPECIAL POR SUPERÁVIT FINANCEIRO, VERIFICADO NO EXERCÍCIO DE 2020 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/186/projeto_de_lei_ordinaria_004.2021_-_conselho_novo_fundeb.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/186/projeto_de_lei_ordinaria_004.2021_-_conselho_novo_fundeb.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REESTRUTURAÇÃO DO CONSELHO MUNICIPAL DE ACOMPANHAMENTO E CONTROLE SOCIAL DO FUNDO DE MANUTENÇÃO E DESENVOLVIMENTO DA EDUCAÇÃO BÁSICA E DE VALORIZAÇÃO DOS PROFISSIONAIS DA EDUCAÇÃO - CACS-FUNDEB, EM CONFORMIDADE COM O ARTIGO 212-A DA CONSTITUIÇÃO FEDERAL, REGULAMENTADO NA FORMA DA LEI FEDERAL Nº 14.113, DE 25 DE DEZEMBRO DE 2020;</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/180/projeto_de_lei_ordinaria_005.2021_-_credito_especial_-_superavit.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/180/projeto_de_lei_ordinaria_005.2021_-_credito_especial_-_superavit.docx</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CREDITO ESPECIAL POR SUPERÁVIT FINANCEIRO, VERIFICADO NO EXERCÍCIO DE 2020 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/197/projeto_de_lei_ordinaria_006.2021_-_parque_industrial_-_venda_de_area_com_desconto_sobre_o_valor_da_avaliacao.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/197/projeto_de_lei_ordinaria_006.2021_-_parque_industrial_-_venda_de_area_com_desconto_sobre_o_valor_da_avaliacao.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DESAFETAÇÃO E ALIENAÇÃO COM CONCESSÃO DE INCENTIVOS FISCAIS PARA FINS DE IMPLANTAÇÃO, EXPANSÃO E/OU AMPLIAÇÃO DE EMPRESAS INDUSTRIAIS, AGROINDUSTRIAIS E COMERCIAIS NO PARQUE INDUSTRIAL E COMERCIAL ORLANDO CAPELETTI, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/219/projeto_de_lei_ordinaria_021.2021_-_alteracao_loa_-_superavit.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/219/projeto_de_lei_ordinaria_021.2021_-_alteracao_loa_-_superavit.docx</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CREDITO ADICIONAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/6/projeto_de_lei_ordinaria_026.2021_-_alteracao_loa_-_superavit.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/6/projeto_de_lei_ordinaria_026.2021_-_alteracao_loa_-_superavit.docx</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir crédito adicional e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/7/projeto_de_lei_ordinaria_027.2021_-_alteracao_loa_-_superavit.docx</t>
-[...2 lines deleted...]
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/8/projeto_de_lei_ordinaria_028.2021_-_alteracao_loa_-_superavit.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/7/projeto_de_lei_ordinaria_027.2021_-_alteracao_loa_-_superavit.docx</t>
+  </si>
+  <si>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/8/projeto_de_lei_ordinaria_028.2021_-_alteracao_loa_-_superavit.docx</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/9/projeto_de_lei_ordinaria_029.2021_-_alteracao_loa_-_superavit.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/9/projeto_de_lei_ordinaria_029.2021_-_alteracao_loa_-_superavit.docx</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/10/projeto_de_lei_ordinaria_030.2021_-_atualiza_o_plano_municipal_de_educacao_aprovado_pela_lei_1072.2015.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/10/projeto_de_lei_ordinaria_030.2021_-_atualiza_o_plano_municipal_de_educacao_aprovado_pela_lei_1072.2015.docx</t>
   </si>
   <si>
     <t>Atualiza o Plano Municipal de Educação aprovado por meio da Lei nº 1.072/2015 e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/4/projeto_de_lei_ordinaria_032.2020_altera_dispositivo_da_lei_1197.2018_1.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/4/projeto_de_lei_ordinaria_032.2020_altera_dispositivo_da_lei_1197.2018_1.docx</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Ordinária nº 1.197/2018 e dá outras providências.</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/167/plo_033.2021_-_plano_plurianual_2022-2025.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/167/plo_033.2021_-_plano_plurianual_2022-2025.docx</t>
   </si>
   <si>
     <t>Dispões sobre o Plano Plurianual – PPA do Município de Tapurah para o período de 2022 a 2025, e dá outras providências.</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/168/plo_034.2021_-_diretrizes_orcamentarias_2022.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/168/plo_034.2021_-_diretrizes_orcamentarias_2022.docx</t>
   </si>
   <si>
     <t>Dispões sobre as Diretrizes para Elaboração da Lei Orçamentária de 2022 - LDO 2022, e dá outras providências.</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/169/projeto_de_lei_ordinaria_035.2021_-_loa_2022.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/169/projeto_de_lei_ordinaria_035.2021_-_loa_2022.docx</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa do Município de Tapurah para o exercício de 2022 e dá outras providências - LOA 2022</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/141/projeto_de_lei_ordinaria_037.2021_-_altera_lei_municipal_602.2005_cms.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/141/projeto_de_lei_ordinaria_037.2021_-_altera_lei_municipal_602.2005_cms.docx</t>
   </si>
   <si>
     <t>ALTERA DISPOSIÇÕES DA LEI MUNICIPAL N° 602 DE 12 DE ABRIL DE 2005 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/149/projeto_de_lei_ordinaria_038.2021_-_alteracao_loa_-_superavit_-_cultura.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/149/projeto_de_lei_ordinaria_038.2021_-_alteracao_loa_-_superavit_-_cultura.pdf</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/150/projeto_de_lei_ordinaria_039.2021_-_alteracao_loa_-_superavit_-_saude.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/150/projeto_de_lei_ordinaria_039.2021_-_alteracao_loa_-_superavit_-_saude.pdf</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/154/projeto_de_lei_ordnaria_040.2021_-_alteracao_loa_-_superavit_-_infraestrutura.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/154/projeto_de_lei_ordnaria_040.2021_-_alteracao_loa_-_superavit_-_infraestrutura.docx</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CREDITO ADICIONAL E DÁ OUTRAS PROVIDÊNCIAS - Crédito Adicional Especial por Superávit Financeiro no valor de até R$ 1.000.000,00 (Um milhão de reais).</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/160/projeto_de_lei_ordinaria_041.2021_-_alteracao_loa.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/160/projeto_de_lei_ordinaria_041.2021_-_alteracao_loa.docx</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/162/projeto_de_lei_ordinaria_042.2021_-_alteracao_loa_-_superavit.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/162/projeto_de_lei_ordinaria_042.2021_-_alteracao_loa_-_superavit.docx</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CREDITO ADICIONAL SUPLEMENTAR POR ANULAÇÃO DE DOTAÇÃO NO VALOR DE ATÉ R$ 766.019,81 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/170/projeto_de_lei_ordinaria_043.2021_-_alteracao_loa_-_anulacao_de_dotacao.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/170/projeto_de_lei_ordinaria_043.2021_-_alteracao_loa_-_anulacao_de_dotacao.docx</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CREDITO ADICIONAL ESPECIAL POR ANULAÇÃO DE DOTAÇÃO NO VALOR DE ATÉ R$ 650.000,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/171/projeto_de_lei_ordinaria_044.2021_-_alteracao_loa_-_anulacao_de_dotacao.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/171/projeto_de_lei_ordinaria_044.2021_-_alteracao_loa_-_anulacao_de_dotacao.docx</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CREDITO ADICIONAL POR ANULAÇÃO DE DOTAÇÃO NO VALOR DE ATÉ 50.000,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/172/projeto_de_lei_ordinaria_045.2021_-_alteracao_loa_-_anulacao_de_dotacao.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/172/projeto_de_lei_ordinaria_045.2021_-_alteracao_loa_-_anulacao_de_dotacao.docx</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CREDITO ADICIONAL SUPLEMENTAR POR ANULAÇÃO DE DOTAÇÃO NO VALOR DE ATÉ 236.592,39 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/224/projeto_de_lei_ordinaria_046.2021_-_alteracao_loa_-_anulacao_de_dotacao.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/224/projeto_de_lei_ordinaria_046.2021_-_alteracao_loa_-_anulacao_de_dotacao.docx</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir crédito adicional Especial por Anulação de Dotação no valor de até R$ 125.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/179/projeto_de_lei_ordinaria_047.2021_-_alteracao_loa_e_ldo.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/179/projeto_de_lei_ordinaria_047.2021_-_alteracao_loa_e_ldo.docx</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei de Diretrizes Orçamentárias e Lei Orçamentaria Anual, ambas do exercício de 2021 e dá outras providências.</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/222/projeto_de_lei_ordinaria_048.2021_-_alteracao_loa.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/222/projeto_de_lei_ordinaria_048.2021_-_alteracao_loa.docx</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Adicional Suplementar por Anulação de Dotação no valor de até 1.050.000,00 (um milhão e cinquenta mil reais) e dá outras providências.</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/228/projeto_de_lei_ordinaria_049.2021_-_alteracao_loa_-_anulacao_de_dotacao.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/228/projeto_de_lei_ordinaria_049.2021_-_alteracao_loa_-_anulacao_de_dotacao.docx</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Adicional Especial por Anulação de Dotação no valor de até 221.843,57 (duzentos e vinte e um mil, oitocentos e quarenta e três reais e cinquenta e sete centavos) e dá outras providências.</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/231/projeto_de_lei_ordinaria_050.2021_-_alteracao_loa_-_anulacao_de_dotacao.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/231/projeto_de_lei_ordinaria_050.2021_-_alteracao_loa_-_anulacao_de_dotacao.docx</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Adicional Suplementar por Anulação de Dotação no valor de até R$ 278.753,27 (duzentos e setenta e oito mil, setecentos e cinquenta e três reais e vinte sete centavos) e dá outras providências.</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/232/projeto_de_lei_ordinaria_051.2021_-_altera_lei_1345.2020_porteira_adentro.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/232/projeto_de_lei_ordinaria_051.2021_-_altera_lei_1345.2020_porteira_adentro.doc</t>
   </si>
   <si>
     <t>Altera disposições da Lei Ordinárias 1.345 de 16 de Novembro de 2020 e dá outras providências.</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/236/projeto_de_lei_ordinaria_052.2021_-_autoriza_repasse_ao_fundo_do_conselho_de_seguranca.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/236/projeto_de_lei_ordinaria_052.2021_-_autoriza_repasse_ao_fundo_do_conselho_de_seguranca.doc</t>
   </si>
   <si>
     <t>Autoriza o Município de Tapurah a realizar repasse ao Fundo Municipal de Segurança pública - FUMSEPS e dá outras providências.</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/237/projeto_de_lei_ordinaria_053.2021_-_parceria_privada_-_pavimentacao..docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/237/projeto_de_lei_ordinaria_053.2021_-_parceria_privada_-_pavimentacao..docx</t>
   </si>
   <si>
     <t>Fica Instituído no Município de Tapurah, Estado de Mato Grosso o programa Municipal de pavimentação por meio de parcerias privadas e dá outras providências.</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/242/projeto_de_lei_ordinaria_054.2021_-_suplementacao_10.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/242/projeto_de_lei_ordinaria_054.2021_-_suplementacao_10.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO SUPLEMENTAR ATÉ O LIMITE DE 10%, NO ORÇAMENTO DA PREFEITURA MUNICIPAL DE TAPURAH-MT NO EXERCÍCIO 2021 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/253/plo_055.2021_-_alteracao_loa_-_convenios_assinado.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/253/plo_055.2021_-_alteracao_loa_-_convenios_assinado.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Adicional por Superávit Financeiro no valor de até 880.862,86 e dá outras providências.</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/285/projeto_de_lei_ordinaria_57.2021_ratifica_participacao_no_consorcio_de_desenvolvimento_economico_cidesa__2022.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/285/projeto_de_lei_ordinaria_57.2021_ratifica_participacao_no_consorcio_de_desenvolvimento_economico_cidesa__2022.doc</t>
   </si>
   <si>
     <t>Ratifica A Participação Do Município De Tapurah E Autoriza O Poder Executivo Municipal Firmar Contrato De Rateio Com O Consórcio De Desenvolvimento Econômico Social E Ambiental “Alto Teles Pires” E Dá Outras Providências.</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/286/projeto_de_lei_ordinaria_058.2021_-_alteracao_loa_-_anulacao_de_dotacao.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/286/projeto_de_lei_ordinaria_058.2021_-_alteracao_loa_-_anulacao_de_dotacao.docx</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Abrir Crédito Adicional Especial por Anulação de Dotação no valor de até R$ 90.000,00 (noventa mil reais) e dá outras providências.</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/301/projeto_de_lei_ordinaria_059.2021_-_alteracao_loa_-_5.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/301/projeto_de_lei_ordinaria_059.2021_-_alteracao_loa_-_5.docx</t>
   </si>
   <si>
     <t>Dispõe Sobre Autorização Para Abertura De Crédito Suplementar, remanejamento ou transpor créditos orçamentários suplementares entre as dotações já existentes até o limite de 5% No Orçamento Da Prefeitura Municipal De Tapurah-MT No Exercício 2021 E Dá Outras Providências.</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/302/projeto_de_lei_ordinaria_060.2021_-_altera_lei_1345.2020_porteira_adentro_substitutivo.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/302/projeto_de_lei_ordinaria_060.2021_-_altera_lei_1345.2020_porteira_adentro_substitutivo.doc</t>
   </si>
   <si>
     <t>Altera Disposições Da Lei Ordinária N° 1.345 De 16 De Novembro De 2020 E Dá Outras Providências.</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/307/projeto_de_lei_ordinaria_061.2021_-_lei_paaf_-_incentivo.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/307/projeto_de_lei_ordinaria_061.2021_-_lei_paaf_-_incentivo.doc</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de Incentivo e Apoio à Produção, Agroindustrialização, Comercial, Geração de Renda, Geração de Emprego e Diversificação da Agricultura Familiar e Comercial do Município de Tapurah.</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/308/projeto_de_lei_ordinparia_062.2021_-_autoriza_firma_termo_de_fomento_conselho_de_seguranca.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/308/projeto_de_lei_ordinparia_062.2021_-_autoriza_firma_termo_de_fomento_conselho_de_seguranca.doc</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a Firmar Termo de Fomento com o Conselho Municipal de Tapurah (CONSEG) e dá outras providências.</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/310/projeto_de_lei_ordinaria_063.2021_altera_lei_1.267.2019.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/310/projeto_de_lei_ordinaria_063.2021_altera_lei_1.267.2019.docx</t>
   </si>
   <si>
     <t>Altera Dispositivo Da Lei Ordinária Nº 1.267/2019 E Dá Outras Providências</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/69/projeto_de_lei_complementar_001.2021_novo_zoneamento_urbano.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/69/projeto_de_lei_complementar_001.2021_novo_zoneamento_urbano.docx</t>
   </si>
   <si>
     <t>ALTERA LEI COMPLEMENTAR Nº 91/2016 – LEI DE ZONEAMENTO E USO E OCUPAÇAO DO SOLO URBANO DO MUNICÍPIO DE TAPURAH E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/108/projeto_de_lei_complementar_002.2021_-_altera_anexo_da_lei_complementar_33.2012_-_plano_de_cargos_e_carreiras.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/108/projeto_de_lei_complementar_002.2021_-_altera_anexo_da_lei_complementar_33.2012_-_plano_de_cargos_e_carreiras.doc</t>
   </si>
   <si>
     <t>ALTERA O ANEXO III DA LEI COMPLEMENTAR N° 33/2012 E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 EXTINÇÃO DE FUNÇÕES GRATIFICADAS COMISSOES PERMANENTES E TEMPORÁRIAS.</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/74/projeto_de_lei_complementar_003.2021_-_altera_lei_33.2012_-_plano_de_cargos_e_carreiras.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/74/projeto_de_lei_complementar_003.2021_-_altera_lei_33.2012_-_plano_de_cargos_e_carreiras.doc</t>
   </si>
   <si>
     <t>ALTERA ANEXOS I, II E VI LEI COMPLEMENTAR N° 33/2012 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/292/projeto_de_lei_complementar_004.2021_-_revoga_lc_59.2014_e_lei_913.2012_-_verba_locomocao_2.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/292/projeto_de_lei_complementar_004.2021_-_revoga_lc_59.2014_e_lei_913.2012_-_verba_locomocao_2.doc</t>
   </si>
   <si>
     <t>Revoga a Lei Complementar nº 59, de 11 de abril de 2014 e a Lei Ordinária nº 913, de 02 de abril de 2012 e dá outras providências.</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/110/projeto_de_lei_complementar_005.2021_-_tabela_de_itbi_rural.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/110/projeto_de_lei_complementar_005.2021_-_tabela_de_itbi_rural.docx</t>
   </si>
   <si>
     <t>CRUA A TABELA DE CÁLCULO DO ITBI - IMPOSTO SOBRE TRANSMISSÃO "INTER-VIVOS" DE BENS IMÓVEIS E DIREITOS A ELES RELATIVOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/273/projeto_de_lei_complementar_006.2021_-_altera_lei_29.2011_-_plano_de_cargos_carreiras_e_vencimentos_educacao.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/273/projeto_de_lei_complementar_006.2021_-_altera_lei_29.2011_-_plano_de_cargos_carreiras_e_vencimentos_educacao.doc</t>
   </si>
   <si>
     <t>Altera Anexo III Lei Complementar nº 29/2011 e dá outras providências.</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/78/projeto_de_lei_complementar_007.2021_-_altera_lc_67.2014_-_codigo_tributario.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/78/projeto_de_lei_complementar_007.2021_-_altera_lc_67.2014_-_codigo_tributario.docx</t>
   </si>
   <si>
     <t>ALTERA REDAÇÃO DE DISPOSITIVOS DA LEI COMPLEMENTAR N° 67/2014 - CÓDIGO TRIBUTÁRIO MUNICIPAL.</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/79/projeto_de_lei_complementar_008.2021_-_altera_lei_33.2012_-_plano_de_cargos_e_carreiras_-_versao_final.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/79/projeto_de_lei_complementar_008.2021_-_altera_lei_33.2012_-_plano_de_cargos_e_carreiras_-_versao_final.doc</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO DA LEI COMPLEMENTAR N° 15/2009 E ANEXOS II E III DA LEI COMPLEMENTAR N° 33/2012 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/112/projeto_de_lei_complementar_09.2021_-_altera_lei_67.2014_-_codigo_tributario_municipal.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/112/projeto_de_lei_complementar_09.2021_-_altera_lei_67.2014_-_codigo_tributario_municipal.doc</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR N° 67/2014 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/113/projeto_de_lei_complementar_010.2021_-_altera_lei_67.2014_-_codigo_tributario_municipal.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/113/projeto_de_lei_complementar_010.2021_-_altera_lei_67.2014_-_codigo_tributario_municipal.doc</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR 67/2014 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/5/projeto_de_lei_complementar_no_011-2021.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/5/projeto_de_lei_complementar_no_011-2021.pdf</t>
   </si>
   <si>
     <t>Altera anexo III da Lei Complementar nº 33/2012 e dá outras providências.</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/120/projeto_de_lei_complementar_012.2021_-_altera_lei_33.2012_-_plano_de_cargos_e_carreiras.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/120/projeto_de_lei_complementar_012.2021_-_altera_lei_33.2012_-_plano_de_cargos_e_carreiras.doc</t>
   </si>
   <si>
     <t>ALTERA ANEXO II DA LEI COMPLEMENTAR N° 33/2012 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/233/projeto_de_lei_complementar_013.2021_-_instituicao_regime_de_previdencia_complementar.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/233/projeto_de_lei_complementar_013.2021_-_instituicao_regime_de_previdencia_complementar.docx</t>
   </si>
   <si>
     <t>Institui o Regime de Previdência Complementar no Município de Tapurah – MT, fixa o limite máximo para a concessão de aposentadorias e pensões pelo regime de previdência de que trata o artigo 40 da Constituição Federal, autoriza a adesão a plano de benefícios de previdência complementar, e dá outras providências.</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/282/projeto_de_lei_complementar_014.2021_-_altera_lei_33.2012_-_plano_de_cargos_e_carreiras_1.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/282/projeto_de_lei_complementar_014.2021_-_altera_lei_33.2012_-_plano_de_cargos_e_carreiras_1.doc</t>
   </si>
   <si>
     <t>Altera Anexo II Da Lei Complementar Nº 33/2012 E Dá Outras Providências.</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/304/projeto_de_lei_complementar_015.2021_tapurah_previ__-_altera_taxa_adm._e_mandato_conselho_fiscal_e_curador.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/304/projeto_de_lei_complementar_015.2021_tapurah_previ__-_altera_taxa_adm._e_mandato_conselho_fiscal_e_curador.doc</t>
   </si>
   <si>
     <t>Altera Dispositivos Da Lei Complementar 41/2012 Aumentando O Percentual Da Taxa Administrativa Do Tapurah-Previ De Acordo Com A Portaria 19.451/2020.</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/305/projeto_de_lei_complementar_016.2021_-altera_lei_complementar__029.2011_-_carga_horaria_tdi_e_apoio_educacao_tapurah.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/305/projeto_de_lei_complementar_016.2021_-altera_lei_complementar__029.2011_-_carga_horaria_tdi_e_apoio_educacao_tapurah.doc</t>
   </si>
   <si>
     <t>Altera Dispositivos Na Lei Complementar Nº 029/2011 (Plano De Cargos, Carreira E Salários) E Dá Outras Providências.</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
     <t>Elizeu Francisco de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/290/projeto_de_lei_do_legislativo_no_001-2021_linha_arinos_34_travessa_da_mineracao__-_considera_publica_as_areas_que_menciona_e_denomina_as_estradas.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/290/projeto_de_lei_do_legislativo_no_001-2021_linha_arinos_34_travessa_da_mineracao__-_considera_publica_as_areas_que_menciona_e_denomina_as_estradas.doc</t>
   </si>
   <si>
     <t>Dispõe sobre o traçado e a denominação da estrada vicinal que passam a ser de uso o público e dá outras providências.</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/264/projeto_de_lei_do_legislativo_no_002-2021_linha_arinos_19__-_considera_publica_as_areas_que_menciona_e_denomina_as_estradas.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/264/projeto_de_lei_do_legislativo_no_002-2021_linha_arinos_19__-_considera_publica_as_areas_que_menciona_e_denomina_as_estradas.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o traçado e a denominação de estrada vicinal Linha Arinos 19 que passam a ser de uso público e dá outras providências.</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
     <t>Diego Grendene</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/291/projeto_de_lei_do_legislativo_no_003-2021_estrada_da_producao_-_ligacao_mt_338_a_mt_449-_considera_publica_as_areas_que_menciona_e_denomina_as_estradas.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/291/projeto_de_lei_do_legislativo_no_003-2021_estrada_da_producao_-_ligacao_mt_338_a_mt_449-_considera_publica_as_areas_que_menciona_e_denomina_as_estradas.doc</t>
   </si>
   <si>
     <t>Dispõe sobre o traçado e a denominação da estrada vicinal que passam a ser de uso púbico e dá outras providências.</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>Leandro Frizzo</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/119/projeto_de_lei_do_legislativo_no_004-2021_estrada_da_vicinal_colonizacao_tapurah_i_-_carderalli-_considera_publica_as_areas_que_menciona_e_denomina_as_estradas.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/119/projeto_de_lei_do_legislativo_no_004-2021_estrada_da_vicinal_colonizacao_tapurah_i_-_carderalli-_considera_publica_as_areas_que_menciona_e_denomina_as_estradas.doc</t>
   </si>
   <si>
     <t>Dispõe sobre o traçado e a denominação da estrada vicinal que passam a ser de uso público e dá outras providências.</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>Cleomar Campos, Daise Martins</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/187/projeto_de_lei_do_legislativo_no_005-2021_-_igreja_como_atividade_essencial.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/187/projeto_de_lei_do_legislativo_no_005-2021_-_igreja_como_atividade_essencial.docx</t>
   </si>
   <si>
     <t>Estabelece as Igrejas, os templos religiosos de qualquer culto e as Comunidades Missionárias como atividade essencial no Município de Tapurah.</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>Aelton Figueiredo, Cleomar Campos, Daise Martins, Diego Grendene, Elder Gobbi, Elizeu Francisco de Oliveira, Jonathan Ramos Medeiros, Leandro Frizzo, Márcio Araújo de Macedo</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/177/projeto_de_lei_do_legislativo_no_006-2021_nomeia_o_conjunto_habitacional_de_32_casas_localizados_no_bairro_sao_cristovao_de_-_euridice_gomes_da_silva.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/177/projeto_de_lei_do_legislativo_no_006-2021_nomeia_o_conjunto_habitacional_de_32_casas_localizados_no_bairro_sao_cristovao_de_-_euridice_gomes_da_silva.pdf</t>
   </si>
   <si>
     <t>Denomina o Conjunto Habitacional de 32 Casas Localizadas no Bairro São Cristóvão de “Euridice Gomes da Silva” e dá outras providências.</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
     <t>Aelton Figueiredo, Cleomar Campos, Daise Martins, Diego Grendene, Elder Gobbi, Jonathan Ramos Medeiros, Leandro Frizzo, Márcio Araújo de Macedo, Elizeu Francisco de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/246/projeto_de_lei_do_legislativo_no_007-2021_nomeia_o_ginasio_de_esportes_de_tapurah.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/246/projeto_de_lei_do_legislativo_no_007-2021_nomeia_o_ginasio_de_esportes_de_tapurah.doc</t>
   </si>
   <si>
     <t>Denomina o Ginásio de Esportes da Sede do Município de Tapurah que passa a ser " Ginásio Poliesportivo Anderson Pellin" e dá outras providências</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
     <t>Elder Gobbi</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/283/projeto_de_lei_do_legislativo_no_008-2021_estrada_alfredo_carlos_thomasi__-_considera_publica_as_areas_que_menciona_e_denomina_as_estradas.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/283/projeto_de_lei_do_legislativo_no_008-2021_estrada_alfredo_carlos_thomasi__-_considera_publica_as_areas_que_menciona_e_denomina_as_estradas.doc</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/284/projeto_de_lei_do_legislativo_no_009-2021_estrada_pedro_martelli_-_considera_publica_as_areas_que_menciona_e_denomina_as_estradas.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/284/projeto_de_lei_do_legislativo_no_009-2021_estrada_pedro_martelli_-_considera_publica_as_areas_que_menciona_e_denomina_as_estradas.doc</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/295/projeto_de_lei_do_legislativo_n_010-2021_altera_lei_1.207-2018_ouvidoria_do_poder_legislativo_municipal.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/295/projeto_de_lei_do_legislativo_n_010-2021_altera_lei_1.207-2018_ouvidoria_do_poder_legislativo_municipal.doc</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei 1.207/2018 – Ouvidoria do Poder Legislativo, e dá outras providências.</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>PLCL</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/109/projeto_de_lei_complementar_do_legislativo_n_001.2021_-_altera_lei_complementar_87.2016_-_codigo_de_posturas_-_horario_de_funcionamento_comercio.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/109/projeto_de_lei_complementar_do_legislativo_n_001.2021_-_altera_lei_complementar_87.2016_-_codigo_de_posturas_-_horario_de_funcionamento_comercio.doc</t>
   </si>
   <si>
     <t>ALTERA LEI COMPLEMENTAR N° 87/2016 - CÓDIGO DE POSTURAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/114/projeto_de_lei_complementar_do_legislativo_no_003-2021_-_altera_codigo_de_obras_e_vigilancia_sanitaria..doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/114/projeto_de_lei_complementar_do_legislativo_no_003-2021_-_altera_codigo_de_obras_e_vigilancia_sanitaria..doc</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DO CÓDIGO TRIBUTÁRIO MUNICIPAL - LC 67/2014.</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/13/projeto_de_lei_complementar_do_legislativo_no_003-2021_-_altera_codigo_de_obras_e_vigilancia_sanitaria..doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/13/projeto_de_lei_complementar_do_legislativo_no_003-2021_-_altera_codigo_de_obras_e_vigilancia_sanitaria..doc</t>
   </si>
   <si>
     <t>Altera Lei Complementar nº 87/2016 – Código de Posturas; a Lei Complementar nº 139/2019 - Código de Vigilância Sanitária e a Lei Ordinária nº 1.175/2017 - Proibição de narguilé em locais públicos e dá outras providências.</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/229/projeto_de_lei_complementar_legislativo_no_005-2021-_altera_pcc_camara_lei_complementar_133_2019.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/229/projeto_de_lei_complementar_legislativo_no_005-2021-_altera_pcc_camara_lei_complementar_133_2019.docx</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Complementar 133/2019 (Plano de Cargos e Carreira da Câmara Municipal de Tapurah).</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/265/projeto_de_lei_complementar_do_legislativo_006-2021_-_altera_codigo_de_posturas_-_limpeza_urbana.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/265/projeto_de_lei_complementar_do_legislativo_006-2021_-_altera_codigo_de_posturas_-_limpeza_urbana.doc</t>
   </si>
   <si>
     <t>Altera Lei Complementar n° 87/2016 - Código de Posturas e dá outras providências.</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/267/projeto_de_lei_complementar_do_legislativo_007.2021_altera_tabela_de_zoneamento_urbano_-_ok.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/267/projeto_de_lei_complementar_do_legislativo_007.2021_altera_tabela_de_zoneamento_urbano_-_ok.docx</t>
   </si>
   <si>
     <t>Altera Lei Complementar Nº 91/2016 – Lei De Zoneamento E Uso E Ocupação Do Solo Urbano Do Município De Tapurah E Dá Outras Providências.</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>EMD</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>CJR - Comissão de Justiça e Redação</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/75/01_emenda_modificativa__01_2021-_projeto_lei___complementar_03-2021.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/75/01_emenda_modificativa__01_2021-_projeto_lei___complementar_03-2021.docx</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DO PROJETO DE LEI COMPLEMENTAR 03/2021.</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/76/02_emenda_modificativa__02_2021-_projeto_lei___complementar_03-2021.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/76/02_emenda_modificativa__02_2021-_projeto_lei___complementar_03-2021.docx</t>
   </si>
   <si>
     <t>EMENDA 02/2021 - ALTERA DISPOSITIVOS DO PROJETO DE LEI COMPLEMENTAR 03/2021</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>Cleomar Campos</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/80/01_emenda_aditiva_01_2021-_projeto_lei__complementar_07-2021..docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/80/01_emenda_aditiva_01_2021-_projeto_lei__complementar_07-2021..docx</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA - ALTERA DISPOSITIVOS DO PROJETO DE LEI COMPLEMENTAR 07/2021.</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/111/01_emenda_modificativa__01_2021-_projeto_lei___complementar_05-2021.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/111/01_emenda_modificativa__01_2021-_projeto_lei___complementar_05-2021.docx</t>
   </si>
   <si>
     <t>Modifica dispositivos do Projeto de Lei Complementar 05/2021.</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/198/emenda_supressiva_01-2021.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/198/emenda_supressiva_01-2021.pdf</t>
   </si>
   <si>
     <t>Emenda Supressiva 01/2021 - Projeto de Lei 06/2021 - Suprime o parágrafo Único do art. 9° do projeto de lei para adequação legislativa.</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/199/emenda_modificativa_e_aditiva_02-2021_-_pl_06-2021.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/199/emenda_modificativa_e_aditiva_02-2021_-_pl_06-2021.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa e Aditiva 02/2021 ao Projeto de Lei 06/2021 - Adequação Legislativa.</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/250/07_emenda_modificativa_e_supressiva_01_2021-_projeto_lei__51-2021.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/250/07_emenda_modificativa_e_supressiva_01_2021-_projeto_lei__51-2021.docx</t>
   </si>
   <si>
     <t>Emenda Modificativa n° 07 ao projeto de Lei n° 51/2021 – Altera disposições da Lei Ordinárias n° 1.345/2020 e dá outras providências.</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/259/08_emenda_aditiva__02_2021-_projeto_lei__51-2021.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/259/08_emenda_aditiva__02_2021-_projeto_lei__51-2021.docx</t>
   </si>
   <si>
     <t>Emenda Aditiva n° 08 ao projeto de Lei n° 51/2021 – Altera disposições da Lei Ordinárias n° 1.345/2020 e dá outras providências.</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/281/09_emenda_aditiva__01_2021-_projeto_lei__complementar_legislativo_06-2021.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/281/09_emenda_aditiva__01_2021-_projeto_lei__complementar_legislativo_06-2021.docx</t>
   </si>
   <si>
     <t>Emenda Aditiva n° 09 ao projeto de Lei Complementar do Legislativo n° 06/2021 – Inclui os incisos de IV a VII ao §3° do art. 80 da Lei Complementar 87/2016.</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Daise Martins</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/25/indicacao_001._2021_-_daise.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/25/indicacao_001._2021_-_daise.docx</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. CARLOS ALBERTO CAPELETTI, PREFEITO MUNICIPAL DE TAPURAH, A NECESSIDADE DE DESTINAR UM VEÍCULO PARA OS POSTOS DE SAÚDE DO INTERIOR DO MUNICÍPIO.</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/26/indicacao_002.2021_-_grendene.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/26/indicacao_002.2021_-_grendene.docx</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. CARLOS ALBERTO CAPELETTI, PREFEITO MUNICIPAL DE TAPURAH, A NECESSIDADE DE REVER O CÓDIGO TRIBUTÁRIO MUNICIPAL E A PLANTA GENÉRICA DO MUNICÍPIO DE TAPURAH.</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/27/indicacao_003.2021_-_grendene.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/27/indicacao_003.2021_-_grendene.docx</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. CARLOS ALBERTO CAPELETTI, PREFEITO MUNICIPAL DE TAPURAH, A NECESSIDADE DE CONSTRUIR QUEBRA MOLAS NA SEDE DO DISTRITO DE NOVO ELDORADO, NO PERÍMETRO URABANO DA LOCALIDADE DE ANA TERRA E NO PERÍMETRO URBANO DA SEDE DO MUNICÍPIO DE TAPURAH.</t>
   </si>
   <si>
     <t>Márcio Araújo de Macedo</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/28/indicacao_004.2021_-_marcio.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/28/indicacao_004.2021_-_marcio.docx</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. CARLOS ALBERTO CAPELETTI, PREFEITO MUNICIPAL DE TAPURAH, A NECESSIDADE DE CONSTRUIR QUEBRA MOLAS NA AVENIDA BAHIA.</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/29/indicacao_005.2021_-_cleomar.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/29/indicacao_005.2021_-_cleomar.docx</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. CARLOS ALBERTO CAPELETTI, PREFEITO MUNICIPAL DE TAPURAH, A NECESSIDADE DE REALIZAR TOMADA DE CONTA ESPECIAL SOBRE AS OBRAS CONCLUÍDAS OU EM ANDAMENTO DA GESTÃO ANTERIOR, PARA AVERIGUAÇÃO DE POSSÍVEIS IRREGULARIDADES.</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/30/indicacao_006.2021_-_cleomar.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/30/indicacao_006.2021_-_cleomar.docx</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. CARLOS ALBERTO CAPELETTI, PREFEITO MUNICIPAL DE TAPURAH, A NECESSIDADE DE CASCALHAR E PATROLAR A ESTRADA VICINAL PRÓXIMO DO ARMAZEM AMAGGI QUE LIGA A MT 338 A MT 010, PASSANDO PELAS PRORIEDADES DOS SENHORES VALDIR E ORILDO MARCARELLO ENTRE OUTROS.</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/31/indicacao_007.2021_-_cleomar.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/31/indicacao_007.2021_-_cleomar.docx</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. CARLOS ALBERTO CAPELETTI, PREFEITO MUNICIPAL DE TAPURAH, A NECESSIDADE DE RECUPERAR TODAS AS ESTRADAS VICINAIS DO MUNICÍPIO, ESPECIALMENTE AS ESTRADAS PRINCIPAIS, PARA EVITAR PROBLEMAS NO TRANSPORTE DA SAFRA.</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/32/indicacao_008.2021_-_gobbi.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/32/indicacao_008.2021_-_gobbi.docx</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. CARLOS ALBERTO CAPELETTI, PREFEITO MUNICIPAL DE TAPURAH, A NECESSIDADE DE CONSERTAR PONTOS DANIFICADOS NA PRAÇA JARDIM JULIANA QUE PODEM CAUSAR ACIDENTES AS PESSOAS QUE LÁ FREQUENTAM E A INSTALAÇÃO DE LIXEIRAS.</t>
   </si>
   <si>
     <t>Jonathan Ramos Medeiros, Cleomar Campos, Daise Martins, Leandro Frizzo, Márcio Araújo de Macedo</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/33/indicacao_009.2021_-_jhon.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/33/indicacao_009.2021_-_jhon.docx</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. CARLOS ALBERTO CAPELETTI, PREFEITO MUNICIPAL DE TAPURAH, A NECESSIDADE DE ADEQUAÇÃO DO PLANO DE CARREIRA DA PREFEITURA MUNICIPAL DE TAPURAH-MT (LEI COMPLEMENTAR 33/2012) REVOGANDO O ANEXO IV – DISTRIBUIÇÃO DOS CARGOS DE PROVIMENTO EFETIVO EM CLASSES – E ALTERANDO DISPOSITIVOS QUANTO A PROGRESSÃO DOS SERVIDORES MUNICIPAIS.</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/34/indicacao_010.2021_-_frizzo.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/34/indicacao_010.2021_-_frizzo.docx</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. CARLOS ALBERTO CAPELETTI, PREFEITO MUNICIPAL DE TAPURAH, A NECESSIDADE DE FINALIZAÇÃO DA ILUMINAÇÃO DOS CANTEIROS CENTRAIS DAS AVENIDAS: ROMUALDO ALLIEVI, DAS FLORES, PARANÁ, RIO GRANDE DO SUL ENTRE OUTRAS.</t>
   </si>
   <si>
     <t>Jonathan Ramos Medeiros</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/35/indicacao_011.2021_-_jhon.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/35/indicacao_011.2021_-_jhon.docx</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. CARLOS ALBERTO CAPELETTI, PREFEITO MUNICIPAL DE TAPURAH, A NECESSIDADE DE REALIZAÇÃO DE UM ESTUDO MINUCIOSO NA ESTRUTURA DO PREDIO DO CENTRO DE REABILITAÇÃO MUNICIPAL LOTADO NA SECRETARIA DE SAUDE, POIS ENCONTRA- SE EM ESTADO DEGRADANTE EM TEMPO DE CHUVA.</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/36/indicacao_012.2021_-_grendene.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/36/indicacao_012.2021_-_grendene.docx</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. CARLOS ALBERTO CAPELETTI, PREFEITO MUNICIPAL DE TAPURAH, A NECESSIDADE DE CONSTRUIR GALERIAS DE DRENAGEM DAS ÁGUAS PLUVIAIS E CONCLUIR O ASFALTO DA SEDE DO DISTRITO DE NOVO ELDORADO.</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/37/indicacao_013.2021_-_grendene.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/37/indicacao_013.2021_-_grendene.docx</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. CARLOS ALBERTO CAPELETTI, PREFEITO MUNICIPAL DE TAPURAH, A NECESSIDADE DE REVER A QUESTÃO DE MÃO ÚNICA NA RUA DOS ANGICOS, SEDE DO MUNICÍPIO DE TAPURAH.</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/38/indicacao_014.2021_-_jhon.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/38/indicacao_014.2021_-_jhon.docx</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. CARLOS ALBERTO CAPELETTI, PREFEITO MUNICIPAL DE TAPURAH, A NECESSIDADE DE INSTALAR REDUTORES DE VELOCIDADE (TARTARUGAS OU QUEBRA MOLAS), NA AVENIDA ROMUALDO ALLIEVI NAS PROXIMIDADES DA CRECHE CRIANÇA FELIZ, E AUMENTAR A SINALIZAÇÃO DE TRÂNSITO E MAIS REDUTORES DE VELOCIDADE NA AVENIDA SERGIPE NAS PROXIMIDADES DA CRECHE MONTEIRO LOBATO E ESCOLA CECILIA MEIRELES.</t>
   </si>
   <si>
     <t>Aelton Figueiredo</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/39/indicacao_015.2021_-_aelton.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/39/indicacao_015.2021_-_aelton.docx</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. CARLOS ALBERTO CAPELETTI, PREFEITO MUNICIPAL DE TAPURAH, A NECESSIDADE DE CASCALAHR E PATROLAR A ESTRADA VICINAL QUE LIGA A MT 338 A MT 488, PASSANDO PELAS PROPRIEDADAES DOS SENHORES, AIRTON CARDERALLI, ÁLVARO GOMES, RUDI, CARECA, RINCON ENTRE OUTRAS.</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/40/indicacao_016.2021_-_grendene.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/40/indicacao_016.2021_-_grendene.docx</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. CARLOS ALBERTO CAPELETTI, PREFEITO MUNICIPAL DE TAPURAH, A NECESSIDADE DE REALIZAR LIMPEZA DOS LOTES BALDIOS NO PERÍMETRO URBANO DO DISTRITO DE NOVO ELDORADO E LANÇAR OS CUSTOS DO SERVIÇO NO IPTU DOS PROPRIETÁRIOS.</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/41/indicacao_017.2021_-_jhon.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/41/indicacao_017.2021_-_jhon.docx</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. CARLOS ALBERTO CAPELETTI, PREFEITO MUNICIPAL DE TAPURAH, A NECESSIDADE DE CRIAR LEI MUNICIPAL QUE PROIBA SOLTURA DE FOGOS QUE PRODUZEM ESTAMPIDOS E RESPONSABILIZAR AQUELES QUE SOLTEM.</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/42/indicacao_018.2021_-_cleomar.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/42/indicacao_018.2021_-_cleomar.docx</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. CARLOS ALBERTO CAPELETTI, PREFEITO MUNICIPAL DE TAPURAH, A NECESSIDADE DE REALIZAR PROJETO PARA TROCA DAS LÂMPADAS ATUAIS PARA LÂMPADAS LED EM PARCERIA COM O GOVERNO DO ESTADO, QUE DISPÕE DE ORÇAMENTO EM 2021 PARA ESSE TIPO DE PROJETO, ALÉM DAS PONTES DE CONCRETO E BUEIROS.</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Aelton Figueiredo, Elder Gobbi, Elizeu Francisco de Oliveira, Jonathan Ramos Medeiros, Leandro Frizzo, Márcio Araújo de Macedo</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/43/indicacao_019.2021_-_aelton.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/43/indicacao_019.2021_-_aelton.docx</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. NERI GELLER, DEPUTADO FEDERAL PP E AO SENHOR ONDENIR BORTOLINI, DEPUTADO ESTADUAL PSD, A NECESSIDADE DE DESTINAR UMA MOTO NIVELADORA PARA O MUNICÍPIO DE TAPURAH.</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/44/indicacao_020.2021_-_aelton.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/44/indicacao_020.2021_-_aelton.docx</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. ONDENIR BORTOLINI, DEPUTADO ESTADUAL PSD, A NECESSIDADE DE DESTINAR LAMA ASFÁLTICA PARA APLICAÇÃO EM TODAS AS RUAS E AVENIDAS DA SEDE DO MUNICIPIO DE TAPURAH.</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/45/indicacao_021.2021_-_diego.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/45/indicacao_021.2021_-_diego.docx</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. CARLOS ALBERTO CAPELETTI, PREFEITO MUNICIPAL DE TAPURAH, A NECESSIDADE DE NOMINAR (DAR NOME) A ESTRADA QUE LIGA A RUA DAS ACÁCIAS AO AEROPORTO (ESTRADA DO SETE), DENTRO DO PERIMETRO URBANO DA SEDE DO MUNICÍPIO, DEVIDO A TER COMÉRCIO INSTALADO E NECESSITAR DO NOME DA RUA PARA DETERMINAR A LOCALIZAÇÃO DO IMÓVEL ENTRE OUTRAS COISAS.</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/46/indicacao_022.2021_-_cleomar.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/46/indicacao_022.2021_-_cleomar.docx</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. CARLOS ALBERTO CAPELETTI, PREFEITO MUNICIPAL DE TAPURAH, A NECESSIDADE DE CONSTRUIR REDUTORES DE VELOCIDADE NA AVENIDA DOS PIONEIROS, PRÓXIMO A ESQUINA COM A RODOVIA MT 488, EM FRENTE Á LOJA PETRAZINE.</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/47/indicacao_023.2021_-_cleomar.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/47/indicacao_023.2021_-_cleomar.docx</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. CARLOS ALBERTO CAPELETTI, PREFEITO MUNICIPAL DE TAPURAH, A NECESSIDADE DE CONSTRUIR REDUTORES DE VELOCIDADE NA ESQUINA DA AVENIDA SERGIPE COM A AVENIDA PARANÁ.</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/48/indicacao_024.2021_-_cleomar.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/48/indicacao_024.2021_-_cleomar.docx</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. CARLOS ALBERTO CAPELETTI, PREFEITO MUNICIPAL DE TAPURAH, A NECESSIDADE DE CONSTRUIR REDUTORES DE VELOCIDADE NA MT 488, ENTRE O PARQUE INDUSTRIAL MUNICIPAL E A SEDE DO MUNICÍPIO DE TAPURAH ALÉM DE CONSTRUÇÃO DA CICLOVIA DA SEDE DO MUNICÍPIO DE TAPURAH ATÉ O PARQUE INDUSTRIAL.</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/49/indicacao_025.2021_-_cleomar.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/49/indicacao_025.2021_-_cleomar.docx</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. CARLOS ALBERTO CAPELETTI, PREFEITO MUNICIPAL DE TAPURAH, A NECESSIDADE DE REALIZAR FORÇA TAREFA DE SERVIÇO DE TAPA BURACOS NA SEDE DO MUNICÍPIO DE TAPURAH E NOS DISTRITOS.</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/50/indicacao_026.2021_-_cleomar.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/50/indicacao_026.2021_-_cleomar.docx</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Carlos Alberto Capeletti, Prefeito Municipal de Tapurah, a Necessidade de Instituição do IPTU Verde no Município de Tapurah.</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/51/indicacao_027.2021_-_diego.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/51/indicacao_027.2021_-_diego.docx</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. CARLOS ALBERTO CAPELETTI, PREFEITO MUNICIPAL DE TAPURAH, A NECESSIDADE DE MUNICIPALIZAR A ESTRADA A, NO DISTRITO DE NOVO ELDORADO, PERFAZENDO UM PERCURSO DE APROXIMADAMENTE CINCO KILOMETROS, PASSANDO PELAS PROPRIEDADES DOS SENHORES SIMON DA SILVA, JAIR DA SILVA E LEANDRO MUSSI ENTRE OUTROS.</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/52/indicacao_028.2021_-_diego.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/52/indicacao_028.2021_-_diego.docx</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. CARLOS ALBERTO CAPELETTI, PREFEITO MUNICIPAL DE TAPURAH, A NECESSIDADE DE REALIZAR O LANÇAMENTO (COBRANÇA) DO IPTU 2021, APENAS NO SEGUNDO SEMESTRE DESSE ANO, A PARTIR DO MÊS DE SETEMBRO OU OUTUBRO DE 2021.</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/53/indicacao_029.2021_-_todos_os_vereadores.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/53/indicacao_029.2021_-_todos_os_vereadores.docx</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. CARLOS ALBERTO CAPELETTI, PREFEITO MUNICIPAL DE TAPURAH, A NECESSIDADE DE DESTINAR ÁREA DO MUNICÍPIO PARA CONSTRUÇÃO DA DELEGACIA DE POLÍCIA JUDICIÁRIA CIVIL E O BATALHÃO DA POLÍCIA MILITAR, NA SEDE DO MUNICIPIO DE TAPURAH E VIABILIZAR A CONSTRUÇÃO JUNTO AO GOVERNO DO ESTADO</t>
   </si>
   <si>
     <t>Aelton Figueiredo, Diego Grendene, Elder Gobbi, Elizeu Francisco de Oliveira, Jonathan Ramos Medeiros, Leandro Frizzo, Márcio Araújo de Macedo</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/54/indicacao_030.2021_-_vereadores.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/54/indicacao_030.2021_-_vereadores.docx</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. CARLOS ALBERTO CAPELETTI, PREFEITO MUNICIPAL DE TAPURAH, A NECESSIDADE DE ASFALTAR O PROLONGAMENTO DA AVENIDA ROMILDO ANTÔNIO PICOLOTTO ATÉ A MADEIREIRA PATO BRANCO E A ESTRADA DAS MADEIREIRAS DA MT 338 ATÉ A MADAEIREIRA SETTE.</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/55/indicacao_031.2021_-_aelton_-_isencao_alvara_funcionamento_e_sanitario.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/55/indicacao_031.2021_-_aelton_-_isencao_alvara_funcionamento_e_sanitario.docx</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. CARLOS ALBERTO CAPELETTI, PREFEITO MUNICIPAL DE TAPURAH, A NECESSIDADE DE INSTITUÍR A LIBERDADE ECONÔMICA NOS MOLDES DA LEI FEDERAL 13.874/2019, BEM COMO ISENTE A TAXA DE FISCALIZAÇÃO E FUNCIONAMENTO (ALVARÁ DE INSTALAÇÃO E FUNCIONAMENTO) E TAXA DE FISCALIZAÇÃO DA VIGILÂNCIA SANITÁRIADO MUNICIPIO DE TAPURAH.</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/56/indicacao_032.2021_-_cleomar.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/56/indicacao_032.2021_-_cleomar.docx</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. CARLOS ALBERTO CAPELETTI, PREFEITO MUNICIPAL DE TAPURAH, A NECESSIDADE DE ISENTAR OS ALVARÁS DESTE ANO PARA OS COMERCIANTES DO PERÍODO NOTURNO.</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/57/indicacao_033.2021_-_cleomar.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/57/indicacao_033.2021_-_cleomar.docx</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. CARLOS ALBERTO CAPELETTI, PREFEITO MUNICIPAL DE TAPURAH, A NECESSIDADE DE AUMENTAR O DESCONTO NO IPTU AOS ESTABELECIMENTOS COMERCIAIS DO PERÍODO NOTURNO, DESDE QUE O COMERCIANTE APRESENTE A PREFEITURA CONTRATO QUE O DONO DO IMÓVEL REPASSARÁ O DESCONTO ESPECÍFICO PARA O COMERCIANTE QUE ALUGA O PRÉDIO QUE É DO RAMO NOTURNO.</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/58/indicacao_034.2021_-_cleomar.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/58/indicacao_034.2021_-_cleomar.docx</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. CARLOS ALBERTO CAPELETTI, PREFEITO MUNICIPAL DE TAPURAH, A NECESSIDADE DE CRIAR LINHA DE CRÉDITO OU AUXÍLIO PARA SETOR DE COMÉRCIO NOTURNO, ATIVIDADES QUE FORAM PREJUDICADAS MEDIANTE O DECRETO ESTADUAL DE ENFRENTAMENTO A PANDEMIA DA COVID-19.</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/59/indicacao_035.2021_-_cleomar.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/59/indicacao_035.2021_-_cleomar.docx</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. CARLOS ALBERTO CAPELETTI, PREFEITO MUNICIPAL DE TAPURAH, A NECESSIDADE DE CRIAR UM PONTO DE ATENDIMENTO ESPECÍFICO PARA CASOS SUSPEITOS DA COVID-19, QUE PODE SER UM PSF, QUE DEVE PASSAR POR ESTRUTURAÇÃO PARA ATENDER A DEMANDA, COM AQUISIÇÃO DE EQUIPAMENTOS PARA INTERNAÇÃO A EXEMPLO DO MUNICÍPIO DE ITANHANGÁ</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/60/indicacao_036.2021_-_cleomar.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/60/indicacao_036.2021_-_cleomar.docx</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. CARLOS ALBERTO CAPELETTI, PREFEITO MUNICIPAL DE TAPURAH, A NECESSIDADE DE COLETAR OS TESTES RELACIONADOS A COVID-19 EM MAIS DIAS DA SEMANA, UMA VEZ QUE A POPULAÇÃO RECLAMA QUE APENAS NAS SEGUNDAS E QUINTAS FEIRAS SÃO REALIZADAS AS COLETAS, COM ISSO TEM OBRIGADO A POPULAÇÃO A REALIZAR TESTES PARTICULARES DEVIDO A GRAVIDADE DE CADA PACIENTE.</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/61/indicacao_037.2021_-_cleomar.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/61/indicacao_037.2021_-_cleomar.docx</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. CARLOS ALBERTO CAPELETTI, PREFEITO MUNICIPAL DE TAPURAH, A NECESSIDADE DE AMPLIAR O QUADRO DE PESSOAL NO HOSPITAL MUNICIPAL DE TAPURAH, CONFORME ORIENTAÇÃO DO CONSELHO REGIONAL DE ENFERMAGEM DO ESTADO DE MATO GROSSO– COREN-MT, NO ENFRENTAMENTO DA COVID-19.</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/62/indicacao_038.2021_-_cleomar.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/62/indicacao_038.2021_-_cleomar.docx</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. CARLOS ALBERTO CAPELETTI, PREFEITO MUNICIPAL DE TAPURAH, A NECESSIDADE DE RETIRAR JUROS E MULTAS DAS CONTAS DE ÁGUA, DEVIDO A FALHA NO DEPARTAMENTO DE ÁGUA E ESGOTO - DAE, NA ENTREGA EM ATRASO DAS FATURAS DE FORNECIMENTO DE ÁGUA, DEVIDO A FALTA DE LEITURISTA.</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/63/indicacao_039.2021_-_cleomar.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/63/indicacao_039.2021_-_cleomar.docx</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. CARLOS ALBERTO CAPELETTI, PREFEITO MUNICIPAL DE TAPURAH, A NECESSIDADE DE VIABILIZAR JUNTO AO COMÉRCIO LOCAL PARA EFETUAR ABERTURA EM HORÁRIO ESPECIAL (MAIS CEDO/TARDE) PARA ATENDER PESSOAL DE RISCO.</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/64/indicacao_040.2021_-_cleomar.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/64/indicacao_040.2021_-_cleomar.docx</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. CARLOS ALBERTO CAPELETTI, PREFEITO MUNICIPAL DE TAPURAH, A NECESSIDADE DE ISENTAR A TARIFA DE FORNECIMENTO DE ÁGUA AOS ESTABELECIMENTOS COMERCIAIS DO PERÍODO NOTURNO, DESDE QUE O COMERCIANTE APRESENTE A PREFEITURA CONTRATO QUE O DONO DO IMÓVEL REPASSARÁ O VALOR DA ISENÇAO ESPECÍFICO PARA O COMERCIANTE QUE ALUGA O PRÉDIO QUE É DO RAMO NOTURNO.</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/65/indicacao_041.2021_-_cleomar.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/65/indicacao_041.2021_-_cleomar.docx</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. CARLOS ALBERTO CAPELETTI, PREFEITO MUNICIPAL DE TAPURAH, A NECESSIDADE DE DESIGNAR OS FISCAIS MUNICIPAIS, BEM COMO OUTROS FUNCIONARIOS EM HORÁRIO FORA DO EXPEDIENTE OU EM JORNADA DE PLANTÃO PARA AUXILIAR AS POLÍCIAS CIVIL E MILITAR NO COMBATE A AGLOMERAÇÃO DE PESSOAS E EVITAR QUALQUER ATIVIDADE DE LAZER OU EVENTO QUE CAUSE AGLOMERAÇÃO DENTRO DO TERRITÓRIO DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/66/indicacao_042.2021_-_daise.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/66/indicacao_042.2021_-_daise.docx</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. CARLOS ALBERTO CAPELETTI, PREFEITO MUNICIPAL DE TAPURAH, A NECESSIDADE DE DIVULGAR NOS MEIOS DE COMUNICAÇÃO E NAS REDES SOCIAIS AS MEDIDAS ADOTADAS PARA CONTENCÃO DA PANDEMIA DA COVID-19 (DECRETOS, PORTARIAS ENTRE OUTRAS INFORMAÇÕES).</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/67/indicacao_043.2021_-_daise.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/67/indicacao_043.2021_-_daise.docx</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. CARLOS ALBERTO CAPELETTI, PREFEITO MUNICIPAL DE TAPURAH, A NECESSIDADE DE DESIGNAR UM VIGIA NOTURNO NO CEMITÉRIO MUNICIPAL DA SEDE DO MUNICIPIO.</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/81/indicacao_044.2021_-_vereadores.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/81/indicacao_044.2021_-_vereadores.docx</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. CARLOS ALBERTO CAPELETTI, PREFEITO MUNICIPAL DE TAPURAH A NECESSIDADE DE IMPLANTAR ANTECIPADAMENTE O PROGRAMA “REFIS-2021”, LEVANDO-SE EM CONTA Á SITUAÇÃO ECONÔMICA ENFRENTADA PELA POPULAÇAO DO MUNICÍPIO, ESPECIALMENTE OS COMERCIANTES, DEVIDO AOS EFEITOS DA PANDEMIA DA COVID-19.</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/82/indicacao_045.2021_-_cleomar.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/82/indicacao_045.2021_-_cleomar.docx</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. CARLOS ALBERTO CAPELETTI, PREFEITO MUNICIPAL DE TAPURAH, A NECESSIDADE DE REESTABELECER O CIRCUITO DE IMAGENS DAS CÂMARAS DE SEGURANÇA DA CIDADE DE TAPURAH CRIANDO A CENTRAL DE MONITORAMENTO DOS ÓRGÃOS PUBLICOS E DAS VIAS DE ACESSO PÚBLICO DE NOSSO MUNICÍPIO, EQUIPADA COM VEÍCULO E DESENVOLVIDA PELOS SERVIDORES PÚBLICOS MUNICIPAIS LOTADOS NO CARGO DE VIGIA.</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/83/indicacao_046.2021_-_cleomar.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/83/indicacao_046.2021_-_cleomar.docx</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. CARLOS ALBERTO CAPELETTI, PREFEITO MUNICIPAL DE TAPURAH, A NECESSIDADE DE CRIAR LINK NO SITE DA PREFEITURA QUE PERMITA ATRAVES DA PESQUISA DO CNPJ, SABER AS ATIVIDADES COMERCIAIS QUE PODEM MANTER ABERTO E QUAIS OS HORÁRIOS. NOS MOLDES DO SITE DA PREFEITURA DE LUCAS DO RIO VERDE/MT.</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/84/indicacao_047.2021_-_cleomar.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/84/indicacao_047.2021_-_cleomar.docx</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. CARLOS ALBERTO CAPELETTI, PREFEITO MUNICIPAL DE TAPURAH, A NECESSIDADE DE DISPONIBILIZAR NO SITE DA PREFEITURA, UM POP UP DE VACINÔMETRO, COM DADOS ATUALIZADOS SOBRE VACINAS APLICADAS DE PRIMEIRA E SEGUNDA DOSE, REFERENTE AO COVID-19. NOS MOLDES DO SITE DA PREFEITURA DE LUCAS DO RIO VERDE/MT.</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/85/indicacao_048.2021_-_marcio.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/85/indicacao_048.2021_-_marcio.docx</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. CARLOS ALBERTO CAPELETTI, PREFEITO MUNICIPAL DE TAPURAH, A NECESSIDADE DE REFORMAR (REVITALIZAR) A PRAÇA NELCI GELLER NO BAIRRO SÃO CRISTÓVÃO.</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/86/indicacao_049.2021_-_cleomar.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/86/indicacao_049.2021_-_cleomar.docx</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. CARLOS ALBERTO CAPELETTI, PREFEITO MUNICIPAL DE TAPURAH, A NECESSIDADE DE INSTALAR CÂMERAS DE SEGURANÇA NO DISTRITO DE NOVO ELDORADO E NA COMUNIDADE DE ANA TERRA.</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/87/indicacao_050.2021_-_cleomar.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/87/indicacao_050.2021_-_cleomar.docx</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. CARLOS ALBERTO CAPELETTI, PREFEITO MUNICIPAL DE TAPURAH, A NECESSIDADE DE CASCALHAR AS RUAS DA LOCALIDADE DE ANA TERRA.</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/88/indicacao_051.2021_-_cleomar.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/88/indicacao_051.2021_-_cleomar.docx</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. CARLOS ALBERTO CAPELETTI, PREFEITO MUNICIPAL DE TAPURAH, A NECESSIDADE DE RECUPERAR A PISTA DE CAMINHADA, BEM COMO PINTAR A CICLOVIA ENTRE A AVENIDA BRASIL E A MT 338.</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/89/indicacao_052.2021_-_cleomar.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/89/indicacao_052.2021_-_cleomar.docx</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. CARLOS ALBERTO CAPELETTI, PREFEITO MUNICIPAL DE TAPURAH, A NECESSIDADE DE INSTALAR ILUMINAÇÃO NA CICLOVIA EM FRENTE Á BUNG ALIMENTOS E EM FRENTE A PLANTAR.</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/90/indicacao_053.2021_-_cleomar.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/90/indicacao_053.2021_-_cleomar.docx</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. CARLOS ALBERTO CAPELETTI, PREFEITO MUNICIPAL DE TAPURAH, A NECESSIDADE DE SEGUIR A LEI FEDERAL Nº 14.131/2021 QUE DISPÕE SOBRE APLICAÇÃO DO PERCENTUAL DE 40% DA REMUNERAÇÃO DOS SERVIDORES PÚBLICOS MUNICIPAIS PARA CONTRATAÇÃO DE OPERAÇÕES DE CRÉDITO POR MEIO DE CONSIGNADO A SER DESCONTADO EM FOLHA DE PAGAMENTO.</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/91/indicacao_054.2021_-_daise.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/91/indicacao_054.2021_-_daise.docx</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. CARLOS ALBERTO CAPELETTI, PREFEITO MUNICIPAL DE TAPURAH, A NECESSIDADE DE GARANTIR RECURSOS QUE FOMENTEM O CONSELHO DE SEGURANÇA , ASSIM ASSEGURANDO A AUTONOMIA DO MESMO.</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/92/indicacao_055.2021_-_cleomar.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/92/indicacao_055.2021_-_cleomar.docx</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. CARLOS ALBERTO CAPELETTI, PREFEITO MUNICIPAL DE TAPURAH, A NECESSIDADE DE DESTINAR ÁREA NO PARQUE INDUSTRIAL PARA INSTALAR PARQUE DE MAQUINAS, POSTO DE ABASTECIMENTO, DEPOSITO DE PRODUTOS DE EMUSSÃO ASFALTICA E DERIVADOS ALÉM DE LOCAL DE ESTACIONAMENTO DOS MAQUINÁRIOS E VEÍCULOS DA PREFEITURA MUNICIPAL.</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/93/indicacao_056.2021_-_cleomar_-_progressoes_e_licenca_premio.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/93/indicacao_056.2021_-_cleomar_-_progressoes_e_licenca_premio.docx</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. CARLOS ALBERTO CAPELETTI, PREFEITO MUNICIPAL DE TAPURAH, A NECESSIDADE DE CONCEDER PROGRESSÕES POR TEMPO E POR QUALIFICAÇÃO DESDE O REQUERIMENTO ADMINISTRATIVO, AUTORIZANDO O PAGAMENTO RETROATIVO CONFORME RESOLUÇÃO DE CONSULTA, 01/2021-TP DO TCE/MT, BEM COMO QUE SEJA COMPUTADO O TEMPO DE SERVIÇO PARA FINS DE CONCESSÃO DE LICENÇA PRÊMIO COM BASE NA RESOLUÇÃO DE CONSULTA 05/2020-TP DO TCE/MT.</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/94/indicacao_057.2021_-_diego.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/94/indicacao_057.2021_-_diego.docx</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. CARLOS ALBERTO CAPELETTI, PREFEITO MUNICIPAL DE TAPURAH, A NECESSIDADE DE INSTALAR QUEBRA MOLAS EM TODA A EXTENSÃO DA AVENIDA DOS PIONEIROS DA SEDE DO MUNICÍPIO DE TAPURAH.</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. CARLOS ALBERTO CAPELETTI, PREFEITO MUNICIPAL DE TAPURAH, A NECESSIDADE DE VIABILIZAR JUNTO AO SETOR DE SAÚDE DO MUNICÍPIO PARA QUE OS AGENDAMENTOS SEJAM COMUNICADOS POR TELEFONE E TAMBÉM POR WHATSAPP E SE O PACIENTE FOR FUNCIONÁRIO PÚBLICO QUE SEJA TAMBÉM AVISADO O SEU SUPERIOR (SECRETÁRIO) A FIM DE EVITAR QUE OS PACIENTES PERCAM OS AGENDAMENTOS MARCADOS.</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/96/indicacao_059.2021_-_daise.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/96/indicacao_059.2021_-_daise.docx</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. CARLOS ALBERTO CAPELETTI, PREFEITO MUNICIPAL DE TAPURAH, A NECESSIDADE DE MELHORAR O ATENDIMENTO NA UBS/PSF DE ANA TERRA, DESTINANDO MÉDICO E DENTISTA PELO MENOS UMA VEZ POR SEMANA E TAMBÉM DESTINAR REMÉDIOS PARA ATENDER A POPULAÇÃO, ENTRE OUTRAS MELHORIAS.</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/97/indicacao_060.2021_-_aelton.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/97/indicacao_060.2021_-_aelton.docx</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. CARLOS ALBERTO CAPELETTI, PREFEITO MUNICIPAL DE TAPURAH, A NECESSIDADE DE REVER OS VALORES DOS PREÇOS PÚBLICOS PARA UTILIZAÇÃO DAS DEPENDÊNCIAS ESPORTIVAS, FIXADOS NA LEI MUNICIPAL 1.351/2020.</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/98/indicacao_061.2021_-_daise.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/98/indicacao_061.2021_-_daise.docx</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. CARLOS ALBERTO CAPELETTI, PREFEITO MUNICIPAL DE TAPURAH, A NECESSIDADE DE REALIZAR MELHORIAS NA PRAÇA PÚBLICA DA LOCALIDADE DE ANA TERRA, INSTALANDO BANCOS, LIXEIRAS, REDE DE VOLEI PARA CAMPO DE AREIA, ENTRE OUTROS.</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/99/indicacao_062.2021_-_cleomar.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/99/indicacao_062.2021_-_cleomar.docx</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. CARLOS ALBERTO CAPELETTI, PREFEITO MUNICIPAL DE TAPURAH, A NECESSIDADE DE VIABILIZAR JUNTO A SECRETARIA MUNICIPAL DE SAÚDE A REALIZAÇÃO DE CIRURGIAS DE CATARATAS E PTÉRIGIO.</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/100/indicacao_063.2021_-_cleomar.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/100/indicacao_063.2021_-_cleomar.docx</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. CARLOS ALBERTO CAPELETTI, PREFEITO MUNICIPAL DE TAPURAH, A NECESSIDADE DE VIABILIZAR JUNTO A SECRETARIA MUNICIPAL DE SAÚDE PARA CONTRATAR MÉDICO OU SERVIÇOS MÉDICOS DE ESPECIALIDADES PARA REALIZAÇÃO DE CIRURGIA DE PEQUENO PORTE NO HOSPITAL MUNICIPAL DE TAPURAH, BEM COMO ATENDER CASOS DE CESARIANAS.</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/101/indicacao_064.2021_-_vereadores.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/101/indicacao_064.2021_-_vereadores.docx</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. CARLOS ALBERTO CAPELETTI, PREFEITO MUNICIPAL DE TAPURAH, A NECESSIDADE DE REALIZAR CONVÊNIO COM GOVERNO FEDERAL PARA CONSTRUÇÃO DE CASAS PARA PESSOAS DE BAIXA RENDA JUNTO A PROGRAMA HABITACIONAL EXISTENTE COMO CASA VERDE E AMARELA DO GOVERNO FEDERAL OU OUTRO QUE VENHA A SUBSTITUIR.</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/102/indicacao_065.2021_-_vereadores.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/102/indicacao_065.2021_-_vereadores.docx</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. CARLOS ALBERTO CAPELETTI, PREFEITO MUNICIPAL DE TAPURAH, A NECESSIDADE DE REALIZAR REFORMA NA DELEGACIA DE POLICIA JUDICIÁRIA CIVIL DE TAPURAH.</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/2/indicacao_066.2021_-_cleomar__acompanhante_em_pericia_medica.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/2/indicacao_066.2021_-_cleomar__acompanhante_em_pericia_medica.docx</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Carlos Alberto Capeletti, Prefeito Municipal de Tapurah, a necessidade de alterar as Leis Complementares 15/2009 (Estatuto dos Servidores Públicos Municipais) e 41/2012 (Regime Próprio de Previdência) para as referidas normas prevejam que durante exame médico-pericial para verificar a condição de incapacidade do segurado este possa ser acompanhado de médico ou outra pessoa de sua confiança.</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/103/indicacao_067.2021_-_diego.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/103/indicacao_067.2021_-_diego.docx</t>
   </si>
   <si>
     <t>Indica ao exmo. Sr. Dilmar dalbosco, deputado estadual do dem/mt a necessidade viabilizar ao governo do estado a instalação de um entreposto do corpo de bombeiros na sede do municipio de tapurah.</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/140/indicacao_068.2021_-_diego.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/140/indicacao_068.2021_-_diego.docx</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. CARLOS ALBERTO CAPELETTI, PREFEITO MUNICIPAL DE TAPURAH, A NECESSIDADE DE REALIZAR A LIMPEZA DAS RUAS ASFALTADAS E A PINTURA DO MEIO FIO NO PERÍMETRO URBANO DO DISTRITO DE NOVO ELDORADO.</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/142/indicacao_069.2021_-_cleomar.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/142/indicacao_069.2021_-_cleomar.docx</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. CARLOS ALBERTO CAPELETTI, PREFEITO MUNICIPAL DE TAPURAH, A NECESSIDADE DE COLOCAR NO ORÇAMENTO DO ANO DE 2022, AUMENTO NO VALOR DO REPASSE DO CONVÊNIO COM A APAE, PARA AJUDAR A INSTITUIÇÃO A REPOR AS CORREÇÕES DOS SALÁRIOS DOS SERVIDORES, QUE NÃO ESTÃO SENDO CORRIGIDOS POR VÁRIOS ANOS.</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/143/indicacao_070.2021_-_cleomar.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/143/indicacao_070.2021_-_cleomar.docx</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. CARLOS ALBERTO CAPELETTI, PREFEITO MUNICIPAL DE TAPURAH, A NECESSIDADE DE CONTER OU DIMINUIR A POEIRA PROVACADA PELOS VEÍCULOS, NO FINAL DAS RUAS MINAS GERAIS, MARANHÃO E GOIAIS, NA DIVISA COM A PROPRIEDADE DO SENHOR DIRCEU LUIZ DEZEM, NO BAIRRO JARDINS, CONFORME FOI CONBINADO VERBALMENTE COM OS VEREADORES, PORÉM NADA FOI FEITO.</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/144/indicacao_071.2021_-_cleomar.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/144/indicacao_071.2021_-_cleomar.docx</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. CARLOS ALBERTO CAPELETTI, PREFEITO MUNICIPAL DE TAPURAH, A NECESSIDADE DE FAZER AS TAMPAS DAS BOCAS DE LOBOS DAS GALERIAS PUVIAIS NA SEDE DO MUNICIPIO DE TAPURAH, EM ESPECIAL NO CENTRO DA CIDADE.</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/145/indicacao_072.2021_-_cleomar.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/145/indicacao_072.2021_-_cleomar.docx</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. CARLOS ALBERTO CAPELETTI, PREFEITO MUNICIPAL DE TAPURAH, A NECESSIDADE DE CONSTRUIR REDUTORES DE VELOCIDADE NA RODOVIA, EM FRENTE AO ESTABELECIMENTO COMERCIAL IDEAL AUTO CENTER, PRÓXIMO AO TREVO DA ESTRADA DE ACESSO AO MUNICIPIO DE NOVA MARINGÁ.</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/146/indicacao_073.2021_-_cleomar.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/146/indicacao_073.2021_-_cleomar.docx</t>
   </si>
   <si>
     <t>Indica Ao Exmo. Sr. Carlos Alberto Capeletti, Prefeito Municipal De Tapurah, A Necessidade De Liberar Com Urgência O Ginásio Poliesportivo Da Sede Do Município Para A Prática De Esportes.</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/147/indicacao_074.2021_-_cleomar.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/147/indicacao_074.2021_-_cleomar.docx</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. CARLOS ALBERTO CAPELETTI, PREFEITO MUNICIPAL DE TAPURAH, A NECESSIDADE DE CONSTRUIR CAMPOS SINTÉTICOS DE FUTEBOL SETE EM TODOS OS BAIRROS DA SEDE DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/164/indicacao_075.2021_-_cleomar.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/164/indicacao_075.2021_-_cleomar.docx</t>
   </si>
   <si>
     <t>Indica Ao Exmo. Sr. Carlos Alberto Capeletti, Prefeito Municipal De Tapurah, A Necessidade De Disponibilizar Internet Aberta Em Todas As Praças Públicas Do Municipio De Tapurah.</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/165/indicacao_076.2021_-_vereadores.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/165/indicacao_076.2021_-_vereadores.docx</t>
   </si>
   <si>
     <t>Indica Ao Exmo. Sr. Carlos Alberto Capeletti, Prefeito Municipal De Tapurah, A Necessidade De Construir A Delegacia De Policia Judiária Civil E O Prédio Da Policia Militar Na Sede Do Municipio De Tapurah.</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/174/indicacao_077.2021_-_cleomar.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/174/indicacao_077.2021_-_cleomar.docx</t>
   </si>
   <si>
     <t>Indica Ao Exmo. Sr. Carlos Alberto Capeletti, Prefeito Municipal De Tapurah, A Necessidade De Instalar Iluminação Pública Na Lateral Da MT 338 Do Posto Locatelli Até O Início Da Cidade.</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/175/indicacao_078.2021_-_cleomar.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/175/indicacao_078.2021_-_cleomar.docx</t>
   </si>
   <si>
     <t>Indica Ao Exmo. Sr. Carlos Alberto Capeletti, Prefeito Municipal De Tapurah, A Necessidade De Instalar Placas De Sinalização Com O Nome Das Ruas, Nas Entradas Da Avenida Brasília E Avenida Rio Grande Do Norte.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/178/indicacao_042.2021_-_daise.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/178/indicacao_042.2021_-_daise.docx</t>
   </si>
   <si>
     <t>Indica Ao Exmo. Sr. Carlos Alberto Capeletti, Prefeito Municipal De Tapurah, A Necessidade De Instalar Banheiros Públicos, Na Praça Das Bandeiras Da Sede Do Município De Tapurah.</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/195/indicacao_080.2021_-_diego.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/195/indicacao_080.2021_-_diego.docx</t>
   </si>
   <si>
     <t>Indica Ao Exmo. Sr. Dilmar Dalbosco, Deputado Estadual Do DEM/MT, A Necessidade De Destinar Três Ônibus Climatizados Para Realizar O Transporte Escolar No Município De Tapurah.</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/196/indicacao_081.2021_-_diego.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/196/indicacao_081.2021_-_diego.docx</t>
   </si>
   <si>
     <t>Indica Ao Exmo. Sr. Allan Kardec, Deputado Estadual Do PDT/MT, A Necessidade De Destinar Três Ônibus Climatizados Para Realizar O Transporte Escolar No Município De Tapurah.</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/227/indicacao_082.2021_-_cleomar.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/227/indicacao_082.2021_-_cleomar.docx</t>
   </si>
   <si>
     <t>Indica Ao Exmo. Sr. Dilmar Dalbosco, Deputado Estadual Do DEM/MT, A Necessidade De Destinar Recursos De Emenda Parlameantar Para Construção De Um Campo Society Sintético No Municipio De Tapurah.</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/243/indicacao_083.2021_-_aelton.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/243/indicacao_083.2021_-_aelton.docx</t>
   </si>
   <si>
     <t>Indica Ao Exmo. Sr. Nelson Ned Previdente, Deputado Federal Do PSL/MT, A Necessidade De Destinar Recursos De Emenda Parlamentar Para Aquisição De Implementos Agrícolas, Conforme Especificação Técnica Em Anexo.</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/244/indicacao_084.2021_-_aelton.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/244/indicacao_084.2021_-_aelton.docx</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. JUAREZ COSTA, DEPUTADO FEDERAL DO MDB/MT, A NECESSIDADE DE DESTINAR RECURSOS DE EMENDA PARLAMENTAR PARA AQUISIÇÃO DE IMPLEMENTOS AGRÍCOLAS, CONFORME ESPECIFICAÇÃO TÉCNICA EM ANEXO.</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/257/indicacao_085.2021_-_marcio_-_arquibancada_campao_jd._juliana.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/257/indicacao_085.2021_-_marcio_-_arquibancada_campao_jd._juliana.docx</t>
   </si>
   <si>
     <t>Indica Ao Exmo. Sr. Carlos Alberto Capeletti, Prefeito Municipal De Tapurah, A Necessidade De Melhorar A Iluminação (Lâmpadas De Led) Do Campo Municipal Recanto Dos Quero Queros, Bem Como A Construção De Arquibanca De Três Fileiras Em Um Dos Lados Do Campo, Assim Como Construção De Dois Banheiros Para O Público; Dois Bancos De Reservas Com Cobertura E Um Quiosque Para Funcionar Como Cantina.</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/260/indicacao_086.2021_-_diego.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/260/indicacao_086.2021_-_diego.docx</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Carlos Alberto Capeletti, prefeito municipal de Tapurah, a necessidade de construir quebra molas (elevado), na Avenida dos Trabalhadores, próximo  ao Posto Tibirissá e na Avenida Rio Grande do Sul, próximo ao Supermercado Delmoro.</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/261/indicacao_087.2021_-_diego.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/261/indicacao_087.2021_-_diego.docx</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Carlos Alberto Calepetti, prefeito municipal de Tapurah, a necessidade de concluir o asfalto na pista de caminhada entre a MT 338 e a Avenida Brasil, na sede do município de Tapurah.</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/262/indicacao_088.2021_-_cleomar.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/262/indicacao_088.2021_-_cleomar.docx</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Carlos Alberto Capeletti, Prefeito Municipal de Tapurah, a necessidade de destinar uma ambulância com equipe de saúde para acompanhar os eventos esportivos realizados pelo Poder Público municipal de Tapurah</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/266/indicacao_089.2021_-_cleomar.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/266/indicacao_089.2021_-_cleomar.docx</t>
   </si>
   <si>
     <t>Indica Ao Exmo. Sr. Carlos Alberto Capeletti, Prefeito Municipal De Tapurah, A Necessidade De Isentar Das Taxas De Alvará De Funcionamento E Localização Para As Associações De Produtores Que Possuam Convênio Para Asfaltamento De Estradas E Rodovias Por Meio De Alteração Do Código Tributário Municipal.</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/268/indicacao_090.2021_-_marcio.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/268/indicacao_090.2021_-_marcio.docx</t>
   </si>
   <si>
     <t>Indica Ao Exmo. Sr. Eduardo Botellho, Deputado Estadual Do Dem/Mt, A Necessidade De Destinar Emenda Parlamentar No Valor De Cinquenta Mil Reais Para Aquisição De Material Esportivo Para O Municipio De Tapurah.</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/269/indicacao_091.2021_-_cleomar.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/269/indicacao_091.2021_-_cleomar.docx</t>
   </si>
   <si>
     <t>Indica Ao Exmo. Sr. Carlos Alberto Capeletti, Prefeito Municipal De Tapurah, A Necessidade De Construir Quebra Mola (Elevado) Na Rua Euclides José Guzatti.</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/275/indicacao_092.2021_-_diego.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/275/indicacao_092.2021_-_diego.docx</t>
   </si>
   <si>
     <t>Indica Ao Exmo. Sr. Carlos Alberto Capeletti, Prefeito Municipal De Tapurah, A Necessidade De Construir Cobertura No Parque Da Escola Municipal Monteiro Lobatto, Sede Do Município De Tapurah.</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/276/indicacao_093.2021_-_diego.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/276/indicacao_093.2021_-_diego.docx</t>
   </si>
   <si>
     <t>Indica Ao Exmo. Sr. Carlos Alberto Capeletti, Prefeito Municipal De Tapurah, A Necessidade De Construir Cobertura Com Toldo Na Escola Cecília Meireles Até O Embarque No Ônibus Escolar Para Evitar Que Os Alunos Molhem Durante O Período Chuvoso.</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/277/indicacao_094.2021_-_diego.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/277/indicacao_094.2021_-_diego.docx</t>
   </si>
   <si>
     <t>Indica Ao Exmo. Sr. Carlos Alberto Capeletti, Prefeito Municipal De Tapurah, A Necessidade De Trocar As Lâmpadas Da Iluminação Pública Da Sede Do Distrito De Novo Eldorado.</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/278/indicacao_095.2021_-_daise.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/278/indicacao_095.2021_-_daise.docx</t>
   </si>
   <si>
     <t>Indica Ao Exmo. Sr. Carlos Alberto Capeletti, Prefeito Municipal De Tapurah, A Necessidade De Contratar Mais Um Psicólogo Para Atender No Município De Tapurah.</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/279/indicacao_096.2021_-_cleomar.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/279/indicacao_096.2021_-_cleomar.docx</t>
   </si>
   <si>
     <t>Indica Ao Exmo. Sr. Carlos Alberto Capeletti, Prefeito Municipal De Tapurah, A Necessidade De Instalar Ar Condicionado Nas Recepções Dos PSFs, Especialmente No PSF I.</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/280/indicacao_097.2021_-_cleomar.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/280/indicacao_097.2021_-_cleomar.docx</t>
   </si>
   <si>
     <t>Indica Ao Exmo. Sr. Carlos Alberto Capeletti, Prefeito Municipal De Tapurah, A Necessidade De Realizar Uma Reforma Na Casa Mortuária Da Sede Do Município.</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/294/indicacao_098.2021_-_aelton_e_demais_vereadores.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/294/indicacao_098.2021_-_aelton_e_demais_vereadores.docx</t>
   </si>
   <si>
     <t>Indica Ao Exmo. Sr. Ildo Romancini, Presidente Da Associação Da Rodovia Da Mudança A Necessidade De Instalar Redutores De Velocidade E Construir Recuo Na MT 338, Km 93, Sentido A Localidade De Ana Terra A 3 Km De Tapurah, Entrada De Acesso Ao Pesque Pague Magri.</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
     <t>Márcio Araújo de Macedo, Aelton Figueiredo, Diego Grendene, Elder Gobbi, Elizeu Francisco de Oliveira, Jonathan Ramos Medeiros, Leandro Frizzo</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/298/indicacao_099.2021_-_marcio_e_demais_vereadores.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/298/indicacao_099.2021_-_marcio_e_demais_vereadores.docx</t>
   </si>
   <si>
     <t>Indica Ao Exmo. Sr. Carlos Alberto Capeletti, Prefeito Municipal De Tapurah Que Seja Apresentado Projeto De Lei Permitindo O Pagamento De Premiação Em Dinheiro Aos Vencedores De Competições Esportivas Realizadas Pelo Município De Tapurah, Bem Como Garantia De Isenção De Inscrição Para Eventos Promovidos Pelo Município, Modelo De Projeto De Lei Em Anexo.</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/299/indicacao_100.2021_-_cleomar.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/299/indicacao_100.2021_-_cleomar.docx</t>
   </si>
   <si>
     <t>Indica Ao Exmo. Sr. Carlos Alberto Capeletti, Prefeito Municipal De Tapurah, A Necessidade De Realizar Debate Com Os Membros Do Fundeb E Os Profissionais De Educação Sobre A Aplicação Da Sobra Dos Recuros Do Fundeb 70%, Bem Como A Observância Da Lei Do Piso Dos Professores Para O Ano De 2.022.</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/300/indicacao_101.2021_-_daise.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/300/indicacao_101.2021_-_daise.docx</t>
   </si>
   <si>
     <t>Indica Ao Exmo. Sr. Carlos Alberto Capeletti, Prefeito Municipal De Tapurah, A Necessidade De Construir Uma Pista De Velocross, Na Sede Do Municipio De Tapurah.</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Aelton Figueiredo, Daise Martins, Diego Grendene, Elder Gobbi, Elizeu Francisco de Oliveira, Jonathan Ramos Medeiros, Leandro Frizzo, Márcio Araújo de Macedo</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/107/001.2021__-_requerimento_urgencia.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/107/001.2021__-_requerimento_urgencia.doc</t>
   </si>
   <si>
     <t>Conforme prevê o Artigo 43 da Lei Orgânica Municipal e o Artigo 108 Regimento Interno da Câmara Municipal, requeiro à Mesa desta Casa de Leis, ouvido o soberano plenário, urgência especial e votação única aos Projetos de Lei Complementar nº 001/2021 e 002/2021, dispensando a tramitação regimental normal.</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/200/002.2021_-_requerimento_urgencia.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/200/002.2021_-_requerimento_urgencia.doc</t>
   </si>
   <si>
     <t>Requerimento de Urgência especial e votação única ao Projeto de Resolução nº 001/2021, dispensando a tramitação regimental normal.</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/202/003.2021__ausencia_sessao_-_jhon.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/202/003.2021__ausencia_sessao_-_jhon.docx</t>
   </si>
   <si>
     <t>Requerimento de justificativa para fins de direito da nossa ausência na sessão ordinária dos dias 01 do mês de fevereiro do ano de 2021.</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/203/004.2021_-_requerimento_ao_executivo_-_cleomar.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/203/004.2021_-_requerimento_ao_executivo_-_cleomar.docx</t>
   </si>
   <si>
     <t>Requerimento Exmo. Sr. Carlos Capeletti, Prefeito Municipal de Tapurah, para atender o que segue:_x000D_
 _x000D_
 I)	Encaminhar a Câmara Municipal de Tapurah, informações sobre aquisição de telefones celulares da marca IPHONE, que teriam sido feitas pela prefeitura, assim sendo solicito esclarecimentos sobre a destinação dos mesmos.</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/204/005.2021_-_requerimento_ao_executivo_-_cleomar.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/204/005.2021_-_requerimento_ao_executivo_-_cleomar.docx</t>
   </si>
   <si>
     <t>Requerimento ao Exmo. Sr. Carlos Capeletti, Prefeito Municipal de Tapurah, e a Secretária e Saúde do Município, Sra. Izaida Altoe, para atender o que segue:_x000D_
 _x000D_
 I)	Encaminhar a Câmara Municipal de Tapurah, informações sobre a lista de Vacinados da COVID-19 até a presente data pelo Município. Considerando a recomendação do Tribunal de Contas do Estado de Mato Grosso que solicitou divulgação de lista em página específica da internet, nos respectivos portais de transparência e com atualização diária de todos os vacinados. Cujo foco de tal recomendação é assegurar o cumprimento da vacinação dos grupos prioritários, para evitar os chamados “fura-fila”, como acontecido em algumas regiões do país.</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/205/006.2021_-_requerimento_ao_executivo_-_cleomar.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/205/006.2021_-_requerimento_ao_executivo_-_cleomar.docx</t>
   </si>
   <si>
     <t>Requerimento ao Exmo. Sr. ELIZEU FRANCISCO DE OLIVEIRA, Presidente da Câmara Municipal de Tapurah, para atender o que segue:_x000D_
 _x000D_
 a)	Realizar audiência para debater o Projeto de Lei Ordinária nº 002/2021 que trata da revogação da Lei que fixou o feriado de carnaval no município de _x000D_
 Tapurah.</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/208/007.2021_-_requerimento_urgencia_-_mesa_da_camara.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/208/007.2021_-_requerimento_urgencia_-_mesa_da_camara.doc</t>
   </si>
   <si>
     <t>Requerimento de Urgência Especial e Votação Única ao Projeto de Resolução n° 04/2021, dispensando a tramitação regimental normal.</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/210/008.2021__ausencia_sessao_-_aelton.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/210/008.2021__ausencia_sessao_-_aelton.docx</t>
   </si>
   <si>
     <t>Requerimento de justificativa para fins de direito de ausência na sessão ordinária do dia 01 do mês de março do ano de 2021.</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/211/009.2021__ausencia_sessao_-_leandro.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/211/009.2021__ausencia_sessao_-_leandro.docx</t>
   </si>
   <si>
     <t>Requerimento, justificativa para fins de direito da nossa ausência na sessão ordinária do dia 01 do mês de março do ano de 2021.</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/185/requerimento_10-2021_-_votacao_unica_pl_03-2021.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/185/requerimento_10-2021_-_votacao_unica_pl_03-2021.pdf</t>
   </si>
   <si>
     <t>Requerimento de Urgência Especial e Votação Única ao Projeto de Lei Ordinária n° 03/2021, dispensando tramitação regimental normal.</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/212/011.2021_-_requerimento_urgencia_-_mesa_da_camara.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/212/011.2021_-_requerimento_urgencia_-_mesa_da_camara.doc</t>
   </si>
   <si>
     <t>Requerimento à Mesa desta Casa de Leis, ouvido o soberano plenário, urgência especial e votação única ao Projeto de Lei Resolução nº 005/2021, dispensando a tramitação regimental normal.</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/188/requerimento_12-2021_-_urgencia_especial_votacao_unica_pll_04-2021.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/188/requerimento_12-2021_-_urgencia_especial_votacao_unica_pll_04-2021.pdf</t>
   </si>
   <si>
     <t>Urgência Especial e Votação Única ao Projeto de Lei do Legislativo n° 04-2021, dispensado a tramitação regimental normal.</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/181/requerimento_13-2021.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/181/requerimento_13-2021.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA DESTA CASA DE LEIS, OUVIDO O SOBERANO PLENÁRIO, URGÊNCIA ESPECIAL E VOTAÇÃO ÚNICA AO PROJETO DE LEI ORDINÁRIA 05/2021, DISPENSANDO A TRAMITAÇÃO REGIMENTAL NORMAL.</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
     <t>Aelton Figueiredo, Leandro Frizzo</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/215/014.2021__ausencia_sessao_-_leandro_e_aelton.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/215/014.2021__ausencia_sessao_-_leandro_e_aelton.docx</t>
   </si>
   <si>
     <t>Requerimento, justificativa para fins de direito da nossa ausência na sessão ordinária do dia 03 do mês de maio do ano de 2021 - Representação do Poder Legislativo em Audiências no Ministério do Desenvolvimento Regional, Gabinete de Senador e de Deputados Federais em Brasília - DF.</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/216/015.2021_-_requerimento_urgencia_-_mesa_da_camara.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/216/015.2021_-_requerimento_urgencia_-_mesa_da_camara.doc</t>
   </si>
   <si>
     <t>Requerimento, urgência especial e votação única ao Projeto de Resolução nº 007/2021 Projeto de Lei Ordinária nº 012/2021, dispensando a tramitação regimental normal.</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/218/016.2021__ausencia_sessao_-daise.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/218/016.2021__ausencia_sessao_-daise.docx</t>
   </si>
   <si>
     <t>Requerimento, justificativa para fins de direito da ausência na sessão ordinária do dia 10 do mês de maio do ano de 2021.</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>Aelton Figueiredo, Elizeu Francisco de Oliveira, Jonathan Ramos Medeiros, Leandro Frizzo</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/106/017.2021_-_requerimento_urgencia_-_mesa_da_camara.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/106/017.2021_-_requerimento_urgencia_-_mesa_da_camara.doc</t>
   </si>
   <si>
     <t>Conforme prevê o Artigo 43 da Lei Orgânica Municipal e o Artigo 108 Regimento Interno da Câmara Municipal, requeiro à Mesa desta Casa de Leis, ouvido o soberano plenário, urgência especial e votação única ao Projeto de Lei nº 021/2021, dispensando a tramitação regimental normal.</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/105/018.2021__ausencia_sessao_-_leandro.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/105/018.2021__ausencia_sessao_-_leandro.docx</t>
   </si>
   <si>
     <t>Requerimento de justificativa para fins de direito da minha ausência na sessão ordinária do dia 07 do mês junho do ano de 2021.</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/104/019.2021_-_requerimento_-_convocacao_secretario_de_obras_-_cleomar.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/104/019.2021_-_requerimento_-_convocacao_secretario_de_obras_-_cleomar.docx</t>
   </si>
   <si>
     <t>Requeiro a Mesa desta Casa de Leis, ouvido o soberano plenário, para CONVOCAR O SR. ALGACIR AUGUSTO CAVAZZINI, Secretário Municipal De Infraestrutura, Meio Ambiente e Serviços Públicos de Tapurah-MT, para comparecer no prazo de 15 (quinze) em sessão ordinária para que faça uma explanação ao Plenário da Câmara quanto as obras municipais no ano de 2021.</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/12/020.2021_-_requerimento_urgencia_-_mesa_da_camara.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/12/020.2021_-_requerimento_urgencia_-_mesa_da_camara.doc</t>
   </si>
   <si>
     <t>Requer urgência especial e votação única aos Projetos de Lei Ordinária nº 028/2021, 029/2021, 030/2021  e ao Projeto de Lei Complementar do Legislativo nº 003/2021 dispensando a tramitação regimental normal.</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/16/021.2021_-_requerimento_urgencia_-_mesa_da_camara.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/16/021.2021_-_requerimento_urgencia_-_mesa_da_camara.doc</t>
   </si>
   <si>
     <t>Requer urgência especial e votação única aos Projetos de Lei Ordinária nº 031/2021, 032/2021 e ao Projeto de Lei Complementar nº 011/2021 dispensando a tramitação regimental normal.</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/156/22.2021_-_requerimento_ao_executivo_-_cleomar.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/156/22.2021_-_requerimento_ao_executivo_-_cleomar.docx</t>
   </si>
   <si>
     <t>Requer ao Exmo. Sr. Carlos Alberto Capeletti, Prefeito Municipal de Tapurah para atender o que segue:_x000D_
 _x000D_
 a)	Informações sobre a extração das árvores do estacionamento da Prefeitura Municipal de Tapurah, devendo ser informado o motivo e quais medidas de compensação quanto a extração dessas arvores serão tomadas, como possível plantio de outras arvores;_x000D_
 b)	Cópia da Autorização para retirada das árvores do estacionamento indicando o motivo da retirada das árvores do estacionamento da Prefeitura Municipal de Tapurah,  conforme legislação ambiental.</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/159/023.2021__ausencia_sessao_-_diego.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/159/023.2021__ausencia_sessao_-_diego.docx</t>
   </si>
   <si>
     <t>Justificativa para fins de direito da minha ausência na sessão ordinária do dia 16 do mês agosto do ano de 2021 - Consulta Médica.</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/161/024.2021_-_requerimento_urgencia_-_mesa_da_camara.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/161/024.2021_-_requerimento_urgencia_-_mesa_da_camara.doc</t>
   </si>
   <si>
     <t>Conforme prevê o Artigo 43 da Lei Orgânica Municipal e o Artigo 108 Regimento Interno da Câmara Municipal, requeiro à Mesa desta Casa de Leis, ouvido o soberano plenário, urgência especial e votação única ao Projeto de Lei Ordinária nº 040/2021, dispensando a tramitação regimental normal.</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/176/025.2021__ausencia_sessao_-_diego.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/176/025.2021__ausencia_sessao_-_diego.docx</t>
   </si>
   <si>
     <t>R E Q U E R I M E N T O Nº 025/2021 _x000D_
 _x000D_
 AUTOR: Diego Rafael Grendene_x000D_
 _x000D_
 Conforme prevê a Lei Orgânica Municipal e o Artigo 81 Parágrafos §1º e §2º do Regimento Interno da Casa; requeiro Mesa desta casa de leis, ouvido o soberano plenário, justificativa para fins de direito da minha ausência na sessão ordinária do dia 01 do mês setembro do ano de 2021.</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/223/026.2021_-_requerimento_urgencia_-_mesa_da_camara.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/223/026.2021_-_requerimento_urgencia_-_mesa_da_camara.doc</t>
   </si>
   <si>
     <t>Conforme prevê o Artigo 43 da Lei Orgânica Municipal e o Artigo 108 Regimento Interno da Câmara Municipal, requeiro à Mesa desta Casa de Leis, ouvido o soberano plenário, urgência especial e votação única ao Projeto de Lei Ordinária nº 043/2021, dispensando a tramitação regimental normal.</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/238/027.2021_requerimento_licenca_vereador.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/238/027.2021_requerimento_licenca_vereador.doc</t>
   </si>
   <si>
     <t>Requerimento - licença pelo período de 30 (trinta) dias para tratar de assuntos particulares, a iniciar em 20 de outubro de 2021 e encerrar-se em 19 de novembro de 2.021.</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/239/028.2021_-_requerimento_-_informacoes_tomada_de_contas_especial_obra_erosao_mt_338_-_mesa_diretora.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/239/028.2021_-_requerimento_-_informacoes_tomada_de_contas_especial_obra_erosao_mt_338_-_mesa_diretora.docx</t>
   </si>
   <si>
     <t>Requerimento para que o Sr. Carlos Alberto Capeletti, Prefeito Municipal de Tapurah informe a situação da Tomada de Contas Especial referente à obra da erosão na MT 338.</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/241/029.2021_requerimento_licenca_vereador.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/241/029.2021_requerimento_licenca_vereador.doc</t>
   </si>
   <si>
     <t>Requerimento licença pelo período de 30 (trinta) dias para tratar de assuntos particulares, a iniciar em 20 de outubro de 2021 e encerrar-se em 19 de novembro de 2.021.</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/248/030.2021_-_requerimento_-_informacoes_servicos_realizados_porteira_adentro_-_cleomar.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/248/030.2021_-_requerimento_-_informacoes_servicos_realizados_porteira_adentro_-_cleomar.docx</t>
   </si>
   <si>
     <t>Requerimento ao Exmo. Sr. Algacir Augusto Cavazzini, Secretário Municipal de Infraestrutura e Obras de Tapurah para encaminhar relatório mensais de janeiro a outubro de 2021 de serviços realizados aos pequenos produtores rurais, referente ao Programa Porteira Adentro.</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/252/031.2021_-_requerimento_urgencia_-_mesa_da_camara.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/252/031.2021_-_requerimento_urgencia_-_mesa_da_camara.doc</t>
   </si>
   <si>
     <t>Requerimento nº 031/2021 _x000D_
 Conforme prevê o Artigo 43 da Lei Orgânica Municipal e o Artigo 108 Regimento Interno da Câmara Municipal, requeiro à Mesa desta Casa de Leis, ouvido o soberano plenário, urgência especial e votação única ao Projeto de Resolução nº 008/2021 e aos Projetos de Lei Ordinária nº 052/2021 e 054/2021, dispensando a tramitação regimental normal.</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/255/032.2021_-_requerimento_urgencia_-_mesa_da_camara_-_pl55-2021.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/255/032.2021_-_requerimento_urgencia_-_mesa_da_camara_-_pl55-2021.pdf</t>
   </si>
   <si>
     <t>Requerimento, urgência especial e votação única ao Projeto de Lei Ordinária nº 055/2021, dispensando a tramitação regimental normal.</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/271/033.2021_-_ausencia_sessao_-_juliana.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/271/033.2021_-_ausencia_sessao_-_juliana.docx</t>
   </si>
   <si>
     <t>Requerimento -  justificativa para fins de direito a ausência da vereadora Juliana Dezem nas sessões ordinárias dos dias 08 e 16 do mês novembro do ano de 2021.</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/274/034.2021_-_ausencia_sessao_-_aelton.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/274/034.2021_-_ausencia_sessao_-_aelton.docx</t>
   </si>
   <si>
     <t>Conforme prevê a Lei Orgânica Municipal e o Artigo 81 Parágrafos §1º e §2º do Regimento Interno da Casa; requeiro Mesa desta casa de leis, ouvido o soberano plenário, justificativa para fins de direito da minha ausência na sessão ordinária dos dias 16 e 22 do mês novembro do ano de 2021.</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/288/035.2021_-_requerimento_urgencia_-_mesa_da_camara.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/288/035.2021_-_requerimento_urgencia_-_mesa_da_camara.doc</t>
   </si>
   <si>
     <t>Requerimento de urgência especial e votação única ao Projeto de Lei Ordinária nº 058/2021 e o Projeto de Lei Complementar nº 014/2021, dispensando a tramitação regimental normal.</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/309/036.2021_-_requerimento_urgencia_-_mesa_da_camara.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/309/036.2021_-_requerimento_urgencia_-_mesa_da_camara.doc</t>
   </si>
   <si>
     <t>Requerimento de urgência especial e votação única aos Projetos de Lei Ordinária nº 061/2021,  062/2021, e 63/2021 e aos Projetos de Lei Complementar nº 015/2021 e 016/2021</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/189/01_mocao_de_agradecimento_001.2021_-_diego.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/189/01_mocao_de_agradecimento_001.2021_-_diego.docx</t>
   </si>
   <si>
     <t>“MOÇÃO DE AGRADECIMENTO” (HOMENAGEM PÓSTUMA) ao Sr. NELCI JOSÉ LORENZI, Pioneiro do Distrito de Novo Eldorado, pelos relevantes serviços prestados para a comunidade de Tapurah, especialmente ao Distrito de Novo Eldorado.</t>
   </si>
   <si>
     <t>Daise Martins, Elizeu Francisco de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/1/02_mocao_de_aplauso_002.2021_-_daise_e_elizeu.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/1/02_mocao_de_aplauso_002.2021_-_daise_e_elizeu.doc</t>
   </si>
   <si>
     <t>Moção de Aplauso ao funcionário público da área de cultura Senhor Leanderson dos Santos Neres, pelos relevantes serviços prestados na área de cultura de nosso município.</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/190/03_mocao_de_aplauso_003.2021_-_gobbi.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/190/03_mocao_de_aplauso_003.2021_-_gobbi.doc</t>
   </si>
   <si>
     <t>“MOÇÃO DE APLAUSO” a COOPERATIVA DE CRÉDITO – SICREDI OURO VERDE UNIDADE DE ATENDIMENTO DE TAPURAH, pelos relevantes serviços prestados ao Município de Tapurah, na destinação de recursos para área de saúde e a entidades sem fins lucrativos, através de seu fundo social.</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/191/04_mocao_de_agradecimento_002.2021_-_diego.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/191/04_mocao_de_agradecimento_002.2021_-_diego.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE AGRACEDIMENTO 02/2021 - “MOÇÃO DE AGRADECIMENTO” (HOMENAGEM PÓSTUMA) ao Sr. CARLOS PASTORIO, Pioneiro do Distrito de Novo Eldorado, pelos relevantes serviços prestados para a comunidade de Tapurah, especialmente ao Distrito de Novo Eldorado.</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>Cleomar Campos, Daise Martins, Elizeu Francisco de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/115/mocao_de_agradecimento_003.2021_-_daise_elizeu_e_cleomar.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/115/mocao_de_agradecimento_003.2021_-_daise_elizeu_e_cleomar.docx</t>
   </si>
   <si>
     <t>"MOÇÃO DE AGRADECIMENTO” 003/2021 ao Padre PAULO ANTÔNIO MÜLLER, pároco da Paróquia Nossa Senhora Aparecida, pelos relevantes serviços prestados na comunidade católica de nosso município</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/155/mocao_de_agradecimento_004.2021_-_cleomar.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/155/mocao_de_agradecimento_004.2021_-_cleomar.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE AGRADECIMENTO” 004/2021 Pastor JOSÉ ADELINO TEODORO DOS SANTOS, pelos relevantes serviços prestados a comunidade Tapuraense, especialmente a comunidade Evangélica da Igreja Assembleia de Deus, Ministério Belém.</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/192/07_mocao_de_aplauso_001.2021_-_cleomar.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/192/07_mocao_de_aplauso_001.2021_-_cleomar.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLUSO 01/2021 - MOÇÃO DE APLAUSO” ao Pastor da Assembleia de Deus do Distrito de Novo Eldorado Senhor, Adilson Raimundo Gomes pelos relevantes serviços prestados à comunidade do Distrito de Novo Eldorado, especialmente na área espiritual.</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/193/08_mocao_de_aplauso_-_vereadores.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/193/08_mocao_de_aplauso_-_vereadores.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO” ao SINDICATO RURAL DE TAPURAH, pelos relevantes serviços prestados ao Município de Tapurah, na destinação de recursos e equipamentos para área de saúde e APAE de nosso município.</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/194/09_mocao_de_agradecimento_-_vereadores.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/194/09_mocao_de_agradecimento_-_vereadores.docx</t>
   </si>
   <si>
     <t>De acordo com as normas Regimentais da Casa e a Lei Orgânica Municipal, requeiro a Mesa ouvido o soberano plenário, a aprovação de uma “MOÇÃO DE APLAUSO” a ASSOCIAÇÃO DAS REVENDAS DE AGROTÓXICOS DO MUNICÍPIO DE TAPURAH – CEARPA/MT pelos relevantes serviços prestados ao Município de Tapurah, na destinação equipamentos para área de saúde de nosso município.</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/220/10_mocao_de_aplauso_-_vereadores.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/220/10_mocao_de_aplauso_-_vereadores.doc</t>
   </si>
   <si>
     <t>De acordo com as normas Regimentais da Casa e a Lei Orgânica Municipal, requeiro a Mesa ouvido o soberano plenário, a aprovação de uma “MOÇÃO DE APLAUSO” á AGRO BAGGIO MÁQUINAS AGRÍCOLAS LTDA, pelos relevantes serviços prestados ao Município de Tapurah, na destinação de recursos, equipamentos, alimentos entre outros, para área pública e para entidades sem fins lucrativos de nosso município</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/221/11_mocao_de_aplauso_001.2021_-_cleomar.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/221/11_mocao_de_aplauso_001.2021_-_cleomar.doc</t>
   </si>
   <si>
     <t>uma “MOÇÃO DE APLAUSO” a FAZENDA SEIS AMIGOS, pelos relevantes serviços prestados ao Município de Tapurah, na destinação de recursos, equipamentos, para área pública e para entidades sem fins lucrativos de nosso município.</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/235/12_mocao_de_aplauso_001.2021_-_cleomar.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/235/12_mocao_de_aplauso_001.2021_-_cleomar.doc</t>
   </si>
   <si>
     <t>“MOÇÃO DE APLAUSO” ao SINDICATO DOS SERVIDORES PÚBLICOS DE TAPURAH - SINDITAP, pelos relevantes serviços prestados ao Município de Tapurah, na destinação de recursos, equipamentos, para área pública de nosso município.</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/201/projeto_de_resolucao_no_001-2021_fixa_o_calendario_legislativo_para_2021.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/201/projeto_de_resolucao_no_001-2021_fixa_o_calendario_legislativo_para_2021.docx</t>
   </si>
   <si>
     <t>FIXA O CALENDÁRIO LEGISLATIVO PARA O ANO DE 2021.</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/206/projeto_de_resolucao_no_002-2021-_autoriza_dar_baixa_em_bens_inserviveis_para_doacao.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/206/projeto_de_resolucao_no_002-2021-_autoriza_dar_baixa_em_bens_inserviveis_para_doacao.docx</t>
   </si>
   <si>
     <t>AUTORIZA A CÂMARA MUNICIPAL DE TAPURAH A REALIZAR BAIXA DE BENS MÓVEIS DO PATRIMÔNIO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/209/projeto_de_resolucao_no_003-2021_-_altera_horario_das_sessoes_ordinarias-_resolucao_103-2021.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/209/projeto_de_resolucao_no_003-2021_-_altera_horario_das_sessoes_ordinarias-_resolucao_103-2021.docx</t>
   </si>
   <si>
     <t>ALTERA A RESOLUÇÃO 103/2021 – ALTERAÇÃO HORÁRIO DAS SESSÕES ORDINÁRIAS.</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/207/projeto_de_resolucao_no_004-2021_-_altera_horario_das_sessoes_ordinarias-_resolucao_103-2021.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/207/projeto_de_resolucao_no_004-2021_-_altera_horario_das_sessoes_ordinarias-_resolucao_103-2021.docx</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/213/projeto_de_resolucao_no_005-2021_-_7h30min_-_altera_horario_das_sessoes_ordinarias-_resolucao_103-2021..docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/213/projeto_de_resolucao_no_005-2021_-_7h30min_-_altera_horario_das_sessoes_ordinarias-_resolucao_103-2021..docx</t>
   </si>
   <si>
     <t>Altera a Resolução 103/2021 no que se refere ao horário das Sessões Ordinárias e dá outras providências.</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/217/projeto_de_resolucao_no_006-2021_-_votacao_remota_-_altera_regimento_interno__resolucao_87-2014.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/217/projeto_de_resolucao_no_006-2021_-_votacao_remota_-_altera_regimento_interno__resolucao_87-2014.docx</t>
   </si>
   <si>
     <t>Altera dispositivos da Resolução 87/2014, incluindo rito para julgamento de contas, Capitulo das Sessões Remotas no Regimento Interno e dá outras providências.</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/214/projeto_de_resolucao_no_007-2021_-_altera_data_de_sessao_ordinaria-_resolucao_103-2021.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/214/projeto_de_resolucao_no_007-2021_-_altera_data_de_sessao_ordinaria-_resolucao_103-2021.docx</t>
   </si>
   <si>
     <t>ALTERA A RESOLUÇÃO 103/2021 – ALTERAÇÃO DE DATA DE UMA SESSÃO ORDINÁRIA.</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/249/projeto_de_resolucao_no_008-2021_-_altera_data_de_sessao_ordinaria-_resolucao_103-2021.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/249/projeto_de_resolucao_no_008-2021_-_altera_data_de_sessao_ordinaria-_resolucao_103-2021.docx</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
     <t>Estabelece orientações para a atuação da ouvidoria do Poder Legislativo Municipal de Tapurah para o exercício das competências definidas pelos capítulos III e IV da Lei nº 13.460, de 26 de junho de 2017</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/11/projeto_de_decreto_legislativo_no_01-2021_-_autoriza_licenca_para_o_prefeito_por_30_dias.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/11/projeto_de_decreto_legislativo_no_01-2021_-_autoriza_licenca_para_o_prefeito_por_30_dias.docx</t>
   </si>
   <si>
     <t>Autoriza o Prefeito Municipal de Tapurah a se licenciar por 30 dias.</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>Aelton Figueiredo, Elizeu Francisco de Oliveira, Leandro Frizzo</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/157/projeto_de_decreto_legislativo_no_02-2021_concede_titulo_de_cidadao_honorarios__alcione.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/157/projeto_de_decreto_legislativo_no_02-2021_concede_titulo_de_cidadao_honorarios__alcione.docx</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÁRIO DO MUNICÍPIO DE TAPURAH, ESTADO DE MATO GROSSO, AO SENHOR ALCIONE JOSE BIASI, pioneiro do município de Tapurah, Estado de Mato Grosso.</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
     <t>Aelton Figueiredo, Cleomar Campos, Daise Martins, Leandro Frizzo, Márcio Araújo de Macedo</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/166/projeto_de_decreto_legislativo_no_03-2021_concede_titulo_de_cidadao_honorarios__promotora.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/166/projeto_de_decreto_legislativo_no_03-2021_concede_titulo_de_cidadao_honorarios__promotora.docx</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÁRIO DO MUNICÍPIO DE TAPURAH, ESTADO DE MATO GROSSO, A SENHORA CYNTHIA QUAGLIO GREGORIO ANTUNES.</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>VET</t>
   </si>
   <si>
     <t>Razões de Veto</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/122/106.2021_-_camara_municipal_-_mensagem_de_veto_01.2021_-_autografo_35-2021.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/122/106.2021_-_camara_municipal_-_mensagem_de_veto_01.2021_-_autografo_35-2021.pdf</t>
   </si>
   <si>
     <t>VETAR PARCIALMENTE, por contrariedade ao interesse público e inconstitucionalidade, o autógrafo de lei complementar nº 35/2021 -Projeto de Lei Complementar do Legislativo 03/2021.</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica Municipal</t>
   </si>
   <si>
     <t>Cleomar Campos, Daise Martins, Diego Grendene</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/293/projeto_de_emenda_a_lei_organica_001.2021.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/293/projeto_de_emenda_a_lei_organica_001.2021.docx</t>
   </si>
   <si>
     <t>Inclui o inciso XXX ao art. 61 da Lei Orgânica do Município de Tapurah/MT.</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>REQEX</t>
   </si>
   <si>
     <t>Requerimento do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/138/of_109.2021_-_retirada_dos_projetos.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/138/of_109.2021_-_retirada_dos_projetos.pdf</t>
   </si>
   <si>
     <t>Ofício n° 109/2021/GP/PMT_x000D_
 Solicitação de retirada dos projetos de lei:_x000D_
 Projeto de Lei Complementar 06/2018;_x000D_
 Projeto de Lei Complementar 09/2018;_x000D_
 Projeto de Lei Complementar 08/2019;_x000D_
 Projeto de Lei Ordinária 13/2018;_x000D_
 Projeto de Lei Ordinária 34/2019;_x000D_
 Projeto de Lei Ordinária 47/2020;_x000D_
 Projeto de Lei Ordinária 58/2020.</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
     <t>Outros</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/270/oficio_jur_23-2021_retirada_pl_51-2021.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/270/oficio_jur_23-2021_retirada_pl_51-2021.pdf</t>
   </si>
   <si>
     <t>Oficio n° 23/2021 - Solicita Retirada de Projeto de Lei nº 51/2021 para realizar adequações necessárias.</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
     <t>CAGOV</t>
   </si>
   <si>
     <t>Contas Anuais de Governo</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/226/parecer_previo_e_oficio_encaminhamento-mesclado.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/226/parecer_previo_e_oficio_encaminhamento-mesclado.pdf</t>
   </si>
   <si>
     <t>CONTAS ANUAIS DE GOVERNO DA PREFEITURA MUNICIPAL DE TAPURAH/MT - RELATIVAS AO EXERCÍCIO DE 2019 - GESTÃO IRALDO EBERTZ - PARECER PRÉVIO 42/2021-TP TCE/MT</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
     <t>OFICI</t>
   </si>
   <si>
     <t>Ofício</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/258/oficio_18-2021_resp_req_28-2021.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/258/oficio_18-2021_resp_req_28-2021.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento nº 28/2021 - TCE Buracão, emitido pela Comissão de Tomada de Contas, composta por Walter Pettigrosso Guedes, Brenno Ferreira da Silva e Eldsen Duarte Vieira.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -3042,68 +3042,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/139/ata_02-08-21.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/148/ata_24a_sessao_ordinaria_09-08-21.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/158/ata_sessao_25a_-_16-08-21.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/163/ata_26a_sessao_ordinaria_31-08-2021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/173/ata_27_sessao_ordinaria_01-09-21.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/184/ata_28a_sessao_ordinaria_do_dia_13-09-21.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/225/ata_29a_sessao_ordinaria_20-09-21.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/230/ata_30a_sessao_ordinaria_27-09-21.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/234/ata_31a_sessao_odinaria_-_04-10-21.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/240/ata_32a_sessao_ordinaria_11-10-21_-_contas_anuais_de_governo_2019..pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/245/ata_33a_sessao_ordinaria_18-10-21.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/254/ata_34a_sessao_ordinaria_25-10-2021.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/263/35a_sessao_ordinaria_-_09-11-2021.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/287/37a_sessao_ordinaria_-_22-11-2021.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/297/38a_sessao_ordinaria_-_29-11-2021.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/303/39a_sessao_ordinaria_do_dia_06-12-2021.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/306/40a_sessao_ordinaria_do_dia_13-12-2021.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/256/ata_7a_sessao_extraordinaria_27-10-21.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/311/8a_sessao_extraordinaria_do_dia_17-12-2021.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/182/projeto_de_lei_ordinaria_002.2021_-_revoga_lei_680.2007.doc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/183/projeto_de_lei_ordinaria_003.2021_-_alteracao_loa_-_superavit.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/186/projeto_de_lei_ordinaria_004.2021_-_conselho_novo_fundeb.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/180/projeto_de_lei_ordinaria_005.2021_-_credito_especial_-_superavit.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/197/projeto_de_lei_ordinaria_006.2021_-_parque_industrial_-_venda_de_area_com_desconto_sobre_o_valor_da_avaliacao.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/219/projeto_de_lei_ordinaria_021.2021_-_alteracao_loa_-_superavit.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/6/projeto_de_lei_ordinaria_026.2021_-_alteracao_loa_-_superavit.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/7/projeto_de_lei_ordinaria_027.2021_-_alteracao_loa_-_superavit.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/8/projeto_de_lei_ordinaria_028.2021_-_alteracao_loa_-_superavit.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/9/projeto_de_lei_ordinaria_029.2021_-_alteracao_loa_-_superavit.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/10/projeto_de_lei_ordinaria_030.2021_-_atualiza_o_plano_municipal_de_educacao_aprovado_pela_lei_1072.2015.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/4/projeto_de_lei_ordinaria_032.2020_altera_dispositivo_da_lei_1197.2018_1.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/167/plo_033.2021_-_plano_plurianual_2022-2025.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/168/plo_034.2021_-_diretrizes_orcamentarias_2022.docx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/169/projeto_de_lei_ordinaria_035.2021_-_loa_2022.docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/141/projeto_de_lei_ordinaria_037.2021_-_altera_lei_municipal_602.2005_cms.docx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/149/projeto_de_lei_ordinaria_038.2021_-_alteracao_loa_-_superavit_-_cultura.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/150/projeto_de_lei_ordinaria_039.2021_-_alteracao_loa_-_superavit_-_saude.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/154/projeto_de_lei_ordnaria_040.2021_-_alteracao_loa_-_superavit_-_infraestrutura.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/160/projeto_de_lei_ordinaria_041.2021_-_alteracao_loa.docx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/162/projeto_de_lei_ordinaria_042.2021_-_alteracao_loa_-_superavit.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/170/projeto_de_lei_ordinaria_043.2021_-_alteracao_loa_-_anulacao_de_dotacao.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/171/projeto_de_lei_ordinaria_044.2021_-_alteracao_loa_-_anulacao_de_dotacao.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/172/projeto_de_lei_ordinaria_045.2021_-_alteracao_loa_-_anulacao_de_dotacao.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/224/projeto_de_lei_ordinaria_046.2021_-_alteracao_loa_-_anulacao_de_dotacao.docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/179/projeto_de_lei_ordinaria_047.2021_-_alteracao_loa_e_ldo.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/222/projeto_de_lei_ordinaria_048.2021_-_alteracao_loa.docx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/228/projeto_de_lei_ordinaria_049.2021_-_alteracao_loa_-_anulacao_de_dotacao.docx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/231/projeto_de_lei_ordinaria_050.2021_-_alteracao_loa_-_anulacao_de_dotacao.docx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/232/projeto_de_lei_ordinaria_051.2021_-_altera_lei_1345.2020_porteira_adentro.doc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/236/projeto_de_lei_ordinaria_052.2021_-_autoriza_repasse_ao_fundo_do_conselho_de_seguranca.doc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/237/projeto_de_lei_ordinaria_053.2021_-_parceria_privada_-_pavimentacao..docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/242/projeto_de_lei_ordinaria_054.2021_-_suplementacao_10.docx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/253/plo_055.2021_-_alteracao_loa_-_convenios_assinado.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/285/projeto_de_lei_ordinaria_57.2021_ratifica_participacao_no_consorcio_de_desenvolvimento_economico_cidesa__2022.doc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/286/projeto_de_lei_ordinaria_058.2021_-_alteracao_loa_-_anulacao_de_dotacao.docx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/301/projeto_de_lei_ordinaria_059.2021_-_alteracao_loa_-_5.docx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/302/projeto_de_lei_ordinaria_060.2021_-_altera_lei_1345.2020_porteira_adentro_substitutivo.doc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/307/projeto_de_lei_ordinaria_061.2021_-_lei_paaf_-_incentivo.doc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/308/projeto_de_lei_ordinparia_062.2021_-_autoriza_firma_termo_de_fomento_conselho_de_seguranca.doc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/310/projeto_de_lei_ordinaria_063.2021_altera_lei_1.267.2019.docx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/69/projeto_de_lei_complementar_001.2021_novo_zoneamento_urbano.docx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/108/projeto_de_lei_complementar_002.2021_-_altera_anexo_da_lei_complementar_33.2012_-_plano_de_cargos_e_carreiras.doc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/74/projeto_de_lei_complementar_003.2021_-_altera_lei_33.2012_-_plano_de_cargos_e_carreiras.doc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/292/projeto_de_lei_complementar_004.2021_-_revoga_lc_59.2014_e_lei_913.2012_-_verba_locomocao_2.doc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/110/projeto_de_lei_complementar_005.2021_-_tabela_de_itbi_rural.docx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/273/projeto_de_lei_complementar_006.2021_-_altera_lei_29.2011_-_plano_de_cargos_carreiras_e_vencimentos_educacao.doc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/78/projeto_de_lei_complementar_007.2021_-_altera_lc_67.2014_-_codigo_tributario.docx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/79/projeto_de_lei_complementar_008.2021_-_altera_lei_33.2012_-_plano_de_cargos_e_carreiras_-_versao_final.doc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/112/projeto_de_lei_complementar_09.2021_-_altera_lei_67.2014_-_codigo_tributario_municipal.doc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/113/projeto_de_lei_complementar_010.2021_-_altera_lei_67.2014_-_codigo_tributario_municipal.doc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/5/projeto_de_lei_complementar_no_011-2021.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/120/projeto_de_lei_complementar_012.2021_-_altera_lei_33.2012_-_plano_de_cargos_e_carreiras.doc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/233/projeto_de_lei_complementar_013.2021_-_instituicao_regime_de_previdencia_complementar.docx" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/282/projeto_de_lei_complementar_014.2021_-_altera_lei_33.2012_-_plano_de_cargos_e_carreiras_1.doc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/304/projeto_de_lei_complementar_015.2021_tapurah_previ__-_altera_taxa_adm._e_mandato_conselho_fiscal_e_curador.doc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/305/projeto_de_lei_complementar_016.2021_-altera_lei_complementar__029.2011_-_carga_horaria_tdi_e_apoio_educacao_tapurah.doc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/290/projeto_de_lei_do_legislativo_no_001-2021_linha_arinos_34_travessa_da_mineracao__-_considera_publica_as_areas_que_menciona_e_denomina_as_estradas.doc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/264/projeto_de_lei_do_legislativo_no_002-2021_linha_arinos_19__-_considera_publica_as_areas_que_menciona_e_denomina_as_estradas.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/291/projeto_de_lei_do_legislativo_no_003-2021_estrada_da_producao_-_ligacao_mt_338_a_mt_449-_considera_publica_as_areas_que_menciona_e_denomina_as_estradas.doc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/119/projeto_de_lei_do_legislativo_no_004-2021_estrada_da_vicinal_colonizacao_tapurah_i_-_carderalli-_considera_publica_as_areas_que_menciona_e_denomina_as_estradas.doc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/187/projeto_de_lei_do_legislativo_no_005-2021_-_igreja_como_atividade_essencial.docx" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/177/projeto_de_lei_do_legislativo_no_006-2021_nomeia_o_conjunto_habitacional_de_32_casas_localizados_no_bairro_sao_cristovao_de_-_euridice_gomes_da_silva.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/246/projeto_de_lei_do_legislativo_no_007-2021_nomeia_o_ginasio_de_esportes_de_tapurah.doc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/283/projeto_de_lei_do_legislativo_no_008-2021_estrada_alfredo_carlos_thomasi__-_considera_publica_as_areas_que_menciona_e_denomina_as_estradas.doc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/284/projeto_de_lei_do_legislativo_no_009-2021_estrada_pedro_martelli_-_considera_publica_as_areas_que_menciona_e_denomina_as_estradas.doc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/295/projeto_de_lei_do_legislativo_n_010-2021_altera_lei_1.207-2018_ouvidoria_do_poder_legislativo_municipal.doc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/109/projeto_de_lei_complementar_do_legislativo_n_001.2021_-_altera_lei_complementar_87.2016_-_codigo_de_posturas_-_horario_de_funcionamento_comercio.doc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/114/projeto_de_lei_complementar_do_legislativo_no_003-2021_-_altera_codigo_de_obras_e_vigilancia_sanitaria..doc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/13/projeto_de_lei_complementar_do_legislativo_no_003-2021_-_altera_codigo_de_obras_e_vigilancia_sanitaria..doc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/229/projeto_de_lei_complementar_legislativo_no_005-2021-_altera_pcc_camara_lei_complementar_133_2019.docx" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/265/projeto_de_lei_complementar_do_legislativo_006-2021_-_altera_codigo_de_posturas_-_limpeza_urbana.doc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/267/projeto_de_lei_complementar_do_legislativo_007.2021_altera_tabela_de_zoneamento_urbano_-_ok.docx" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/75/01_emenda_modificativa__01_2021-_projeto_lei___complementar_03-2021.docx" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/76/02_emenda_modificativa__02_2021-_projeto_lei___complementar_03-2021.docx" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/80/01_emenda_aditiva_01_2021-_projeto_lei__complementar_07-2021..docx" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/111/01_emenda_modificativa__01_2021-_projeto_lei___complementar_05-2021.docx" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/198/emenda_supressiva_01-2021.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/199/emenda_modificativa_e_aditiva_02-2021_-_pl_06-2021.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/250/07_emenda_modificativa_e_supressiva_01_2021-_projeto_lei__51-2021.docx" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/259/08_emenda_aditiva__02_2021-_projeto_lei__51-2021.docx" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/281/09_emenda_aditiva__01_2021-_projeto_lei__complementar_legislativo_06-2021.docx" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/25/indicacao_001._2021_-_daise.docx" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/26/indicacao_002.2021_-_grendene.docx" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/27/indicacao_003.2021_-_grendene.docx" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/28/indicacao_004.2021_-_marcio.docx" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/29/indicacao_005.2021_-_cleomar.docx" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/30/indicacao_006.2021_-_cleomar.docx" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/31/indicacao_007.2021_-_cleomar.docx" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/32/indicacao_008.2021_-_gobbi.docx" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/33/indicacao_009.2021_-_jhon.docx" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/34/indicacao_010.2021_-_frizzo.docx" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/35/indicacao_011.2021_-_jhon.docx" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/36/indicacao_012.2021_-_grendene.docx" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/37/indicacao_013.2021_-_grendene.docx" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/38/indicacao_014.2021_-_jhon.docx" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/39/indicacao_015.2021_-_aelton.docx" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/40/indicacao_016.2021_-_grendene.docx" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/41/indicacao_017.2021_-_jhon.docx" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/42/indicacao_018.2021_-_cleomar.docx" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/43/indicacao_019.2021_-_aelton.docx" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/44/indicacao_020.2021_-_aelton.docx" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/45/indicacao_021.2021_-_diego.docx" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/46/indicacao_022.2021_-_cleomar.docx" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/47/indicacao_023.2021_-_cleomar.docx" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/48/indicacao_024.2021_-_cleomar.docx" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/49/indicacao_025.2021_-_cleomar.docx" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/50/indicacao_026.2021_-_cleomar.docx" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/51/indicacao_027.2021_-_diego.docx" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/52/indicacao_028.2021_-_diego.docx" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/53/indicacao_029.2021_-_todos_os_vereadores.docx" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/54/indicacao_030.2021_-_vereadores.docx" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/55/indicacao_031.2021_-_aelton_-_isencao_alvara_funcionamento_e_sanitario.docx" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/56/indicacao_032.2021_-_cleomar.docx" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/57/indicacao_033.2021_-_cleomar.docx" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/58/indicacao_034.2021_-_cleomar.docx" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/59/indicacao_035.2021_-_cleomar.docx" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/60/indicacao_036.2021_-_cleomar.docx" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/61/indicacao_037.2021_-_cleomar.docx" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/62/indicacao_038.2021_-_cleomar.docx" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/63/indicacao_039.2021_-_cleomar.docx" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/64/indicacao_040.2021_-_cleomar.docx" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/65/indicacao_041.2021_-_cleomar.docx" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/66/indicacao_042.2021_-_daise.docx" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/67/indicacao_043.2021_-_daise.docx" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/81/indicacao_044.2021_-_vereadores.docx" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/82/indicacao_045.2021_-_cleomar.docx" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/83/indicacao_046.2021_-_cleomar.docx" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/84/indicacao_047.2021_-_cleomar.docx" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/85/indicacao_048.2021_-_marcio.docx" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/86/indicacao_049.2021_-_cleomar.docx" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/87/indicacao_050.2021_-_cleomar.docx" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/88/indicacao_051.2021_-_cleomar.docx" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/89/indicacao_052.2021_-_cleomar.docx" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/90/indicacao_053.2021_-_cleomar.docx" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/91/indicacao_054.2021_-_daise.docx" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/92/indicacao_055.2021_-_cleomar.docx" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/93/indicacao_056.2021_-_cleomar_-_progressoes_e_licenca_premio.docx" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/94/indicacao_057.2021_-_diego.docx" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/96/indicacao_059.2021_-_daise.docx" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/97/indicacao_060.2021_-_aelton.docx" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/98/indicacao_061.2021_-_daise.docx" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/99/indicacao_062.2021_-_cleomar.docx" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/100/indicacao_063.2021_-_cleomar.docx" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/101/indicacao_064.2021_-_vereadores.docx" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/102/indicacao_065.2021_-_vereadores.docx" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/2/indicacao_066.2021_-_cleomar__acompanhante_em_pericia_medica.docx" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/103/indicacao_067.2021_-_diego.docx" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/140/indicacao_068.2021_-_diego.docx" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/142/indicacao_069.2021_-_cleomar.docx" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/143/indicacao_070.2021_-_cleomar.docx" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/144/indicacao_071.2021_-_cleomar.docx" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/145/indicacao_072.2021_-_cleomar.docx" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/146/indicacao_073.2021_-_cleomar.docx" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/147/indicacao_074.2021_-_cleomar.docx" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/164/indicacao_075.2021_-_cleomar.docx" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/165/indicacao_076.2021_-_vereadores.docx" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/174/indicacao_077.2021_-_cleomar.docx" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/175/indicacao_078.2021_-_cleomar.docx" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/178/indicacao_042.2021_-_daise.docx" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/195/indicacao_080.2021_-_diego.docx" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/196/indicacao_081.2021_-_diego.docx" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/227/indicacao_082.2021_-_cleomar.docx" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/243/indicacao_083.2021_-_aelton.docx" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/244/indicacao_084.2021_-_aelton.docx" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/257/indicacao_085.2021_-_marcio_-_arquibancada_campao_jd._juliana.docx" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/260/indicacao_086.2021_-_diego.docx" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/261/indicacao_087.2021_-_diego.docx" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/262/indicacao_088.2021_-_cleomar.docx" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/266/indicacao_089.2021_-_cleomar.docx" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/268/indicacao_090.2021_-_marcio.docx" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/269/indicacao_091.2021_-_cleomar.docx" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/275/indicacao_092.2021_-_diego.docx" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/276/indicacao_093.2021_-_diego.docx" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/277/indicacao_094.2021_-_diego.docx" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/278/indicacao_095.2021_-_daise.docx" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/279/indicacao_096.2021_-_cleomar.docx" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/280/indicacao_097.2021_-_cleomar.docx" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/294/indicacao_098.2021_-_aelton_e_demais_vereadores.docx" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/298/indicacao_099.2021_-_marcio_e_demais_vereadores.docx" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/299/indicacao_100.2021_-_cleomar.docx" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/300/indicacao_101.2021_-_daise.docx" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/107/001.2021__-_requerimento_urgencia.doc" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/200/002.2021_-_requerimento_urgencia.doc" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/202/003.2021__ausencia_sessao_-_jhon.docx" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/203/004.2021_-_requerimento_ao_executivo_-_cleomar.docx" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/204/005.2021_-_requerimento_ao_executivo_-_cleomar.docx" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/205/006.2021_-_requerimento_ao_executivo_-_cleomar.docx" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/208/007.2021_-_requerimento_urgencia_-_mesa_da_camara.doc" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/210/008.2021__ausencia_sessao_-_aelton.docx" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/211/009.2021__ausencia_sessao_-_leandro.docx" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/185/requerimento_10-2021_-_votacao_unica_pl_03-2021.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/212/011.2021_-_requerimento_urgencia_-_mesa_da_camara.doc" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/188/requerimento_12-2021_-_urgencia_especial_votacao_unica_pll_04-2021.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/181/requerimento_13-2021.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/215/014.2021__ausencia_sessao_-_leandro_e_aelton.docx" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/216/015.2021_-_requerimento_urgencia_-_mesa_da_camara.doc" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/218/016.2021__ausencia_sessao_-daise.docx" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/106/017.2021_-_requerimento_urgencia_-_mesa_da_camara.doc" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/105/018.2021__ausencia_sessao_-_leandro.docx" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/104/019.2021_-_requerimento_-_convocacao_secretario_de_obras_-_cleomar.docx" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/12/020.2021_-_requerimento_urgencia_-_mesa_da_camara.doc" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/16/021.2021_-_requerimento_urgencia_-_mesa_da_camara.doc" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/156/22.2021_-_requerimento_ao_executivo_-_cleomar.docx" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/159/023.2021__ausencia_sessao_-_diego.docx" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/161/024.2021_-_requerimento_urgencia_-_mesa_da_camara.doc" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/176/025.2021__ausencia_sessao_-_diego.docx" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/223/026.2021_-_requerimento_urgencia_-_mesa_da_camara.doc" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/238/027.2021_requerimento_licenca_vereador.doc" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/239/028.2021_-_requerimento_-_informacoes_tomada_de_contas_especial_obra_erosao_mt_338_-_mesa_diretora.docx" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/241/029.2021_requerimento_licenca_vereador.doc" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/248/030.2021_-_requerimento_-_informacoes_servicos_realizados_porteira_adentro_-_cleomar.docx" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/252/031.2021_-_requerimento_urgencia_-_mesa_da_camara.doc" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/255/032.2021_-_requerimento_urgencia_-_mesa_da_camara_-_pl55-2021.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/271/033.2021_-_ausencia_sessao_-_juliana.docx" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/274/034.2021_-_ausencia_sessao_-_aelton.docx" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/288/035.2021_-_requerimento_urgencia_-_mesa_da_camara.doc" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/309/036.2021_-_requerimento_urgencia_-_mesa_da_camara.doc" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/189/01_mocao_de_agradecimento_001.2021_-_diego.docx" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/1/02_mocao_de_aplauso_002.2021_-_daise_e_elizeu.doc" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/190/03_mocao_de_aplauso_003.2021_-_gobbi.doc" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/191/04_mocao_de_agradecimento_002.2021_-_diego.docx" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/115/mocao_de_agradecimento_003.2021_-_daise_elizeu_e_cleomar.docx" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/155/mocao_de_agradecimento_004.2021_-_cleomar.docx" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/192/07_mocao_de_aplauso_001.2021_-_cleomar.doc" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/193/08_mocao_de_aplauso_-_vereadores.doc" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/194/09_mocao_de_agradecimento_-_vereadores.docx" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/220/10_mocao_de_aplauso_-_vereadores.doc" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/221/11_mocao_de_aplauso_001.2021_-_cleomar.doc" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/235/12_mocao_de_aplauso_001.2021_-_cleomar.doc" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/201/projeto_de_resolucao_no_001-2021_fixa_o_calendario_legislativo_para_2021.docx" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/206/projeto_de_resolucao_no_002-2021-_autoriza_dar_baixa_em_bens_inserviveis_para_doacao.docx" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/209/projeto_de_resolucao_no_003-2021_-_altera_horario_das_sessoes_ordinarias-_resolucao_103-2021.docx" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/207/projeto_de_resolucao_no_004-2021_-_altera_horario_das_sessoes_ordinarias-_resolucao_103-2021.docx" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/213/projeto_de_resolucao_no_005-2021_-_7h30min_-_altera_horario_das_sessoes_ordinarias-_resolucao_103-2021..docx" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/217/projeto_de_resolucao_no_006-2021_-_votacao_remota_-_altera_regimento_interno__resolucao_87-2014.docx" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/214/projeto_de_resolucao_no_007-2021_-_altera_data_de_sessao_ordinaria-_resolucao_103-2021.docx" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/249/projeto_de_resolucao_no_008-2021_-_altera_data_de_sessao_ordinaria-_resolucao_103-2021.docx" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/11/projeto_de_decreto_legislativo_no_01-2021_-_autoriza_licenca_para_o_prefeito_por_30_dias.docx" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/157/projeto_de_decreto_legislativo_no_02-2021_concede_titulo_de_cidadao_honorarios__alcione.docx" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/166/projeto_de_decreto_legislativo_no_03-2021_concede_titulo_de_cidadao_honorarios__promotora.docx" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/122/106.2021_-_camara_municipal_-_mensagem_de_veto_01.2021_-_autografo_35-2021.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/293/projeto_de_emenda_a_lei_organica_001.2021.docx" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/138/of_109.2021_-_retirada_dos_projetos.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/270/oficio_jur_23-2021_retirada_pl_51-2021.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/226/parecer_previo_e_oficio_encaminhamento-mesclado.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/258/oficio_18-2021_resp_req_28-2021.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/139/ata_02-08-21.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/148/ata_24a_sessao_ordinaria_09-08-21.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/158/ata_sessao_25a_-_16-08-21.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/163/ata_26a_sessao_ordinaria_31-08-2021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/173/ata_27_sessao_ordinaria_01-09-21.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/184/ata_28a_sessao_ordinaria_do_dia_13-09-21.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/225/ata_29a_sessao_ordinaria_20-09-21.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/230/ata_30a_sessao_ordinaria_27-09-21.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/234/ata_31a_sessao_odinaria_-_04-10-21.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/240/ata_32a_sessao_ordinaria_11-10-21_-_contas_anuais_de_governo_2019..pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/245/ata_33a_sessao_ordinaria_18-10-21.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/254/ata_34a_sessao_ordinaria_25-10-2021.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/263/35a_sessao_ordinaria_-_09-11-2021.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/287/37a_sessao_ordinaria_-_22-11-2021.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/297/38a_sessao_ordinaria_-_29-11-2021.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/303/39a_sessao_ordinaria_do_dia_06-12-2021.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/306/40a_sessao_ordinaria_do_dia_13-12-2021.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/256/ata_7a_sessao_extraordinaria_27-10-21.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/311/8a_sessao_extraordinaria_do_dia_17-12-2021.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/182/projeto_de_lei_ordinaria_002.2021_-_revoga_lei_680.2007.doc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/183/projeto_de_lei_ordinaria_003.2021_-_alteracao_loa_-_superavit.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/186/projeto_de_lei_ordinaria_004.2021_-_conselho_novo_fundeb.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/180/projeto_de_lei_ordinaria_005.2021_-_credito_especial_-_superavit.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/197/projeto_de_lei_ordinaria_006.2021_-_parque_industrial_-_venda_de_area_com_desconto_sobre_o_valor_da_avaliacao.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/219/projeto_de_lei_ordinaria_021.2021_-_alteracao_loa_-_superavit.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/6/projeto_de_lei_ordinaria_026.2021_-_alteracao_loa_-_superavit.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/7/projeto_de_lei_ordinaria_027.2021_-_alteracao_loa_-_superavit.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/8/projeto_de_lei_ordinaria_028.2021_-_alteracao_loa_-_superavit.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/9/projeto_de_lei_ordinaria_029.2021_-_alteracao_loa_-_superavit.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/10/projeto_de_lei_ordinaria_030.2021_-_atualiza_o_plano_municipal_de_educacao_aprovado_pela_lei_1072.2015.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/4/projeto_de_lei_ordinaria_032.2020_altera_dispositivo_da_lei_1197.2018_1.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/167/plo_033.2021_-_plano_plurianual_2022-2025.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/168/plo_034.2021_-_diretrizes_orcamentarias_2022.docx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/169/projeto_de_lei_ordinaria_035.2021_-_loa_2022.docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/141/projeto_de_lei_ordinaria_037.2021_-_altera_lei_municipal_602.2005_cms.docx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/149/projeto_de_lei_ordinaria_038.2021_-_alteracao_loa_-_superavit_-_cultura.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/150/projeto_de_lei_ordinaria_039.2021_-_alteracao_loa_-_superavit_-_saude.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/154/projeto_de_lei_ordnaria_040.2021_-_alteracao_loa_-_superavit_-_infraestrutura.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/160/projeto_de_lei_ordinaria_041.2021_-_alteracao_loa.docx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/162/projeto_de_lei_ordinaria_042.2021_-_alteracao_loa_-_superavit.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/170/projeto_de_lei_ordinaria_043.2021_-_alteracao_loa_-_anulacao_de_dotacao.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/171/projeto_de_lei_ordinaria_044.2021_-_alteracao_loa_-_anulacao_de_dotacao.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/172/projeto_de_lei_ordinaria_045.2021_-_alteracao_loa_-_anulacao_de_dotacao.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/224/projeto_de_lei_ordinaria_046.2021_-_alteracao_loa_-_anulacao_de_dotacao.docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/179/projeto_de_lei_ordinaria_047.2021_-_alteracao_loa_e_ldo.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/222/projeto_de_lei_ordinaria_048.2021_-_alteracao_loa.docx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/228/projeto_de_lei_ordinaria_049.2021_-_alteracao_loa_-_anulacao_de_dotacao.docx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/231/projeto_de_lei_ordinaria_050.2021_-_alteracao_loa_-_anulacao_de_dotacao.docx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/232/projeto_de_lei_ordinaria_051.2021_-_altera_lei_1345.2020_porteira_adentro.doc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/236/projeto_de_lei_ordinaria_052.2021_-_autoriza_repasse_ao_fundo_do_conselho_de_seguranca.doc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/237/projeto_de_lei_ordinaria_053.2021_-_parceria_privada_-_pavimentacao..docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/242/projeto_de_lei_ordinaria_054.2021_-_suplementacao_10.docx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/253/plo_055.2021_-_alteracao_loa_-_convenios_assinado.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/285/projeto_de_lei_ordinaria_57.2021_ratifica_participacao_no_consorcio_de_desenvolvimento_economico_cidesa__2022.doc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/286/projeto_de_lei_ordinaria_058.2021_-_alteracao_loa_-_anulacao_de_dotacao.docx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/301/projeto_de_lei_ordinaria_059.2021_-_alteracao_loa_-_5.docx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/302/projeto_de_lei_ordinaria_060.2021_-_altera_lei_1345.2020_porteira_adentro_substitutivo.doc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/307/projeto_de_lei_ordinaria_061.2021_-_lei_paaf_-_incentivo.doc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/308/projeto_de_lei_ordinparia_062.2021_-_autoriza_firma_termo_de_fomento_conselho_de_seguranca.doc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/310/projeto_de_lei_ordinaria_063.2021_altera_lei_1.267.2019.docx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/69/projeto_de_lei_complementar_001.2021_novo_zoneamento_urbano.docx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/108/projeto_de_lei_complementar_002.2021_-_altera_anexo_da_lei_complementar_33.2012_-_plano_de_cargos_e_carreiras.doc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/74/projeto_de_lei_complementar_003.2021_-_altera_lei_33.2012_-_plano_de_cargos_e_carreiras.doc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/292/projeto_de_lei_complementar_004.2021_-_revoga_lc_59.2014_e_lei_913.2012_-_verba_locomocao_2.doc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/110/projeto_de_lei_complementar_005.2021_-_tabela_de_itbi_rural.docx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/273/projeto_de_lei_complementar_006.2021_-_altera_lei_29.2011_-_plano_de_cargos_carreiras_e_vencimentos_educacao.doc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/78/projeto_de_lei_complementar_007.2021_-_altera_lc_67.2014_-_codigo_tributario.docx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/79/projeto_de_lei_complementar_008.2021_-_altera_lei_33.2012_-_plano_de_cargos_e_carreiras_-_versao_final.doc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/112/projeto_de_lei_complementar_09.2021_-_altera_lei_67.2014_-_codigo_tributario_municipal.doc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/113/projeto_de_lei_complementar_010.2021_-_altera_lei_67.2014_-_codigo_tributario_municipal.doc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/5/projeto_de_lei_complementar_no_011-2021.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/120/projeto_de_lei_complementar_012.2021_-_altera_lei_33.2012_-_plano_de_cargos_e_carreiras.doc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/233/projeto_de_lei_complementar_013.2021_-_instituicao_regime_de_previdencia_complementar.docx" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/282/projeto_de_lei_complementar_014.2021_-_altera_lei_33.2012_-_plano_de_cargos_e_carreiras_1.doc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/304/projeto_de_lei_complementar_015.2021_tapurah_previ__-_altera_taxa_adm._e_mandato_conselho_fiscal_e_curador.doc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/305/projeto_de_lei_complementar_016.2021_-altera_lei_complementar__029.2011_-_carga_horaria_tdi_e_apoio_educacao_tapurah.doc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/290/projeto_de_lei_do_legislativo_no_001-2021_linha_arinos_34_travessa_da_mineracao__-_considera_publica_as_areas_que_menciona_e_denomina_as_estradas.doc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/264/projeto_de_lei_do_legislativo_no_002-2021_linha_arinos_19__-_considera_publica_as_areas_que_menciona_e_denomina_as_estradas.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/291/projeto_de_lei_do_legislativo_no_003-2021_estrada_da_producao_-_ligacao_mt_338_a_mt_449-_considera_publica_as_areas_que_menciona_e_denomina_as_estradas.doc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/119/projeto_de_lei_do_legislativo_no_004-2021_estrada_da_vicinal_colonizacao_tapurah_i_-_carderalli-_considera_publica_as_areas_que_menciona_e_denomina_as_estradas.doc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/187/projeto_de_lei_do_legislativo_no_005-2021_-_igreja_como_atividade_essencial.docx" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/177/projeto_de_lei_do_legislativo_no_006-2021_nomeia_o_conjunto_habitacional_de_32_casas_localizados_no_bairro_sao_cristovao_de_-_euridice_gomes_da_silva.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/246/projeto_de_lei_do_legislativo_no_007-2021_nomeia_o_ginasio_de_esportes_de_tapurah.doc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/283/projeto_de_lei_do_legislativo_no_008-2021_estrada_alfredo_carlos_thomasi__-_considera_publica_as_areas_que_menciona_e_denomina_as_estradas.doc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/284/projeto_de_lei_do_legislativo_no_009-2021_estrada_pedro_martelli_-_considera_publica_as_areas_que_menciona_e_denomina_as_estradas.doc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/295/projeto_de_lei_do_legislativo_n_010-2021_altera_lei_1.207-2018_ouvidoria_do_poder_legislativo_municipal.doc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/109/projeto_de_lei_complementar_do_legislativo_n_001.2021_-_altera_lei_complementar_87.2016_-_codigo_de_posturas_-_horario_de_funcionamento_comercio.doc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/114/projeto_de_lei_complementar_do_legislativo_no_003-2021_-_altera_codigo_de_obras_e_vigilancia_sanitaria..doc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/13/projeto_de_lei_complementar_do_legislativo_no_003-2021_-_altera_codigo_de_obras_e_vigilancia_sanitaria..doc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/229/projeto_de_lei_complementar_legislativo_no_005-2021-_altera_pcc_camara_lei_complementar_133_2019.docx" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/265/projeto_de_lei_complementar_do_legislativo_006-2021_-_altera_codigo_de_posturas_-_limpeza_urbana.doc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/267/projeto_de_lei_complementar_do_legislativo_007.2021_altera_tabela_de_zoneamento_urbano_-_ok.docx" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/75/01_emenda_modificativa__01_2021-_projeto_lei___complementar_03-2021.docx" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/76/02_emenda_modificativa__02_2021-_projeto_lei___complementar_03-2021.docx" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/80/01_emenda_aditiva_01_2021-_projeto_lei__complementar_07-2021..docx" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/111/01_emenda_modificativa__01_2021-_projeto_lei___complementar_05-2021.docx" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/198/emenda_supressiva_01-2021.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/199/emenda_modificativa_e_aditiva_02-2021_-_pl_06-2021.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/250/07_emenda_modificativa_e_supressiva_01_2021-_projeto_lei__51-2021.docx" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/259/08_emenda_aditiva__02_2021-_projeto_lei__51-2021.docx" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/281/09_emenda_aditiva__01_2021-_projeto_lei__complementar_legislativo_06-2021.docx" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/25/indicacao_001._2021_-_daise.docx" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/26/indicacao_002.2021_-_grendene.docx" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/27/indicacao_003.2021_-_grendene.docx" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/28/indicacao_004.2021_-_marcio.docx" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/29/indicacao_005.2021_-_cleomar.docx" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/30/indicacao_006.2021_-_cleomar.docx" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/31/indicacao_007.2021_-_cleomar.docx" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/32/indicacao_008.2021_-_gobbi.docx" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/33/indicacao_009.2021_-_jhon.docx" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/34/indicacao_010.2021_-_frizzo.docx" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/35/indicacao_011.2021_-_jhon.docx" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/36/indicacao_012.2021_-_grendene.docx" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/37/indicacao_013.2021_-_grendene.docx" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/38/indicacao_014.2021_-_jhon.docx" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/39/indicacao_015.2021_-_aelton.docx" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/40/indicacao_016.2021_-_grendene.docx" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/41/indicacao_017.2021_-_jhon.docx" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/42/indicacao_018.2021_-_cleomar.docx" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/43/indicacao_019.2021_-_aelton.docx" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/44/indicacao_020.2021_-_aelton.docx" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/45/indicacao_021.2021_-_diego.docx" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/46/indicacao_022.2021_-_cleomar.docx" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/47/indicacao_023.2021_-_cleomar.docx" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/48/indicacao_024.2021_-_cleomar.docx" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/49/indicacao_025.2021_-_cleomar.docx" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/50/indicacao_026.2021_-_cleomar.docx" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/51/indicacao_027.2021_-_diego.docx" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/52/indicacao_028.2021_-_diego.docx" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/53/indicacao_029.2021_-_todos_os_vereadores.docx" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/54/indicacao_030.2021_-_vereadores.docx" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/55/indicacao_031.2021_-_aelton_-_isencao_alvara_funcionamento_e_sanitario.docx" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/56/indicacao_032.2021_-_cleomar.docx" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/57/indicacao_033.2021_-_cleomar.docx" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/58/indicacao_034.2021_-_cleomar.docx" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/59/indicacao_035.2021_-_cleomar.docx" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/60/indicacao_036.2021_-_cleomar.docx" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/61/indicacao_037.2021_-_cleomar.docx" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/62/indicacao_038.2021_-_cleomar.docx" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/63/indicacao_039.2021_-_cleomar.docx" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/64/indicacao_040.2021_-_cleomar.docx" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/65/indicacao_041.2021_-_cleomar.docx" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/66/indicacao_042.2021_-_daise.docx" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/67/indicacao_043.2021_-_daise.docx" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/81/indicacao_044.2021_-_vereadores.docx" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/82/indicacao_045.2021_-_cleomar.docx" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/83/indicacao_046.2021_-_cleomar.docx" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/84/indicacao_047.2021_-_cleomar.docx" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/85/indicacao_048.2021_-_marcio.docx" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/86/indicacao_049.2021_-_cleomar.docx" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/87/indicacao_050.2021_-_cleomar.docx" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/88/indicacao_051.2021_-_cleomar.docx" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/89/indicacao_052.2021_-_cleomar.docx" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/90/indicacao_053.2021_-_cleomar.docx" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/91/indicacao_054.2021_-_daise.docx" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/92/indicacao_055.2021_-_cleomar.docx" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/93/indicacao_056.2021_-_cleomar_-_progressoes_e_licenca_premio.docx" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/94/indicacao_057.2021_-_diego.docx" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/96/indicacao_059.2021_-_daise.docx" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/97/indicacao_060.2021_-_aelton.docx" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/98/indicacao_061.2021_-_daise.docx" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/99/indicacao_062.2021_-_cleomar.docx" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/100/indicacao_063.2021_-_cleomar.docx" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/101/indicacao_064.2021_-_vereadores.docx" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/102/indicacao_065.2021_-_vereadores.docx" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/2/indicacao_066.2021_-_cleomar__acompanhante_em_pericia_medica.docx" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/103/indicacao_067.2021_-_diego.docx" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/140/indicacao_068.2021_-_diego.docx" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/142/indicacao_069.2021_-_cleomar.docx" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/143/indicacao_070.2021_-_cleomar.docx" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/144/indicacao_071.2021_-_cleomar.docx" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/145/indicacao_072.2021_-_cleomar.docx" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/146/indicacao_073.2021_-_cleomar.docx" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/147/indicacao_074.2021_-_cleomar.docx" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/164/indicacao_075.2021_-_cleomar.docx" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/165/indicacao_076.2021_-_vereadores.docx" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/174/indicacao_077.2021_-_cleomar.docx" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/175/indicacao_078.2021_-_cleomar.docx" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/178/indicacao_042.2021_-_daise.docx" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/195/indicacao_080.2021_-_diego.docx" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/196/indicacao_081.2021_-_diego.docx" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/227/indicacao_082.2021_-_cleomar.docx" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/243/indicacao_083.2021_-_aelton.docx" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/244/indicacao_084.2021_-_aelton.docx" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/257/indicacao_085.2021_-_marcio_-_arquibancada_campao_jd._juliana.docx" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/260/indicacao_086.2021_-_diego.docx" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/261/indicacao_087.2021_-_diego.docx" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/262/indicacao_088.2021_-_cleomar.docx" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/266/indicacao_089.2021_-_cleomar.docx" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/268/indicacao_090.2021_-_marcio.docx" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/269/indicacao_091.2021_-_cleomar.docx" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/275/indicacao_092.2021_-_diego.docx" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/276/indicacao_093.2021_-_diego.docx" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/277/indicacao_094.2021_-_diego.docx" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/278/indicacao_095.2021_-_daise.docx" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/279/indicacao_096.2021_-_cleomar.docx" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/280/indicacao_097.2021_-_cleomar.docx" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/294/indicacao_098.2021_-_aelton_e_demais_vereadores.docx" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/298/indicacao_099.2021_-_marcio_e_demais_vereadores.docx" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/299/indicacao_100.2021_-_cleomar.docx" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/300/indicacao_101.2021_-_daise.docx" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/107/001.2021__-_requerimento_urgencia.doc" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/200/002.2021_-_requerimento_urgencia.doc" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/202/003.2021__ausencia_sessao_-_jhon.docx" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/203/004.2021_-_requerimento_ao_executivo_-_cleomar.docx" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/204/005.2021_-_requerimento_ao_executivo_-_cleomar.docx" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/205/006.2021_-_requerimento_ao_executivo_-_cleomar.docx" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/208/007.2021_-_requerimento_urgencia_-_mesa_da_camara.doc" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/210/008.2021__ausencia_sessao_-_aelton.docx" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/211/009.2021__ausencia_sessao_-_leandro.docx" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/185/requerimento_10-2021_-_votacao_unica_pl_03-2021.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/212/011.2021_-_requerimento_urgencia_-_mesa_da_camara.doc" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/188/requerimento_12-2021_-_urgencia_especial_votacao_unica_pll_04-2021.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/181/requerimento_13-2021.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/215/014.2021__ausencia_sessao_-_leandro_e_aelton.docx" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/216/015.2021_-_requerimento_urgencia_-_mesa_da_camara.doc" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/218/016.2021__ausencia_sessao_-daise.docx" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/106/017.2021_-_requerimento_urgencia_-_mesa_da_camara.doc" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/105/018.2021__ausencia_sessao_-_leandro.docx" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/104/019.2021_-_requerimento_-_convocacao_secretario_de_obras_-_cleomar.docx" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/12/020.2021_-_requerimento_urgencia_-_mesa_da_camara.doc" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/16/021.2021_-_requerimento_urgencia_-_mesa_da_camara.doc" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/156/22.2021_-_requerimento_ao_executivo_-_cleomar.docx" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/159/023.2021__ausencia_sessao_-_diego.docx" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/161/024.2021_-_requerimento_urgencia_-_mesa_da_camara.doc" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/176/025.2021__ausencia_sessao_-_diego.docx" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/223/026.2021_-_requerimento_urgencia_-_mesa_da_camara.doc" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/238/027.2021_requerimento_licenca_vereador.doc" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/239/028.2021_-_requerimento_-_informacoes_tomada_de_contas_especial_obra_erosao_mt_338_-_mesa_diretora.docx" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/241/029.2021_requerimento_licenca_vereador.doc" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/248/030.2021_-_requerimento_-_informacoes_servicos_realizados_porteira_adentro_-_cleomar.docx" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/252/031.2021_-_requerimento_urgencia_-_mesa_da_camara.doc" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/255/032.2021_-_requerimento_urgencia_-_mesa_da_camara_-_pl55-2021.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/271/033.2021_-_ausencia_sessao_-_juliana.docx" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/274/034.2021_-_ausencia_sessao_-_aelton.docx" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/288/035.2021_-_requerimento_urgencia_-_mesa_da_camara.doc" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/309/036.2021_-_requerimento_urgencia_-_mesa_da_camara.doc" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/189/01_mocao_de_agradecimento_001.2021_-_diego.docx" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/1/02_mocao_de_aplauso_002.2021_-_daise_e_elizeu.doc" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/190/03_mocao_de_aplauso_003.2021_-_gobbi.doc" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/191/04_mocao_de_agradecimento_002.2021_-_diego.docx" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/115/mocao_de_agradecimento_003.2021_-_daise_elizeu_e_cleomar.docx" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/155/mocao_de_agradecimento_004.2021_-_cleomar.docx" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/192/07_mocao_de_aplauso_001.2021_-_cleomar.doc" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/193/08_mocao_de_aplauso_-_vereadores.doc" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/194/09_mocao_de_agradecimento_-_vereadores.docx" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/220/10_mocao_de_aplauso_-_vereadores.doc" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/221/11_mocao_de_aplauso_001.2021_-_cleomar.doc" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/235/12_mocao_de_aplauso_001.2021_-_cleomar.doc" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/201/projeto_de_resolucao_no_001-2021_fixa_o_calendario_legislativo_para_2021.docx" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/206/projeto_de_resolucao_no_002-2021-_autoriza_dar_baixa_em_bens_inserviveis_para_doacao.docx" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/209/projeto_de_resolucao_no_003-2021_-_altera_horario_das_sessoes_ordinarias-_resolucao_103-2021.docx" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/207/projeto_de_resolucao_no_004-2021_-_altera_horario_das_sessoes_ordinarias-_resolucao_103-2021.docx" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/213/projeto_de_resolucao_no_005-2021_-_7h30min_-_altera_horario_das_sessoes_ordinarias-_resolucao_103-2021..docx" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/217/projeto_de_resolucao_no_006-2021_-_votacao_remota_-_altera_regimento_interno__resolucao_87-2014.docx" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/214/projeto_de_resolucao_no_007-2021_-_altera_data_de_sessao_ordinaria-_resolucao_103-2021.docx" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/249/projeto_de_resolucao_no_008-2021_-_altera_data_de_sessao_ordinaria-_resolucao_103-2021.docx" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/11/projeto_de_decreto_legislativo_no_01-2021_-_autoriza_licenca_para_o_prefeito_por_30_dias.docx" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/157/projeto_de_decreto_legislativo_no_02-2021_concede_titulo_de_cidadao_honorarios__alcione.docx" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/166/projeto_de_decreto_legislativo_no_03-2021_concede_titulo_de_cidadao_honorarios__promotora.docx" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/122/106.2021_-_camara_municipal_-_mensagem_de_veto_01.2021_-_autografo_35-2021.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/293/projeto_de_emenda_a_lei_organica_001.2021.docx" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/138/of_109.2021_-_retirada_dos_projetos.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/270/oficio_jur_23-2021_retirada_pl_51-2021.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/226/parecer_previo_e_oficio_encaminhamento-mesclado.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2021/258/oficio_18-2021_resp_req_28-2021.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H273"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="41.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="159" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="226.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="225.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>