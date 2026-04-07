--- v0 (2025-12-18)
+++ v1 (2026-04-07)
@@ -51,222 +51,222 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2020/72/projeto_de_lei_037.2020_-_alteracao_loa_-_anulacao_de_dotacao.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2020/72/projeto_de_lei_037.2020_-_alteracao_loa_-_anulacao_de_dotacao.docx</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CREDITO ADICIONAL POR ANULAÇÃO DE DOTAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A REALIZAR BAIXA DE BENS MÓVEIS DO PATRIMÔNIO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2020/24/projeto_de_lei_056.2020_altera_dispositivo_da_lei_1197.2018.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2020/24/projeto_de_lei_056.2020_altera_dispositivo_da_lei_1197.2018.docx</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO DA LEI ORDINÁRIA Nº 1.197/2018 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2020/137/pl_58-2020_-_cria_conselho_de_esportes.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2020/137/pl_58-2020_-_cria_conselho_de_esportes.pdf</t>
   </si>
   <si>
     <t>CRIA O CONSELHO MUNICIPAL DE ESPORTES DO MUNICIPIO DE TAPURAH E DÁ OUTRAS PROVIDÊNCIA.</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2020/71/projeto_de_lei_059.2020_-_alteracao_loa_-_excesso_de_arrecadacao.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2020/71/projeto_de_lei_059.2020_-_alteracao_loa_-_excesso_de_arrecadacao.docx</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CREDITO ADICIONAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2020/73/projeto_de_lei_complementar_014.2020_altera_lc_029_031_e_033.2012.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2020/73/projeto_de_lei_complementar_014.2020_altera_lc_029_031_e_033.2012.docx</t>
   </si>
   <si>
     <t>ALTERA AS LEIS COMPLEMENTARES Nº 029/2011, 031/2012 E 033/2012 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2020/68/projeto_de_lei_complementar_19.2020_-_zoneamento_residencial_popular.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2020/68/projeto_de_lei_complementar_19.2020_-_zoneamento_residencial_popular.docx</t>
   </si>
   <si>
     <t>ALTERA LEI COMPLEMENTAR Nº 91/2016 – LEI DE ZONEAMENTO E USO E OCUPAÇAO DO SOLO URBANO DO MUNICÍPIO DE TAPURAH E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
     <t>Cleomar Campos</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2020/251/projeto_de_lei_do_legislativo_no_004-2020_-_obrigatoriedade_do_agente_politico_utilizar_o_sus.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2020/251/projeto_de_lei_do_legislativo_no_004-2020_-_obrigatoriedade_do_agente_politico_utilizar_o_sus.docx</t>
   </si>
   <si>
     <t>Determina a obrigatoriedade de os agentes políticos eleitos utilizarem Serviço Único de Saúde-SUS durante o mandato eletivo.</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLCL</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2020/70/projeto_de_lei_complementar_do_legislativo_no_001-2020_-_altera_a_lei_complementar_87-2016_-_codigo_de_posturas_._01.docx</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2020/70/projeto_de_lei_complementar_do_legislativo_no_001-2020_-_altera_a_lei_complementar_87-2016_-_codigo_de_posturas_._01.docx</t>
   </si>
   <si>
     <t>ALTERA LEI COMPLEMENTAR N° 87/2016 - CÓDIGO DE POSTURAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2020/289/projeto_de_lei_complementar_legislativo__005.2020_-_altera_lei_complementar_91.2016_-_zoneamento_urbano_-_dist._n._eldorado.doc</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2020/289/projeto_de_lei_complementar_legislativo__005.2020_-_altera_lei_complementar_91.2016_-_zoneamento_urbano_-_dist._n._eldorado.doc</t>
   </si>
   <si>
     <t>Altera Lei Complementar Nº 91/2016 – Lei De Zoneamento E Uso E Ocupação Do Solo Urbano Do Município De Tapurah E Dá Outras Providências.</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2020/247/58-2020_indicacao_cleomar_nomear_ginasio_anderson_pellin.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2020/247/58-2020_indicacao_cleomar_nomear_ginasio_anderson_pellin.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. IRALDO EBERTZ, PREFEITO MUNICIPAL DE TAPURAH, A NECESSIDADE DE DAR O NOME DE GINÁSIO POLIESPORTIVO ANDERSON PELIN, AO GINÁSIO DE ESPORTE DA PRAÇA DA JUVENTUDE.</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>VET</t>
   </si>
   <si>
     <t>Razões de Veto</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2020/123/veto_01.2020.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2020/123/veto_01.2020.pdf</t>
   </si>
   <si>
     <t>MENSAGEM DE VETO PARCIAL AO AUTOGRÁFO DE LEI COMPLEMENTAR 23/2020 (Projeto de Lei Complementar 09/2020 - Altera Lei Complementar n° 29/2012 e Lei 1.089/2015) - Veta os §§ 6° e 7° do art. 3° da LC 29/2012 constante no art. 4° do Autógrafo de Lei Complementar 23/2020.</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2020/124/veto_02.2020.pdf</t>
+    <t>http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2020/124/veto_02.2020.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO AUTÓGRAFO DE LEI 62/2020 - (Projeto de Lei Complementar do Legislativo 03/2020) - Inconstitucionalidade.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -573,68 +573,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2020/72/projeto_de_lei_037.2020_-_alteracao_loa_-_anulacao_de_dotacao.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2020/24/projeto_de_lei_056.2020_altera_dispositivo_da_lei_1197.2018.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2020/137/pl_58-2020_-_cria_conselho_de_esportes.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2020/71/projeto_de_lei_059.2020_-_alteracao_loa_-_excesso_de_arrecadacao.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2020/73/projeto_de_lei_complementar_014.2020_altera_lc_029_031_e_033.2012.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2020/68/projeto_de_lei_complementar_19.2020_-_zoneamento_residencial_popular.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2020/251/projeto_de_lei_do_legislativo_no_004-2020_-_obrigatoriedade_do_agente_politico_utilizar_o_sus.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2020/70/projeto_de_lei_complementar_do_legislativo_no_001-2020_-_altera_a_lei_complementar_87-2016_-_codigo_de_posturas_._01.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2020/289/projeto_de_lei_complementar_legislativo__005.2020_-_altera_lei_complementar_91.2016_-_zoneamento_urbano_-_dist._n._eldorado.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2020/247/58-2020_indicacao_cleomar_nomear_ginasio_anderson_pellin.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2020/123/veto_01.2020.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2020/124/veto_02.2020.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2020/72/projeto_de_lei_037.2020_-_alteracao_loa_-_anulacao_de_dotacao.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2020/24/projeto_de_lei_056.2020_altera_dispositivo_da_lei_1197.2018.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2020/137/pl_58-2020_-_cria_conselho_de_esportes.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2020/71/projeto_de_lei_059.2020_-_alteracao_loa_-_excesso_de_arrecadacao.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2020/73/projeto_de_lei_complementar_014.2020_altera_lc_029_031_e_033.2012.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2020/68/projeto_de_lei_complementar_19.2020_-_zoneamento_residencial_popular.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2020/251/projeto_de_lei_do_legislativo_no_004-2020_-_obrigatoriedade_do_agente_politico_utilizar_o_sus.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2020/70/projeto_de_lei_complementar_do_legislativo_no_001-2020_-_altera_a_lei_complementar_87-2016_-_codigo_de_posturas_._01.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2020/289/projeto_de_lei_complementar_legislativo__005.2020_-_altera_lei_complementar_91.2016_-_zoneamento_urbano_-_dist._n._eldorado.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2020/247/58-2020_indicacao_cleomar_nomear_ginasio_anderson_pellin.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2020/123/veto_01.2020.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tapurah.mt.leg.br/media/sapl/public/materialegislativa/2020/124/veto_02.2020.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="39.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="15.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="193.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="192.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="248.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>